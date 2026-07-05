--- v0 (2026-06-04)
+++ v1 (2026-07-05)
@@ -6,97 +6,2746 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2954" uniqueCount="2147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2578" uniqueCount="1879">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava institucije</t>
+  </si>
+  <si>
+    <t>OVRVZ-18259/99</t>
+  </si>
+  <si>
+    <t>JADRANKA ČUČKOVIĆ 84983483644</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:32:42</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cdd4fab-59bd-44a2-8443-8ed91e2a0253</t>
+  </si>
+  <si>
+    <t>OVRVZ-18259-99.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cdd4fab-59bd-44a2-8443-8ed91e2a0253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OVRV-19305/11 AKT</t>
+  </si>
+  <si>
+    <t>ANE MARI MATEŠA VLADAVA 41968341273</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:28:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36a34e5d-94e6-4e92-9c56-8fe5f82e7d75</t>
+  </si>
+  <si>
+    <t>OVRV-19305-11 AKT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36a34e5d-94e6-4e92-9c56-8fe5f82e7d75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ANA MATEŠA 19963722599</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:24:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e19a134-55db-4ef0-b986-b302b4bcd881</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e19a134-55db-4ef0-b986-b302b4bcd881/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv na dostavu adrese</t>
   </si>
   <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARMIN KOVAČ</t>
+  </si>
+  <si>
+    <t>ARMIN KOVAČ 84356478901</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:25:06</t>
+  </si>
+  <si>
+    <t>30.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/693442ee-56d8-4167-9909-a64ca0450257</t>
+  </si>
+  <si>
+    <t>15.16350.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/693442ee-56d8-4167-9909-a64ca0450257/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAMIZ QERIQI</t>
+  </si>
+  <si>
+    <t>RAMIZ QERIQI 17618219785</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:25:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac514952-b151-4daf-92fe-fffa9db929f2</t>
+  </si>
+  <si>
+    <t>15.16349.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac514952-b151-4daf-92fe-fffa9db929f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARINA MAMIĆ</t>
+  </si>
+  <si>
+    <t>MARINA MAMIĆ 35036912306</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cdd1583-6f89-4f0f-9479-c5266b895fbe</t>
+  </si>
+  <si>
+    <t>15.16344.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cdd1583-6f89-4f0f-9479-c5266b895fbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP KLARIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP KLARIĆ 10892620746</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c59266ae-b321-4083-921f-3f2b7599fd06</t>
+  </si>
+  <si>
+    <t>15.16347.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c59266ae-b321-4083-921f-3f2b7599fd06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JASMINKA ĐAJIĆ</t>
+  </si>
+  <si>
+    <t>JASMINKA ĐAJIĆ 83484705403</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:25:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f24f4b5b-5ae9-42b6-bfe9-86bd45bfdff3</t>
+  </si>
+  <si>
+    <t>15.16346.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f24f4b5b-5ae9-42b6-bfe9-86bd45bfdff3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TOMISLAV KNEŽIĆ</t>
+  </si>
+  <si>
+    <t>TOMISLAV KNEŽIĆ 24737107085</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:25:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a08039c3-8c2a-49fa-8fe3-ceabe37d1920</t>
+  </si>
+  <si>
+    <t>15.16345.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a08039c3-8c2a-49fa-8fe3-ceabe37d1920/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AMIRA HUJDUROVIĆ</t>
+  </si>
+  <si>
+    <t>AMIRA HUJDUROVIĆ 57773260627</t>
+  </si>
+  <si>
+    <t>01.07.2026. 03:25:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad879d24-0fa6-4806-b6cb-6a02b34d2ff0</t>
+  </si>
+  <si>
+    <t>15.16348.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad879d24-0fa6-4806-b6cb-6a02b34d2ff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LEITH KHALED BARGHATHI</t>
+  </si>
+  <si>
+    <t>LEITH KHALED BARGHATHI 72045935088</t>
+  </si>
+  <si>
+    <t>30.06.2026. 03:23:58</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f5d9aa-c181-4e6c-85c4-8909a95b59f9</t>
+  </si>
+  <si>
+    <t>15.16341.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f5d9aa-c181-4e6c-85c4-8909a95b59f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGICA STOLIĆ</t>
+  </si>
+  <si>
+    <t>DRAGICA STOLIĆ 33927620079</t>
+  </si>
+  <si>
+    <t>30.06.2026. 03:23:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e534ba-1274-4c3f-9f5b-a55f20373423</t>
+  </si>
+  <si>
+    <t>15.16340.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e534ba-1274-4c3f-9f5b-a55f20373423/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JIANMEI CAI</t>
+  </si>
+  <si>
+    <t>JIANMEI CAI 83729190684</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0c67f7-aad8-4873-8b67-07fd052bd654</t>
+  </si>
+  <si>
+    <t>15.16342.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0c67f7-aad8-4873-8b67-07fd052bd654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MD READ</t>
+  </si>
+  <si>
+    <t>MD READ 13059522916</t>
+  </si>
+  <si>
+    <t>30.06.2026. 03:23:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9722623e-92a8-437b-8a2f-ca82a02df9ba</t>
+  </si>
+  <si>
+    <t>15.16343.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9722623e-92a8-437b-8a2f-ca82a02df9ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA NAPLATU OVRV-2905/14</t>
+  </si>
+  <si>
+    <t>ANDREJA KELEMEN-KRIŽAN 89752997569</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:12:45</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b42baf42-2f05-4251-972e-25f6379c5364</t>
+  </si>
+  <si>
+    <t>OVRV290514.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b42baf42-2f05-4251-972e-25f6379c5364/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA NAPLATU OVRV-2061/14</t>
+  </si>
+  <si>
+    <t>NIKOLA ERŠEG 03962946758</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b3bbca-9787-4800-b05a-ec8f04b32589</t>
+  </si>
+  <si>
+    <t>OVRV206114.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b3bbca-9787-4800-b05a-ec8f04b32589/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA NAPLATU OVRV-2924/15-1</t>
+  </si>
+  <si>
+    <t>BARBARA LOPATNI 27699056352</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:53:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6522224b-3b8b-4c5c-857b-e7822b0c6f7f</t>
+  </si>
+  <si>
+    <t>OVRV2924151.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6522224b-3b8b-4c5c-857b-e7822b0c6f7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RUSTAM GOYIBOV</t>
+  </si>
+  <si>
+    <t>RUSTAM GOYIBOV 09914061065</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:15</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f25c52-33a3-40d8-9e7a-d3dacaa11eb9</t>
+  </si>
+  <si>
+    <t>15.16328.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69f25c52-33a3-40d8-9e7a-d3dacaa11eb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN AČANSKI</t>
+  </si>
+  <si>
+    <t>DRAGAN AČANSKI 45206073057</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09936bf3-7eb0-4037-b54e-24e0c0921daa</t>
+  </si>
+  <si>
+    <t>15.16320.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09936bf3-7eb0-4037-b54e-24e0c0921daa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JUYOUNG JEON</t>
+  </si>
+  <si>
+    <t>JUYOUNG JEON 61791951915</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d58f093-b085-4efa-a1bc-72940fa90768</t>
+  </si>
+  <si>
+    <t>15.16310.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d58f093-b085-4efa-a1bc-72940fa90768/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGANA BELLINA ZAMBRANO</t>
+  </si>
+  <si>
+    <t>DRAGANA BELLINA ZAMBRANO 20025280477</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a8ae66-33ce-429a-b97b-efac306f810a</t>
+  </si>
+  <si>
+    <t>15.16335.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70a8ae66-33ce-429a-b97b-efac306f810a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JASKARAN SINGH JASKARAN SINGH</t>
+  </si>
+  <si>
+    <t>JASKARAN SINGH JASKARAN SINGH 27838722459</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b41b15e-47d6-4ca5-8f67-c120f4335ffd</t>
+  </si>
+  <si>
+    <t>15.16327.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b41b15e-47d6-4ca5-8f67-c120f4335ffd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOHANN LAURENTIU COHUT</t>
+  </si>
+  <si>
+    <t>JOHANN LAURENTIU COHUT 31822702173</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6537b33f-1541-471e-8bb6-99982098f146</t>
+  </si>
+  <si>
+    <t>15.16324.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6537b33f-1541-471e-8bb6-99982098f146/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR ČEHIĆ</t>
+  </si>
+  <si>
+    <t>EMIR ČEHIĆ 17582278116</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fa5296-b2f0-469b-8b68-a120359a4c30</t>
+  </si>
+  <si>
+    <t>15.16323.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fa5296-b2f0-469b-8b68-a120359a4c30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BESIM MALIQI</t>
+  </si>
+  <si>
+    <t>BESIM MALIQI 84761615529</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12c8b8d-bca1-402e-ab2b-937c4c050c79</t>
+  </si>
+  <si>
+    <t>15.16322.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12c8b8d-bca1-402e-ab2b-937c4c050c79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BENNI HILL</t>
+  </si>
+  <si>
+    <t>BENNI HILL 73730396291</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b273eb0e-18d4-4cb9-af3f-d5b0ce76f8c9</t>
+  </si>
+  <si>
+    <t>15.16321.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b273eb0e-18d4-4cb9-af3f-d5b0ce76f8c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ČEDOMIR PJANIĆ</t>
+  </si>
+  <si>
+    <t>ČEDOMIR PJANIĆ 33776583274</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcc9bfba-510d-4398-a73b-3fffed6046da</t>
+  </si>
+  <si>
+    <t>15.16309.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcc9bfba-510d-4398-a73b-3fffed6046da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TATIANA BORISOVA</t>
+  </si>
+  <si>
+    <t>TATIANA BORISOVA 00802268402</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e841b799-89a6-4a26-b296-baa933724be6</t>
+  </si>
+  <si>
+    <t>15.16339.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e841b799-89a6-4a26-b296-baa933724be6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RENATO VRBASLIJA</t>
+  </si>
+  <si>
+    <t>RENATO VRBASLIJA 73951821414</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be41d64c-2d8e-48fb-8a1a-95d17400c9e4</t>
+  </si>
+  <si>
+    <t>15.16338.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be41d64c-2d8e-48fb-8a1a-95d17400c9e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO CVITAN</t>
+  </si>
+  <si>
+    <t>MARIO CVITAN 76794458726</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f466f1c9-f704-4e26-8b3e-4a390890cdbb</t>
+  </si>
+  <si>
+    <t>15.16337.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f466f1c9-f704-4e26-8b3e-4a390890cdbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN SUŠAK</t>
+  </si>
+  <si>
+    <t>DEJAN SUŠAK 08547373434</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc8f0546-dcd6-4fc4-8c8f-6f17f2f5f5ae</t>
+  </si>
+  <si>
+    <t>15.16336.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc8f0546-dcd6-4fc4-8c8f-6f17f2f5f5ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IMRAN MUSAEV</t>
+  </si>
+  <si>
+    <t>IMRAN MUSAEV 50933705445</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7dd186-a281-4850-bfe9-aedcebe0a9dd</t>
+  </si>
+  <si>
+    <t>15.16329.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7dd186-a281-4850-bfe9-aedcebe0a9dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ABDULLAH RABI</t>
+  </si>
+  <si>
+    <t>ABDULLAH RABI 80443324395</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6818cbe0-9c47-4645-9d17-84d1dab69ec1</t>
+  </si>
+  <si>
+    <t>15.16326.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6818cbe0-9c47-4645-9d17-84d1dab69ec1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AHMET BALČINOVIĆ</t>
+  </si>
+  <si>
+    <t>AHMET BALČINOVIĆ 01577458718</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4ffeae-77d1-4843-8cfb-4f9f702ea04c</t>
+  </si>
+  <si>
+    <t>15.16325.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4ffeae-77d1-4843-8cfb-4f9f702ea04c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SILVANA TOMEVSKI</t>
+  </si>
+  <si>
+    <t>SILVANA TOMEVSKI 77797913006</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466c5f2b-ff5a-419b-8bc6-800f0110ef31</t>
+  </si>
+  <si>
+    <t>15.16319.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466c5f2b-ff5a-419b-8bc6-800f0110ef31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KARMELA ZNIKA</t>
+  </si>
+  <si>
+    <t>KARMELA ZNIKA 54479947553</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10fb45c8-5f8a-4468-b3ed-3582e4efdf89</t>
+  </si>
+  <si>
+    <t>15.16311.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10fb45c8-5f8a-4468-b3ed-3582e4efdf89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSANDRA BILOŠ</t>
+  </si>
+  <si>
+    <t>ALEKSANDRA BILOŠ 71920858172</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9549eec7-437f-4c68-bc2f-6d545661d84e</t>
+  </si>
+  <si>
+    <t>15.16308.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9549eec7-437f-4c68-bc2f-6d545661d84e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JANKO JAVORNIK</t>
+  </si>
+  <si>
+    <t>JANKO JAVORNIK 09219355664</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed5c54dc-5ed3-4334-933c-8a7cff537c01</t>
+  </si>
+  <si>
+    <t>15.16307.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed5c54dc-5ed3-4334-933c-8a7cff537c01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BRANKO BERBEROVIĆ</t>
+  </si>
+  <si>
+    <t>BRANKO BERBEROVIĆ 49235238952</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91b6c4c6-c1af-41a3-9092-fe24b7a2f4b7</t>
+  </si>
+  <si>
+    <t>15.16334.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91b6c4c6-c1af-41a3-9092-fe24b7a2f4b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BRANISLAVA SUBOTIĆ</t>
+  </si>
+  <si>
+    <t>BRANISLAVA SUBOTIĆ 22466186920</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59bd53e1-d465-44a3-a9b7-f9205fdec3fe</t>
+  </si>
+  <si>
+    <t>15.16330.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59bd53e1-d465-44a3-a9b7-f9205fdec3fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GENTJAN BITRI</t>
+  </si>
+  <si>
+    <t>GENTJAN BITRI 63238776898</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0850c2a7-25b8-4a54-a47a-9f159f10333d</t>
+  </si>
+  <si>
+    <t>15.16318.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0850c2a7-25b8-4a54-a47a-9f159f10333d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEDŽAD KURAHOVIĆ</t>
+  </si>
+  <si>
+    <t>NEDŽAD KURAHOVIĆ 15177096728</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:27:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f14a328-d687-46a5-9f21-924734954157</t>
+  </si>
+  <si>
+    <t>15.16315.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f14a328-d687-46a5-9f21-924734954157/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALENKA BALOG</t>
+  </si>
+  <si>
+    <t>ALENKA BALOG 52540713265</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef05a393-d1c3-4072-b123-57cc851e4af6</t>
+  </si>
+  <si>
+    <t>15.16312.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef05a393-d1c3-4072-b123-57cc851e4af6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO STOJADINOVIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO STOJADINOVIĆ 36459257485</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbafda94-3016-4ccc-b0c0-650dcf82024d</t>
+  </si>
+  <si>
+    <t>15.16333.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbafda94-3016-4ccc-b0c0-650dcf82024d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NATAŠA VIŠNJIĆ</t>
+  </si>
+  <si>
+    <t>NATAŠA VIŠNJIĆ 73136123517</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0109a526-98d6-4db2-b1eb-0383d7e85961</t>
+  </si>
+  <si>
+    <t>15.16332.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0109a526-98d6-4db2-b1eb-0383d7e85961/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SINIŠA IVANČIĆ</t>
+  </si>
+  <si>
+    <t>SINIŠA IVANČIĆ 98339074134</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:27:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2910dc0c-b55b-4e6b-8bc6-b1d5028def42</t>
+  </si>
+  <si>
+    <t>15.16331.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2910dc0c-b55b-4e6b-8bc6-b1d5028def42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FLURIM LUSHAJ</t>
+  </si>
+  <si>
+    <t>FLURIM LUSHAJ 02315237507</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1e7b09-0d7a-4b27-bc1f-7377ca11fdc3</t>
+  </si>
+  <si>
+    <t>15.16317.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1e7b09-0d7a-4b27-bc1f-7377ca11fdc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARKO KRALJ</t>
+  </si>
+  <si>
+    <t>DARKO KRALJ 95406197540</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:27:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea727ec-5fa1-4abe-b481-72da9813a67e</t>
+  </si>
+  <si>
+    <t>15.16316.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea727ec-5fa1-4abe-b481-72da9813a67e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RUGJILE MUSTAFI</t>
+  </si>
+  <si>
+    <t>RUGJILE MUSTAFI 95700199784</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f12337d3-de7c-46aa-979f-3c686ae92175</t>
+  </si>
+  <si>
+    <t>15.16314.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f12337d3-de7c-46aa-979f-3c686ae92175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SENAJLA KANTAREVIĆ</t>
+  </si>
+  <si>
+    <t>SENAJLA KANTAREVIĆ 77944610255</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88c10462-3b75-41ab-9537-c1ff4933ed14</t>
+  </si>
+  <si>
+    <t>15.16313.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88c10462-3b75-41ab-9537-c1ff4933ed14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PRENA MERDITAJ</t>
+  </si>
+  <si>
+    <t>PRENA MERDITAJ 68406637507</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:23:52</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab42dd14-ca55-439e-b7c9-08602139c18d</t>
+  </si>
+  <si>
+    <t>15.16305.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab42dd14-ca55-439e-b7c9-08602139c18d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJAN HADROVIĆ</t>
+  </si>
+  <si>
+    <t>MARIJAN HADROVIĆ 09567481662</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c90b6f3-246f-4d01-8c43-a8564be67e4e</t>
+  </si>
+  <si>
+    <t>15.16303.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c90b6f3-246f-4d01-8c43-a8564be67e4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIO MATIJA</t>
+  </si>
+  <si>
+    <t>ANTONIO MATIJA 49907833674</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:23:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22b99245-1e97-4ce8-a9e5-b9656c7ad856</t>
+  </si>
+  <si>
+    <t>15.16306.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22b99245-1e97-4ce8-a9e5-b9656c7ad856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OSMAN OSMANOLLAJ</t>
+  </si>
+  <si>
+    <t>OSMAN OSMANOLLAJ 08917841508</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:23:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05fa769e-41a6-4fb8-ab10-ad17ea073862</t>
+  </si>
+  <si>
+    <t>15.16304.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05fa769e-41a6-4fb8-ab10-ad17ea073862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AZER KELECIJA</t>
+  </si>
+  <si>
+    <t>AZER KELECIJA 97597756663</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:25:27</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c78e860-0e16-477c-8039-8c347a0726e6</t>
+  </si>
+  <si>
+    <t>15.16301.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c78e860-0e16-477c-8039-8c347a0726e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEXHMI JASHARI</t>
+  </si>
+  <si>
+    <t>NEXHMI JASHARI 97011864009</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaa25ab6-960a-4b71-aacf-44c6c6403da0</t>
+  </si>
+  <si>
+    <t>15.16300.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaa25ab6-960a-4b71-aacf-44c6c6403da0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IRINA VOJNOVIĆ</t>
+  </si>
+  <si>
+    <t>IRINA VOJNOVIĆ 85468589546</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/953ebfa5-258b-4b98-b672-49ad486f8d20</t>
+  </si>
+  <si>
+    <t>15.16298.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/953ebfa5-258b-4b98-b672-49ad486f8d20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATAR DIEYE</t>
+  </si>
+  <si>
+    <t>MATAR DIEYE 69234017168</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34d0d4c1-1a5d-45df-8b59-961a09cc7aac</t>
+  </si>
+  <si>
+    <t>15.16302.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34d0d4c1-1a5d-45df-8b59-961a09cc7aac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SENAD OSMANOVIĆ</t>
+  </si>
+  <si>
+    <t>SENAD OSMANOVIĆ 45960814679</t>
+  </si>
+  <si>
+    <t>24.06.2026. 03:25:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de7b3d6-a254-4d43-8615-1b2a02d7ed66</t>
+  </si>
+  <si>
+    <t>15.16299.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de7b3d6-a254-4d43-8615-1b2a02d7ed66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANDREAS HEUSSER</t>
+  </si>
+  <si>
+    <t>ANDREAS HEUSSER 84302724943</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:56</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de95b1d7-cf71-4fd3-8ead-a20089aa1ace</t>
+  </si>
+  <si>
+    <t>15.16289.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de95b1d7-cf71-4fd3-8ead-a20089aa1ace/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JASMIN HUŠIDIĆ</t>
+  </si>
+  <si>
+    <t>JASMIN HUŠIDIĆ 11411638462</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0beb99d6-37f5-4fc6-b21a-0756b41fd10b</t>
+  </si>
+  <si>
+    <t>15.16283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0beb99d6-37f5-4fc6-b21a-0756b41fd10b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DENIL BIONDA</t>
+  </si>
+  <si>
+    <t>DENIL BIONDA 44997188618</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6e486d-b359-4949-ba8f-326fada51378</t>
+  </si>
+  <si>
+    <t>15.16295.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a6e486d-b359-4949-ba8f-326fada51378/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MUHAMED BADŽIĆ</t>
+  </si>
+  <si>
+    <t>MUHAMED BADŽIĆ 02109583719</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cc6edd0-35a2-47ba-b11f-7e98266035fe</t>
+  </si>
+  <si>
+    <t>15.16286.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cc6edd0-35a2-47ba-b11f-7e98266035fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SENAD HUSANOVIĆ</t>
+  </si>
+  <si>
+    <t>SENAD HUSANOVIĆ 93767934353</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa70bd34-90b5-49d0-8563-9c125b85eb06</t>
+  </si>
+  <si>
+    <t>15.16284.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa70bd34-90b5-49d0-8563-9c125b85eb06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN RIBARIĆ</t>
+  </si>
+  <si>
+    <t>IVAN RIBARIĆ 52986833159</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d2a3d5b-e9ff-4643-98ea-072fa06e4a4a</t>
+  </si>
+  <si>
+    <t>15.16281.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d2a3d5b-e9ff-4643-98ea-072fa06e4a4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NERMIN NEZIRI</t>
+  </si>
+  <si>
+    <t>NERMIN NEZIRI 00460880664</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720dc9f3-7e6c-4827-9675-051ca5a1bcc5</t>
+  </si>
+  <si>
+    <t>15.16278.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720dc9f3-7e6c-4827-9675-051ca5a1bcc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena INES KRAJAČIĆ-KLODE</t>
+  </si>
+  <si>
+    <t>INES KRAJAČIĆ-KLODE 82935122914</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dd20fdc-0b71-49dd-a747-3803cd7e5b0f</t>
+  </si>
+  <si>
+    <t>15.16275.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dd20fdc-0b71-49dd-a747-3803cd7e5b0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJO KARAMATIĆ</t>
+  </si>
+  <si>
+    <t>MARIJO KARAMATIĆ 00443743652</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7e74d97-948f-4368-8444-385ac7e3833b</t>
+  </si>
+  <si>
+    <t>15.16297.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7e74d97-948f-4368-8444-385ac7e3833b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILENKO ŠEATOVIĆ</t>
+  </si>
+  <si>
+    <t>MILENKO ŠEATOVIĆ 11240268224</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51429ee3-6328-488c-bc18-72115d44bbfb</t>
+  </si>
+  <si>
+    <t>15.16293.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51429ee3-6328-488c-bc18-72115d44bbfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SURESH KUMAR</t>
+  </si>
+  <si>
+    <t>SURESH KUMAR 33754902241</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18302092-0cb7-4f08-9d4e-9baf76c11ec1</t>
+  </si>
+  <si>
+    <t>15.16291.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18302092-0cb7-4f08-9d4e-9baf76c11ec1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SANEL DEDIĆ</t>
+  </si>
+  <si>
+    <t>SANEL DEDIĆ 87562937835</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c38b89ea-15d1-4a77-9b8f-c403d2981e0b</t>
+  </si>
+  <si>
+    <t>15.16285.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c38b89ea-15d1-4a77-9b8f-c403d2981e0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZOLTÁN HOMOKI</t>
+  </si>
+  <si>
+    <t>ZOLTÁN HOMOKI 09617165653</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59bed114-3592-4402-9abb-51154daa6b0b</t>
+  </si>
+  <si>
+    <t>15.16279.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59bed114-3592-4402-9abb-51154daa6b0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADONIS DOSTOVIĆ</t>
+  </si>
+  <si>
+    <t>ADONIS DOSTOVIĆ 10791464956</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c76b36-d3c8-4e41-9cc0-ff802e2fb6fc</t>
+  </si>
+  <si>
+    <t>15.16296.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c76b36-d3c8-4e41-9cc0-ff802e2fb6fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA MEDVED</t>
+  </si>
+  <si>
+    <t>SAŠA MEDVED 02157950982</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641dec2f-2172-42c3-a2c4-1e87d238070c</t>
+  </si>
+  <si>
+    <t>15.16294.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641dec2f-2172-42c3-a2c4-1e87d238070c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SURINDER SINGH SURINDER SINGH</t>
+  </si>
+  <si>
+    <t>SURINDER SINGH SURINDER SINGH 49638150672</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd4cf26-6ac0-4419-af73-fee36f0c8c43</t>
+  </si>
+  <si>
+    <t>15.16290.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd4cf26-6ac0-4419-af73-fee36f0c8c43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO PRODANOVIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO PRODANOVIĆ 36214843178</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1e9962-ef69-4a41-95c1-30f9930df5eb</t>
+  </si>
+  <si>
+    <t>15.16288.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1e9962-ef69-4a41-95c1-30f9930df5eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARKO KONESKI</t>
+  </si>
+  <si>
+    <t>DARKO KONESKI 48753268302</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9ac0cd-0b74-45be-a059-76cb86bb924c</t>
+  </si>
+  <si>
+    <t>15.16287.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9ac0cd-0b74-45be-a059-76cb86bb924c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIS BEGIĆ</t>
+  </si>
+  <si>
+    <t>ELVIS BEGIĆ 91759287713</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26702024-a80c-4afc-bfa4-2bcd1b549290</t>
+  </si>
+  <si>
+    <t>15.16282.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26702024-a80c-4afc-bfa4-2bcd1b549290/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANDREJ SODJA</t>
+  </si>
+  <si>
+    <t>ANDREJ SODJA 84699970391</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/149d431c-42cf-4455-bd51-f5ed36a89b7d</t>
+  </si>
+  <si>
+    <t>15.16280.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/149d431c-42cf-4455-bd51-f5ed36a89b7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN BARTULOVIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN BARTULOVIĆ 14431972116</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dda5855c-5728-46ef-8b7f-1f14abd1cec4</t>
+  </si>
+  <si>
+    <t>15.16277.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dda5855c-5728-46ef-8b7f-1f14abd1cec4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PATRICIO ANDRES JOFRE CEKALOVIC</t>
+  </si>
+  <si>
+    <t>PATRICIO ANDRES JOFRE CEKALOVIC 42956948864</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc599bb-9f0e-4948-a2a1-77896a993c0b</t>
+  </si>
+  <si>
+    <t>15.16276.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc599bb-9f0e-4948-a2a1-77896a993c0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJELA KOTUROVIĆ-VIŠAK</t>
+  </si>
+  <si>
+    <t>DANIJELA KOTUROVIĆ-VIŠAK 26725883031</t>
+  </si>
+  <si>
+    <t>23.06.2026. 03:26:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e554a6-be6d-4457-bf1c-bfea417c08b4</t>
+  </si>
+  <si>
+    <t>15.16292.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e554a6-be6d-4457-bf1c-bfea417c08b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STRAHINJA PAJKIĆ</t>
+  </si>
+  <si>
+    <t>STRAHINJA PAJKIĆ 31451449761</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:46</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1ab644-66e8-495e-9105-db3bd8c4169b</t>
+  </si>
+  <si>
+    <t>15.16274.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1ab644-66e8-495e-9105-db3bd8c4169b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKOLA BARIŠIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA BARIŠIĆ 76445028710</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7be9256-61bd-45e2-a659-92dcfe93525b</t>
+  </si>
+  <si>
+    <t>15.16273.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7be9256-61bd-45e2-a659-92dcfe93525b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FAHREDIN HASANI</t>
+  </si>
+  <si>
+    <t>FAHREDIN HASANI 04603856229</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/342d6d10-315b-4f4c-ac79-ba76baff7cbb</t>
+  </si>
+  <si>
+    <t>15.16269.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/342d6d10-315b-4f4c-ac79-ba76baff7cbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PETAR MIJATOVIĆ</t>
+  </si>
+  <si>
+    <t>PETAR MIJATOVIĆ 25301100022</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db32ced4-252f-45cd-ae76-d52873e10069</t>
+  </si>
+  <si>
+    <t>15.16272.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db32ced4-252f-45cd-ae76-d52873e10069/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BORIS MATEŠIĆ</t>
+  </si>
+  <si>
+    <t>BORIS MATEŠIĆ 21984280172</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ded22a6-42d9-4623-8e98-b45a7762acfc</t>
+  </si>
+  <si>
+    <t>15.16267.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ded22a6-42d9-4623-8e98-b45a7762acfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARKO RADULOVIĆ</t>
+  </si>
+  <si>
+    <t>MARKO RADULOVIĆ 39877042497</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8906cd0c-a579-4b2d-a59e-9690be01df6b</t>
+  </si>
+  <si>
+    <t>15.16266.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8906cd0c-a579-4b2d-a59e-9690be01df6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTINA ČEKUNEC</t>
+  </si>
+  <si>
+    <t>KRISTINA ČEKUNEC 70739851641</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f517f8-3ef6-4be1-b940-712a3ac4a235</t>
+  </si>
+  <si>
+    <t>15.16264.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f517f8-3ef6-4be1-b940-712a3ac4a235/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN ČEVIZOVIĆ</t>
+  </si>
+  <si>
+    <t>IVAN ČEVIZOVIĆ 74277647447</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ff41c32-a696-4109-94f2-479598621d3c</t>
+  </si>
+  <si>
+    <t>15.16271.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ff41c32-a696-4109-94f2-479598621d3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARIO KOZJAK</t>
+  </si>
+  <si>
+    <t>DARIO KOZJAK 38274529365</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60460b9c-9164-4ca8-ae13-fd75a8ec365e</t>
+  </si>
+  <si>
+    <t>15.16270.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60460b9c-9164-4ca8-ae13-fd75a8ec365e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJELA DOMIĆ</t>
+  </si>
+  <si>
+    <t>DANIJELA DOMIĆ 19366368773</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadf1024-be97-4bf5-8cea-21919bacb2d1</t>
+  </si>
+  <si>
+    <t>15.16268.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadf1024-be97-4bf5-8cea-21919bacb2d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FILIP MARAS</t>
+  </si>
+  <si>
+    <t>FILIP MARAS 88128400084</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ab18511-1d14-4645-a380-d96e6478d880</t>
+  </si>
+  <si>
+    <t>15.16265.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ab18511-1d14-4645-a380-d96e6478d880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SACHA DE SMEDT</t>
+  </si>
+  <si>
+    <t>SACHA DE SMEDT 07671200323</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/737c2a65-d682-4ae4-8a34-215e2ea5dff9</t>
+  </si>
+  <si>
+    <t>15.16260.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/737c2a65-d682-4ae4-8a34-215e2ea5dff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GORAN BARIĆ</t>
+  </si>
+  <si>
+    <t>GORAN BARIĆ 01408344223</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68848287-f8b2-464c-b8fd-343d94182b3b</t>
+  </si>
+  <si>
+    <t>15.16259.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68848287-f8b2-464c-b8fd-343d94182b3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RENATA MATANOVIĆ</t>
+  </si>
+  <si>
+    <t>RENATA MATANOVIĆ 84382242091</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb93bd9c-e33c-45d4-8487-85b9c0808f9a</t>
+  </si>
+  <si>
+    <t>15.16256.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb93bd9c-e33c-45d4-8487-85b9c0808f9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA BENEVREKIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA BENEVREKIĆ 38858998510</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70bff071-4e63-4faf-bf75-49d837c65117</t>
+  </si>
+  <si>
+    <t>15.16255.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70bff071-4e63-4faf-bf75-49d837c65117/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEKA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>SEKA JOVANOVIĆ 41831569732</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2021452-9a53-40ad-af8d-bb1ea5edd50c</t>
+  </si>
+  <si>
+    <t>15.16261.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2021452-9a53-40ad-af8d-bb1ea5edd50c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILAN TEPAVAC</t>
+  </si>
+  <si>
+    <t>MILAN TEPAVAC 53625863273</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa33ff24-32d9-495d-8bf2-bd34159ec442</t>
+  </si>
+  <si>
+    <t>15.16257.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa33ff24-32d9-495d-8bf2-bd34159ec442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SANDRINA TODOROVIĆ</t>
+  </si>
+  <si>
+    <t>SANDRINA TODOROVIĆ 18334359379</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714a6b1f-e15d-4ada-b2ec-31adbafe0b14</t>
+  </si>
+  <si>
+    <t>15.16253.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714a6b1f-e15d-4ada-b2ec-31adbafe0b14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BISERKA TOVARLOŽA</t>
+  </si>
+  <si>
+    <t>BISERKA TOVARLOŽA 55930664473</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5677441f-f867-45e7-8649-81c90860417d</t>
+  </si>
+  <si>
+    <t>15.16258.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5677441f-f867-45e7-8649-81c90860417d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SRĐAN RAJČIĆ</t>
+  </si>
+  <si>
+    <t>SRĐAN RAJČIĆ 31637819809</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfac1ac4-f36d-43ca-9ad5-7440c6282384</t>
+  </si>
+  <si>
+    <t>15.16263.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfac1ac4-f36d-43ca-9ad5-7440c6282384/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NINOSLAV NINKOVIĆ</t>
+  </si>
+  <si>
+    <t>NINOSLAV NINKOVIĆ 96922967903</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12027c88-9598-4ffa-9d1b-bb26c8139acc</t>
+  </si>
+  <si>
+    <t>15.16262.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12027c88-9598-4ffa-9d1b-bb26c8139acc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJANA KLEČINA</t>
+  </si>
+  <si>
+    <t>ŽELJANA KLEČINA 50742881965</t>
+  </si>
+  <si>
+    <t>16.06.2026. 03:26:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e64d95d-798c-4564-bb34-651d14015989</t>
+  </si>
+  <si>
+    <t>15.16254.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e64d95d-798c-4564-bb34-651d14015989/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MENTOR SHALA</t>
+  </si>
+  <si>
+    <t>MENTOR SHALA 71479294294</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:31</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5634c3aa-bfd9-4a2f-b961-5d7d5f9ed7c4</t>
+  </si>
+  <si>
+    <t>15.16233.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5634c3aa-bfd9-4a2f-b961-5d7d5f9ed7c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ÇENDRIM MORINA</t>
+  </si>
+  <si>
+    <t>ÇENDRIM MORINA 12803467287</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebaa3a6e-1d38-42c0-8a66-9f62764101cf</t>
+  </si>
+  <si>
+    <t>15.16251.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebaa3a6e-1d38-42c0-8a66-9f62764101cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BESNIK HIDA</t>
+  </si>
+  <si>
+    <t>BESNIK HIDA 76420493077</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b274871-504a-4d7f-86e4-9bb4e5f2201d</t>
+  </si>
+  <si>
+    <t>15.16238.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b274871-504a-4d7f-86e4-9bb4e5f2201d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BAJRAM ZIJU</t>
+  </si>
+  <si>
+    <t>BAJRAM ZIJU 54299766497</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8da0c644-9542-49b3-927f-ec6eb794d579</t>
+  </si>
+  <si>
+    <t>15.16237.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8da0c644-9542-49b3-927f-ec6eb794d579/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALDIN SILAJDŽIĆ</t>
+  </si>
+  <si>
+    <t>ALDIN SILAJDŽIĆ 17675072229</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dda33ec9-84bb-48a7-a5d6-c8bac0382844</t>
+  </si>
+  <si>
+    <t>15.16234.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dda33ec9-84bb-48a7-a5d6-c8bac0382844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP MESIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP MESIĆ 49204632326</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7b90d7-5768-4511-9273-519dba2e087b</t>
+  </si>
+  <si>
+    <t>15.16250.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7b90d7-5768-4511-9273-519dba2e087b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MEHO BAJRIĆ</t>
+  </si>
+  <si>
+    <t>MEHO BAJRIĆ 97161048946</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e5d5ea-c833-471f-99fb-e84a466e80dd</t>
+  </si>
+  <si>
+    <t>15.16247.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e5d5ea-c833-471f-99fb-e84a466e80dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP BALOV</t>
+  </si>
+  <si>
+    <t>JOSIP BALOV 34275123489</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccc7f54a-6a5c-45f5-a4c7-9a1916f7d00e</t>
+  </si>
+  <si>
+    <t>15.16245.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccc7f54a-6a5c-45f5-a4c7-9a1916f7d00e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP POSAVEC</t>
+  </si>
+  <si>
+    <t>JOSIP POSAVEC 26286851872</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e598c9-91cf-4281-a864-f4804a874586</t>
+  </si>
+  <si>
+    <t>15.16242.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e598c9-91cf-4281-a864-f4804a874586/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO SMIJULJ</t>
+  </si>
+  <si>
+    <t>ŽELJKO SMIJULJ 25953711759</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/405a2f59-8fd8-45ed-8b32-4ff4070ecfed</t>
+  </si>
+  <si>
+    <t>15.16249.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/405a2f59-8fd8-45ed-8b32-4ff4070ecfed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO ŽITNIK</t>
+  </si>
+  <si>
+    <t>ŽELJKO ŽITNIK 24611126836</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82407357-b745-4feb-a289-abe137fffddb</t>
+  </si>
+  <si>
+    <t>15.16244.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82407357-b745-4feb-a289-abe137fffddb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTUN TKALČIĆ</t>
+  </si>
+  <si>
+    <t>ANTUN TKALČIĆ 15432596666</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b9afd8-8e19-4abd-bb4b-6028cd054cef</t>
+  </si>
+  <si>
+    <t>15.16243.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b9afd8-8e19-4abd-bb4b-6028cd054cef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TANJA KAJTAZ</t>
+  </si>
+  <si>
+    <t>TANJA KAJTAZ 91678546479</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b745d01-2db6-49ba-a155-40d7d2a1e940</t>
+  </si>
+  <si>
+    <t>15.16241.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b745d01-2db6-49ba-a155-40d7d2a1e940/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GORDANA BIJELOVIĆ</t>
+  </si>
+  <si>
+    <t>GORDANA BIJELOVIĆ 04265328518</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da0f861-4e48-423e-939a-3fc4d2d91e74</t>
+  </si>
+  <si>
+    <t>15.16236.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da0f861-4e48-423e-939a-3fc4d2d91e74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TONI STOJILOV</t>
+  </si>
+  <si>
+    <t>TONI STOJILOV 12306994006</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7869c7d-b1a7-4455-95ea-94a1cdbf4515</t>
+  </si>
+  <si>
+    <t>15.16232.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7869c7d-b1a7-4455-95ea-94a1cdbf4515/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA TADIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA TADIĆ 59161552295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a212057-6cdd-446e-a258-928fbeffeaed</t>
+  </si>
+  <si>
+    <t>15.16231.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a212057-6cdd-446e-a258-928fbeffeaed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATEJ MIKLOŠKA</t>
+  </si>
+  <si>
+    <t>MATEJ MIKLOŠKA 34895450068</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03489132-f7f7-4f1c-b142-0fc4faaa00b6</t>
+  </si>
+  <si>
+    <t>15.16248.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03489132-f7f7-4f1c-b142-0fc4faaa00b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KREŠIMIR PERESTEGI</t>
+  </si>
+  <si>
+    <t>KREŠIMIR PERESTEGI 95148452241</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e11ce4-ea9b-4a1c-ad81-b21ef2f106d2</t>
+  </si>
+  <si>
+    <t>15.16246.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e11ce4-ea9b-4a1c-ad81-b21ef2f106d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OMER BANJIĆ</t>
+  </si>
+  <si>
+    <t>OMER BANJIĆ 79065914568</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96e2848-4b78-4003-b15f-b0622b7f6984</t>
+  </si>
+  <si>
+    <t>15.16240.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96e2848-4b78-4003-b15f-b0622b7f6984/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIR TALAM</t>
+  </si>
+  <si>
+    <t>ELVIR TALAM 85557559696</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caa65c8a-7d9b-44c5-a0c2-ea96b6f9b734</t>
+  </si>
+  <si>
+    <t>15.16239.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caa65c8a-7d9b-44c5-a0c2-ea96b6f9b734/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALMIR AVDIĆ</t>
+  </si>
+  <si>
+    <t>ALMIR AVDIĆ 46243080485</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f6d3d8b-5030-4bc0-9d37-c38abeb35add</t>
+  </si>
+  <si>
+    <t>15.16235.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f6d3d8b-5030-4bc0-9d37-c38abeb35add/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALLAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>ALLAN PETROVIĆ 47382361153</t>
+  </si>
+  <si>
+    <t>15.06.2026. 03:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59d64ee-d6fd-4912-8e73-314e4657307d</t>
+  </si>
+  <si>
+    <t>15.16252.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59d64ee-d6fd-4912-8e73-314e4657307d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALADIN BEGIĆ</t>
+  </si>
+  <si>
+    <t>ALADIN BEGIĆ 82873063361</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:55</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c832f71a-a3af-4866-879a-5cafad52da69</t>
+  </si>
+  <si>
+    <t>15.16230.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c832f71a-a3af-4866-879a-5cafad52da69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIHAELA HARTMANN</t>
+  </si>
+  <si>
+    <t>MIHAELA HARTMANN 35606065717</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e370fba3-afae-48fc-944c-fed2ace77121</t>
+  </si>
+  <si>
+    <t>15.16224.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e370fba3-afae-48fc-944c-fed2ace77121/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGUTIN ZEKO</t>
+  </si>
+  <si>
+    <t>DRAGUTIN ZEKO 89921132249</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28370fc6-6450-4866-a9d1-2d92ce71fbfa</t>
+  </si>
+  <si>
+    <t>15.16226.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28370fc6-6450-4866-a9d1-2d92ce71fbfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN LANINOVIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN LANINOVIĆ 70562168808</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68a9b08-acc8-49ad-9922-bfc604d51abd</t>
+  </si>
+  <si>
+    <t>15.16227.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68a9b08-acc8-49ad-9922-bfc604d51abd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEVEN MARINOVIĆ</t>
+  </si>
+  <si>
+    <t>NEVEN MARINOVIĆ 28406680688</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c2920a-4dd9-4bdf-a94e-4bb2a1e7477f</t>
+  </si>
+  <si>
+    <t>15.16225.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c2920a-4dd9-4bdf-a94e-4bb2a1e7477f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BLAZHE STOJANOSKI</t>
+  </si>
+  <si>
+    <t>BLAZHE STOJANOSKI 25273800376</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/025d1829-380b-4f6c-8ae4-c73ea8a13452</t>
+  </si>
+  <si>
+    <t>15.16229.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/025d1829-380b-4f6c-8ae4-c73ea8a13452/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAMIR MIKULIĆ</t>
+  </si>
+  <si>
+    <t>DAMIR MIKULIĆ 35194121184</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:24:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86de4aae-f5dc-43b3-af10-bcc81818394f</t>
+  </si>
+  <si>
+    <t>15.16228.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86de4aae-f5dc-43b3-af10-bcc81818394f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA LABOR</t>
+  </si>
+  <si>
+    <t>IVICA LABOR 24748652440</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:23:12</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a48545a0-45b4-4530-a695-129e69b88ba2</t>
+  </si>
+  <si>
+    <t>15.16223.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a48545a0-45b4-4530-a695-129e69b88ba2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MD KAMRUL MONDOL</t>
+  </si>
+  <si>
+    <t>MD KAMRUL MONDOL 01066615036</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:38</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09beccec-3499-439a-902b-2074c2afb81e</t>
+  </si>
+  <si>
+    <t>15.16220.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09beccec-3499-439a-902b-2074c2afb81e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALMIR SKENDER</t>
+  </si>
+  <si>
+    <t>ALMIR SKENDER 36711345797</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9be2256-ed6e-4f1f-ab76-1e9b1847299d</t>
+  </si>
+  <si>
+    <t>15.16221.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9be2256-ed6e-4f1f-ab76-1e9b1847299d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DOBRIVOJ KOZARČIĆ</t>
+  </si>
+  <si>
+    <t>DOBRIVOJ KOZARČIĆ 86942357175</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e132ab9c-712d-4860-bc1f-91648a216366</t>
+  </si>
+  <si>
+    <t>15.16219.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e132ab9c-712d-4860-bc1f-91648a216366/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILOŠ JAKOVLJEVIĆ</t>
+  </si>
+  <si>
+    <t>MILOŠ JAKOVLJEVIĆ 84937945413</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee58274f-3978-4ddc-b9a2-aee41ef45844</t>
+  </si>
+  <si>
+    <t>15.16218.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee58274f-3978-4ddc-b9a2-aee41ef45844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SANJA DOMAZET</t>
+  </si>
+  <si>
+    <t>SANJA DOMAZET 39336625648</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2096ca5-90da-484d-9487-a7534f5d6b91</t>
+  </si>
+  <si>
+    <t>15.16212.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2096ca5-90da-484d-9487-a7534f5d6b91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TAJANA GRACIN</t>
+  </si>
+  <si>
+    <t>TAJANA GRACIN 55347070075</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18388e13-96d7-4884-a384-06cf762e1d10</t>
+  </si>
+  <si>
+    <t>15.16210.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18388e13-96d7-4884-a384-06cf762e1d10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIO TROGRLIĆ</t>
+  </si>
+  <si>
+    <t>ANTONIO TROGRLIĆ 56436935127</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/375bf5c3-c088-4ae3-9907-2a7ce4c754e7</t>
+  </si>
+  <si>
+    <t>15.16216.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/375bf5c3-c088-4ae3-9907-2a7ce4c754e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARKO LJUBIĆ</t>
+  </si>
+  <si>
+    <t>MARKO LJUBIĆ 30945346930</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f5746ac-f887-42c9-8c1b-6bcc8b2c60f7</t>
+  </si>
+  <si>
+    <t>15.16214.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f5746ac-f887-42c9-8c1b-6bcc8b2c60f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LJUBICA GLUMAC  ZACHARIASSEN</t>
+  </si>
+  <si>
+    <t>LJUBICA GLUMAC  ZACHARIASSEN 85656833330</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddd12cd8-9354-4c0a-b0c0-8a705ad86423</t>
+  </si>
+  <si>
+    <t>15.16211.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddd12cd8-9354-4c0a-b0c0-8a705ad86423/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DINO LIPOVŠEK</t>
+  </si>
+  <si>
+    <t>DINO LIPOVŠEK 79851007785</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e19e30b9-1352-4758-978e-330c07381664</t>
+  </si>
+  <si>
+    <t>15.16209.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e19e30b9-1352-4758-978e-330c07381664/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MURAT BERKE ASLAN</t>
+  </si>
+  <si>
+    <t>MURAT BERKE ASLAN 26560682974</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24090bf7-6565-4824-be9b-9031dc7ca701</t>
+  </si>
+  <si>
+    <t>15.16222.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24090bf7-6565-4824-be9b-9031dc7ca701/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VALENTINA GRADEČAK</t>
+  </si>
+  <si>
+    <t>VALENTINA GRADEČAK 95822547328</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8f0b1a-a746-482e-aca4-531846922421</t>
+  </si>
+  <si>
+    <t>15.16213.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be8f0b1a-a746-482e-aca4-531846922421/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARGARETA VRABAC</t>
+  </si>
+  <si>
+    <t>MARGARETA VRABAC 68213434172</t>
+  </si>
+  <si>
+    <t>08.06.2026. 03:27:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59720b97-98cb-4eb7-ad47-9738180eba81</t>
+  </si>
+  <si>
+    <t>15.16217.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59720b97-98cb-4eb7-ad47-9738180eba81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DIJANA ŠANTIĆ</t>
+  </si>
+  <si>
+    <t>DIJANA ŠANTIĆ 67507252901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c009c1a-6be1-4344-92e1-77899f7c75f2</t>
+  </si>
+  <si>
+    <t>15.16215.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c009c1a-6be1-4344-92e1-77899f7c75f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP BOŽIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP BOŽIĆ 81094603835</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:09</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca26893c-9eab-46a3-b613-617e6dbf6f32</t>
+  </si>
+  <si>
+    <t>15.16208.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca26893c-9eab-46a3-b613-617e6dbf6f32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SVETA TODOROVIĆ</t>
+  </si>
+  <si>
+    <t>SVETA TODOROVIĆ 24323133120</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af9d238-9449-47cf-ab40-8deebe173a55</t>
+  </si>
+  <si>
+    <t>15.16207.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af9d238-9449-47cf-ab40-8deebe173a55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANA PLÁNSKÁ</t>
+  </si>
+  <si>
+    <t>DANA PLÁNSKÁ 47997407993</t>
+  </si>
+  <si>
+    <t>05.06.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc0cc01-ecec-4505-ace5-7912f54c9da4</t>
+  </si>
+  <si>
+    <t>15.16206.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc0cc01-ecec-4505-ace5-7912f54c9da4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena STEVAN SPASIĆ</t>
   </si>
   <si>
     <t>STEVAN SPASIĆ 26208563136</t>
   </si>
   <si>
     <t>03.06.2026. 03:22:36</t>
   </si>
   <si>
     <t>02.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e1adeb7-e27d-4003-ac12-7a672532f8d2</t>
   </si>
   <si>
     <t>15.16205.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e1adeb7-e27d-4003-ac12-7a672532f8d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena JADRANKA HORVAT</t>
   </si>
   <si>
     <t>JADRANKA HORVAT 16852614020</t>
@@ -206,74 +2855,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9b0612f-a668-410e-9aac-a467c9520f24</t>
   </si>
   <si>
     <t>15.16202.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9b0612f-a668-410e-9aac-a467c9520f24/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MARTINA RAJSAR</t>
   </si>
   <si>
     <t>MARTINA RAJSAR 43239057454</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e2f1b52-6bb8-490f-9a7b-96cc2188c38a</t>
   </si>
   <si>
     <t>15.16200.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e2f1b52-6bb8-490f-9a7b-96cc2188c38a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Objava institucije</t>
-[...22 lines deleted...]
-  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena TENA GLASER</t>
   </si>
   <si>
     <t>TENA GLASER 80283066792</t>
   </si>
   <si>
     <t>02.06.2026. 03:26:17</t>
   </si>
   <si>
     <t>01.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8c34369-8a0a-4a85-9475-f051b3ee2e6c</t>
   </si>
   <si>
     <t>15.16191.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8c34369-8a0a-4a85-9475-f051b3ee2e6c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP BRITVAR</t>
   </si>
   <si>
     <t>JOSIP BRITVAR 68275009095</t>
@@ -353,71 +2978,50 @@
   <si>
     <t>15.16196.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2f449b-93fd-4a0f-aa83-9e95e5add28e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJA CVITKOVIĆ</t>
   </si>
   <si>
     <t>MARIJA CVITKOVIĆ 11058113930</t>
   </si>
   <si>
     <t>02.06.2026. 03:26:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/454be0ff-2283-4356-af38-ec0c1c8d7365</t>
   </si>
   <si>
     <t>15.16190.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/454be0ff-2283-4356-af38-ec0c1c8d7365/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>POVRV-256/15 IZ.NA.</t>
-[...19 lines deleted...]
-  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJANA ŠTROBL</t>
   </si>
   <si>
     <t>MARIJANA ŠTROBL 45146336090</t>
   </si>
   <si>
     <t>01.06.2026. 03:27:53</t>
   </si>
   <si>
     <t>31.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/030dc75a-243f-4c12-8460-bc557470f3de</t>
   </si>
   <si>
     <t>15.16177.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/030dc75a-243f-4c12-8460-bc557470f3de/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEŠ ŠUC</t>
   </si>
   <si>
     <t>ALEŠ ŠUC 06060323948</t>
@@ -686,5757 +3290,2349 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24c8a2d2-44a1-41a4-b713-92bed2e1eff9</t>
   </si>
   <si>
     <t>15.16179.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24c8a2d2-44a1-41a4-b713-92bed2e1eff9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTINA KLEN</t>
   </si>
   <si>
     <t>KRISTINA KLEN 36380139916</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6df6087b-14bb-4f1d-a612-e0c6383b01de</t>
   </si>
   <si>
     <t>15.16173.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6df6087b-14bb-4f1d-a612-e0c6383b01de/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>OVRV-2588/16</t>
-[...20 lines deleted...]
-    <t>KRIŽAN BORIS, OIB 46056690415, OVRV-37416/2011</t>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTIJAN BRKIĆ-LUKIĆ</t>
+  </si>
+  <si>
+    <t>KRISTIJAN BRKIĆ-LUKIĆ 90436889859</t>
+  </si>
+  <si>
+    <t>28.05.2026. 03:23:19</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5dfcf6d-f5cc-4e17-b1b4-0323c51c0502</t>
+  </si>
+  <si>
+    <t>15.16171.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5dfcf6d-f5cc-4e17-b1b4-0323c51c0502/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROMANO BAKŠAJ</t>
+  </si>
+  <si>
+    <t>ROMANO BAKŠAJ 23632013130</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9008abf7-5c69-40a9-8b69-8342ae0654e5</t>
+  </si>
+  <si>
+    <t>15.16170.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9008abf7-5c69-40a9-8b69-8342ae0654e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IRYNA DZIUBAK</t>
+  </si>
+  <si>
+    <t>IRYNA DZIUBAK 39698811608</t>
+  </si>
+  <si>
+    <t>27.05.2026. 03:24:57</t>
+  </si>
+  <si>
+    <t>26.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d31d32-e418-487e-94cb-f3e65f9d3344</t>
+  </si>
+  <si>
+    <t>15.16169.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1d31d32-e418-487e-94cb-f3e65f9d3344/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDIN JAKUPOVIĆ</t>
+  </si>
+  <si>
+    <t>EDIN JAKUPOVIĆ 31701019669</t>
+  </si>
+  <si>
+    <t>27.05.2026. 03:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e032de0-58c2-4206-b6f3-0be85b1db634</t>
+  </si>
+  <si>
+    <t>15.16162.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e032de0-58c2-4206-b6f3-0be85b1db634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADRIAN PECIAR</t>
+  </si>
+  <si>
+    <t>ADRIAN PECIAR 42145999492</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e936f1-dd3f-4463-9093-68ae74c6aa21</t>
+  </si>
+  <si>
+    <t>15.16168.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e936f1-dd3f-4463-9093-68ae74c6aa21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANA MAJSTOROVIĆ</t>
+  </si>
+  <si>
+    <t>ANA MAJSTOROVIĆ 48120144084</t>
+  </si>
+  <si>
+    <t>27.05.2026. 03:24:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e0328a-fb61-4636-a9a5-dd2b5d8ba6e5</t>
+  </si>
+  <si>
+    <t>15.16163.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33e0328a-fb61-4636-a9a5-dd2b5d8ba6e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LIRIDONA HOXHAJ</t>
+  </si>
+  <si>
+    <t>LIRIDONA HOXHAJ 20106354477</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78b4a670-fa0a-4c03-934b-721549884428</t>
+  </si>
+  <si>
+    <t>15.16166.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78b4a670-fa0a-4c03-934b-721549884428/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO KROFL</t>
+  </si>
+  <si>
+    <t>ŽELJKO KROFL 70578606264</t>
+  </si>
+  <si>
+    <t>27.05.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0ef6f3-52a1-445e-86bc-f00c7108d42c</t>
+  </si>
+  <si>
+    <t>15.16164.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da0ef6f3-52a1-445e-86bc-f00c7108d42c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILAN TADIĆ</t>
+  </si>
+  <si>
+    <t>MILAN TADIĆ 25745268997</t>
+  </si>
+  <si>
+    <t>27.05.2026. 03:24:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48e6340-edcb-47cc-b121-b049ce7dd3ce</t>
+  </si>
+  <si>
+    <t>15.16165.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48e6340-edcb-47cc-b121-b049ce7dd3ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PETAR ROŠIĆ</t>
+  </si>
+  <si>
+    <t>PETAR ROŠIĆ 25025822391</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6431e25b-a81f-4adb-828e-df77edf2f5b1</t>
+  </si>
+  <si>
+    <t>15.16161.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6431e25b-a81f-4adb-828e-df77edf2f5b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTINA DUBRAVEC</t>
+  </si>
+  <si>
+    <t>KRISTINA DUBRAVEC 60463579841</t>
+  </si>
+  <si>
+    <t>27.05.2026. 03:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4665ff0-f360-48e1-80be-cafa2a79056d</t>
+  </si>
+  <si>
+    <t>15.16167.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4665ff0-f360-48e1-80be-cafa2a79056d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEDIN OKIĆ</t>
+  </si>
+  <si>
+    <t>SEDIN OKIĆ 71009192928</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:42</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bfd96ef-21aa-4576-8943-a0c01eab8627</t>
+  </si>
+  <si>
+    <t>15.16155.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bfd96ef-21aa-4576-8943-a0c01eab8627/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEN TOMIĆ</t>
+  </si>
+  <si>
+    <t>ALEN TOMIĆ 27981961076</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db613027-7403-4a8e-b3f1-6f5e3810cffb</t>
+  </si>
+  <si>
+    <t>15.16153.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db613027-7403-4a8e-b3f1-6f5e3810cffb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA DŽANIJA</t>
+  </si>
+  <si>
+    <t>IVANA DŽANIJA 94041689513</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5af4d23-b587-4ad5-a831-ac48a3e938ee</t>
+  </si>
+  <si>
+    <t>15.16154.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5af4d23-b587-4ad5-a831-ac48a3e938ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEDELJKO BRKIĆ</t>
+  </si>
+  <si>
+    <t>NEDELJKO BRKIĆ 66955654313</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34720d62-607e-469b-bf25-748d21977034</t>
+  </si>
+  <si>
+    <t>15.16160.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34720d62-607e-469b-bf25-748d21977034/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADELA DA SILVA</t>
+  </si>
+  <si>
+    <t>ADELA DA SILVA 68658649059</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fded42c8-54ac-449d-ad0c-b750b87b1865</t>
+  </si>
+  <si>
+    <t>15.16150.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fded42c8-54ac-449d-ad0c-b750b87b1865/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJEL RAPČAK</t>
+  </si>
+  <si>
+    <t>DANIJEL RAPČAK 53671657841</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab11108-a2e8-4057-bc1d-bef467e57991</t>
+  </si>
+  <si>
+    <t>15.16158.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab11108-a2e8-4057-bc1d-bef467e57991/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSANDAR STOŠIĆ</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR STOŠIĆ 30694780495</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22fbbbaa-396a-49ad-8858-605ae3de34d5</t>
+  </si>
+  <si>
+    <t>15.16157.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22fbbbaa-396a-49ad-8858-605ae3de34d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIRA HOROZOVIĆ</t>
+  </si>
+  <si>
+    <t>EMIRA HOROZOVIĆ 65491809901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d942a3c-d1a2-4b7e-8018-eca4c31be55f</t>
+  </si>
+  <si>
+    <t>15.16156.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d942a3c-d1a2-4b7e-8018-eca4c31be55f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR DMEJHAL</t>
+  </si>
+  <si>
+    <t>IGOR DMEJHAL 12057176980</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8604eb-d4fe-4922-aeea-68f4e3fa6109</t>
+  </si>
+  <si>
+    <t>15.16152.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8604eb-d4fe-4922-aeea-68f4e3fa6109/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TONE STOJANOVIĆ</t>
+  </si>
+  <si>
+    <t>TONE STOJANOVIĆ 12316958969</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4179a9be-fb46-49c9-8eee-b7fc3e708da4</t>
+  </si>
+  <si>
+    <t>15.16151.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4179a9be-fb46-49c9-8eee-b7fc3e708da4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IRENE CORREIA</t>
+  </si>
+  <si>
+    <t>IRENE CORREIA 00199719416</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66b50ad6-9e21-4ed4-96f6-7dfeaa87f7d0</t>
+  </si>
+  <si>
+    <t>15.16149.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66b50ad6-9e21-4ed4-96f6-7dfeaa87f7d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KUMRIJA OSMANI</t>
+  </si>
+  <si>
+    <t>KUMRIJA OSMANI 64138121807</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4e60e0c-c577-4542-9739-38e195c42350</t>
+  </si>
+  <si>
+    <t>15.16159.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4e60e0c-c577-4542-9739-38e195c42350/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOHNAS GA</t>
+  </si>
+  <si>
+    <t>JOHNAS GA 57866581871</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:22</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a18a3db9-ded6-4db8-bfa0-0bcc3fbb7258</t>
+  </si>
+  <si>
+    <t>15.16140.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a18a3db9-ded6-4db8-bfa0-0bcc3fbb7258/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEM SUBAŠIĆ</t>
+  </si>
+  <si>
+    <t>ALEM SUBAŠIĆ 65806834547</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95970817-b060-45ab-8805-7d6f021b35af</t>
+  </si>
+  <si>
+    <t>15.16139.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95970817-b060-45ab-8805-7d6f021b35af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEXEY KAPITONOV</t>
+  </si>
+  <si>
+    <t>ALEXEY KAPITONOV 05697344440</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68db73d-d088-4c9b-a94f-4f333b81a2da</t>
+  </si>
+  <si>
+    <t>15.16135.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68db73d-d088-4c9b-a94f-4f333b81a2da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena CAROLINE RAVLIĆ</t>
+  </si>
+  <si>
+    <t>CAROLINE RAVLIĆ 86083178891</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d65fea4e-06cd-485d-8f76-c6800891743b</t>
+  </si>
+  <si>
+    <t>15.16130.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d65fea4e-06cd-485d-8f76-c6800891743b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTIJAN MARIĆ</t>
+  </si>
+  <si>
+    <t>KRISTIJAN MARIĆ 46696031782</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15503b9-2d20-402b-9164-896d896c426f</t>
+  </si>
+  <si>
+    <t>15.16128.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15503b9-2d20-402b-9164-896d896c426f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO JURKOVIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO JURKOVIĆ 22102741757</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162c314e-cd57-4c8e-9dd1-82bc6e480369</t>
+  </si>
+  <si>
+    <t>15.16125.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162c314e-cd57-4c8e-9dd1-82bc6e480369/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA MIOČ</t>
+  </si>
+  <si>
+    <t>IVICA MIOČ 97879612482</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0f216ec-5f98-41f4-8592-dc31c0e5daff</t>
+  </si>
+  <si>
+    <t>15.16123.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0f216ec-5f98-41f4-8592-dc31c0e5daff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARIJO PREKSAVEC</t>
+  </si>
+  <si>
+    <t>DARIJO PREKSAVEC 94871430203</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbc1528f-7a96-4ccc-9686-7234217ecbed</t>
+  </si>
+  <si>
+    <t>15.16120.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbc1528f-7a96-4ccc-9686-7234217ecbed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TAFIL MORINA</t>
+  </si>
+  <si>
+    <t>TAFIL MORINA 82888773052</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9662e7ec-c94c-4b1b-90e2-2c642fd83e62</t>
+  </si>
+  <si>
+    <t>15.16117.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9662e7ec-c94c-4b1b-90e2-2c642fd83e62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KENAN MEŠAN</t>
+  </si>
+  <si>
+    <t>KENAN MEŠAN 21833534416</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1c35f90-9e2b-4ad2-a3e7-2e70bb75dbcd</t>
+  </si>
+  <si>
+    <t>15.16144.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1c35f90-9e2b-4ad2-a3e7-2e70bb75dbcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILORAD MEDAKOVIĆ</t>
+  </si>
+  <si>
+    <t>MILORAD MEDAKOVIĆ 75491802231</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26072f4-6322-45be-9c42-15d83ed141a8</t>
+  </si>
+  <si>
+    <t>15.16137.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d26072f4-6322-45be-9c42-15d83ed141a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEKULA MILIĆ</t>
+  </si>
+  <si>
+    <t>SEKULA MILIĆ 05695529038</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04fb5782-9602-4478-9b83-4ffb545fcf3d</t>
+  </si>
+  <si>
+    <t>15.16136.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04fb5782-9602-4478-9b83-4ffb545fcf3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA PENIĆ</t>
+  </si>
+  <si>
+    <t>IVICA PENIĆ 28588184845</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/286aaadb-4490-4778-a7fb-9196afee7de9</t>
+  </si>
+  <si>
+    <t>15.16119.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/286aaadb-4490-4778-a7fb-9196afee7de9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SNJEŽANA ESATI</t>
+  </si>
+  <si>
+    <t>SNJEŽANA ESATI 95683331943</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09703814-08f2-4d21-bf27-370daf2f5fec</t>
+  </si>
+  <si>
+    <t>15.16118.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09703814-08f2-4d21-bf27-370daf2f5fec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MANUELA MIRKOVIĆ</t>
+  </si>
+  <si>
+    <t>MANUELA MIRKOVIĆ 65549577798</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/524ce5eb-515e-49e4-bc12-5b5c9a5f7440</t>
+  </si>
+  <si>
+    <t>15.16122.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/524ce5eb-515e-49e4-bc12-5b5c9a5f7440/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SLAĐANA MUNIŠI</t>
+  </si>
+  <si>
+    <t>SLAĐANA MUNIŠI 42454568974</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de345b1b-6343-4cb9-ad27-25822ba4c01e</t>
+  </si>
+  <si>
+    <t>15.16121.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de345b1b-6343-4cb9-ad27-25822ba4c01e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MICHAEL ANDREW DWORSKI</t>
+  </si>
+  <si>
+    <t>MICHAEL ANDREW DWORSKI 36902660691</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af12855-e612-4a1d-9226-2ddd551ccb27</t>
+  </si>
+  <si>
+    <t>15.16134.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af12855-e612-4a1d-9226-2ddd551ccb27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LORENA MESIĆ</t>
+  </si>
+  <si>
+    <t>LORENA MESIĆ 99383910658</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48ccf605-c531-4567-aeaf-551b2f4e33eb</t>
+  </si>
+  <si>
+    <t>15.16126.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48ccf605-c531-4567-aeaf-551b2f4e33eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARKO STEVANOVIĆ</t>
+  </si>
+  <si>
+    <t>DARKO STEVANOVIĆ 74558990226</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9247ebad-8d6a-4e12-9baa-d1cb53f9cf2f</t>
+  </si>
+  <si>
+    <t>15.16116.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9247ebad-8d6a-4e12-9baa-d1cb53f9cf2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LULZIM GORQAJ</t>
+  </si>
+  <si>
+    <t>LULZIM GORQAJ 92145425051</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52bb7125-4151-4b94-9b62-b0b2fbfb5744</t>
+  </si>
+  <si>
+    <t>15.16146.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52bb7125-4151-4b94-9b62-b0b2fbfb5744/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MULAGA BEĆIĆ</t>
+  </si>
+  <si>
+    <t>MULAGA BEĆIĆ 04165903921</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1539d1d1-cf46-4857-8f00-d823cbdcbda9</t>
+  </si>
+  <si>
+    <t>15.16145.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1539d1d1-cf46-4857-8f00-d823cbdcbda9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILAIM ZABELAJ</t>
+  </si>
+  <si>
+    <t>MILAIM ZABELAJ 89138108324</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b2bf8b-7b2c-4421-9549-d86edf89896f</t>
+  </si>
+  <si>
+    <t>15.16143.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31b2bf8b-7b2c-4421-9549-d86edf89896f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP BUŠATLIJA</t>
+  </si>
+  <si>
+    <t>JOSIP BUŠATLIJA 28439239445</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89d57ca6-ac1d-416c-b40d-dca5da3ce263</t>
+  </si>
+  <si>
+    <t>15.16132.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89d57ca6-ac1d-416c-b40d-dca5da3ce263/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTE ŠANGUT</t>
+  </si>
+  <si>
+    <t>ANTE ŠANGUT 58017444836</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ba50706-6719-4c35-bb1b-c5f4add3bc68</t>
+  </si>
+  <si>
+    <t>15.16127.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ba50706-6719-4c35-bb1b-c5f4add3bc68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MD AKRAM HOSSAIN</t>
+  </si>
+  <si>
+    <t>MD AKRAM HOSSAIN 18422019967</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c4de4c-b379-4ec3-9889-99df5ef273a7</t>
+  </si>
+  <si>
+    <t>15.16148.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c4de4c-b379-4ec3-9889-99df5ef273a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena YAN BUROV</t>
+  </si>
+  <si>
+    <t>YAN BUROV 91504007527</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/340ced0c-3be3-4d36-8203-034a8a8a1740</t>
+  </si>
+  <si>
+    <t>15.16147.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/340ced0c-3be3-4d36-8203-034a8a8a1740/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JUNUZ KURTIĆ</t>
+  </si>
+  <si>
+    <t>JUNUZ KURTIĆ 91172754803</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11bbb8e6-a341-46dd-9956-945467b30d42</t>
+  </si>
+  <si>
+    <t>15.16142.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11bbb8e6-a341-46dd-9956-945467b30d42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KARLO CHRIST</t>
+  </si>
+  <si>
+    <t>KARLO CHRIST 45173979932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a9753fb-1874-408e-b7e3-1c6e31bb6756</t>
+  </si>
+  <si>
+    <t>15.16141.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a9753fb-1874-408e-b7e3-1c6e31bb6756/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN ILIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN ILIĆ 75423193504</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3df67f8b-079a-483c-bdd2-4ae074e62dd3</t>
+  </si>
+  <si>
+    <t>15.16138.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3df67f8b-079a-483c-bdd2-4ae074e62dd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO ČEVIZOVIĆ</t>
+  </si>
+  <si>
+    <t>MARIO ČEVIZOVIĆ 24792302926</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24f0d405-4326-4fb0-ab49-d3ebceb82fe3</t>
+  </si>
+  <si>
+    <t>15.16133.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24f0d405-4326-4fb0-ab49-d3ebceb82fe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SINIŠA LETICA</t>
+  </si>
+  <si>
+    <t>SINIŠA LETICA 06540906685</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef53e6fe-74f7-4f05-97ba-051ae2763068</t>
+  </si>
+  <si>
+    <t>15.16131.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef53e6fe-74f7-4f05-97ba-051ae2763068/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDINA BOBIĆ</t>
+  </si>
+  <si>
+    <t>EDINA BOBIĆ 85651493014</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/441ca557-75cd-49a1-840d-71f73ecc7bdb</t>
+  </si>
+  <si>
+    <t>15.16129.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/441ca557-75cd-49a1-840d-71f73ecc7bdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MANUELA KERTIZ</t>
+  </si>
+  <si>
+    <t>MANUELA KERTIZ 13823222831</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6187af4d-94cb-4af6-8f1d-70d7df903c14</t>
+  </si>
+  <si>
+    <t>15.16124.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6187af4d-94cb-4af6-8f1d-70d7df903c14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KUJTESA ILAZI</t>
+  </si>
+  <si>
+    <t>KUJTESA ILAZI 34957836262</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aaf72d2-19c7-4529-b1b2-f994e511f05f</t>
+  </si>
+  <si>
+    <t>15.16115.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aaf72d2-19c7-4529-b1b2-f994e511f05f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NENAD ŠUKALO</t>
+  </si>
+  <si>
+    <t>NENAD ŠUKALO 17614960925</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c58587-3f9c-4b54-826f-0ac0158784e7</t>
+  </si>
+  <si>
+    <t>15.16114.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c58587-3f9c-4b54-826f-0ac0158784e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IZIDOR JUGOVAC</t>
+  </si>
+  <si>
+    <t>IZIDOR JUGOVAC 50646929273</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:26:40</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8834c6f9-fb08-426e-8a3d-4d1abfb65ddf</t>
+  </si>
+  <si>
+    <t>15.16111.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8834c6f9-fb08-426e-8a3d-4d1abfb65ddf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA PAROPATIĆ</t>
+  </si>
+  <si>
+    <t>IVICA PAROPATIĆ 82516797305</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5049e76a-cbde-41d3-b97c-2a2fca8ad18f</t>
+  </si>
+  <si>
+    <t>15.16107.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5049e76a-cbde-41d3-b97c-2a2fca8ad18f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKA ĆUK</t>
+  </si>
+  <si>
+    <t>ŽELJKA ĆUK 18368022341</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:26:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a175434a-9f5c-4c36-91f5-d62b06d53023</t>
+  </si>
+  <si>
+    <t>15.16108.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a175434a-9f5c-4c36-91f5-d62b06d53023/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAVOR NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>DAVOR NIKOLIĆ 66218301706</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484e4c41-419c-42db-af44-316e30d1b165</t>
+  </si>
+  <si>
+    <t>15.16112.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484e4c41-419c-42db-af44-316e30d1b165/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NINOSLAV KURTALJ</t>
+  </si>
+  <si>
+    <t>NINOSLAV KURTALJ 05603514092</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e5a23e3-6e48-4194-80eb-89399ee280fe</t>
+  </si>
+  <si>
+    <t>15.16109.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e5a23e3-6e48-4194-80eb-89399ee280fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SABIDIN SELIMI</t>
+  </si>
+  <si>
+    <t>SABIDIN SELIMI 46928290085</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:26:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddc32792-db39-43a9-83da-dfce48727954</t>
+  </si>
+  <si>
+    <t>15.16113.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddc32792-db39-43a9-83da-dfce48727954/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTIJAN ŽIGOLIĆ</t>
+  </si>
+  <si>
+    <t>KRISTIJAN ŽIGOLIĆ 23944793808</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca13198d-092c-4fe7-ac3e-b50b426cbf7f</t>
+  </si>
+  <si>
+    <t>15.16110.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca13198d-092c-4fe7-ac3e-b50b426cbf7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JADRANKA BADER</t>
+  </si>
+  <si>
+    <t>JADRANKA BADER 87232677694</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:25:08</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb4ecb7-9ce9-4639-ae68-17c2cb568624</t>
+  </si>
+  <si>
+    <t>15.16106.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb4ecb7-9ce9-4639-ae68-17c2cb568624/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SUZANA MATEKOVIĆ</t>
+  </si>
+  <si>
+    <t>SUZANA MATEKOVIĆ 95288070417</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c7fdbe6-1ccb-45b1-bcea-69b0627a98e0</t>
+  </si>
+  <si>
+    <t>15.16105.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c7fdbe6-1ccb-45b1-bcea-69b0627a98e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MELITA BALJAK</t>
+  </si>
+  <si>
+    <t>MELITA BALJAK 95488557097</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:25:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1063e0e-9278-461e-b59d-d1f07be586e3</t>
+  </si>
+  <si>
+    <t>15.16104.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1063e0e-9278-461e-b59d-d1f07be586e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JURICA FUCHS</t>
+  </si>
+  <si>
+    <t>JURICA FUCHS 21998950564</t>
+  </si>
+  <si>
+    <t>19.05.2026. 03:25:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b7136e3-fd11-4aea-b7bb-3649c737e492</t>
+  </si>
+  <si>
+    <t>15.16103.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b7136e3-fd11-4aea-b7bb-3649c737e492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RACHANA BISTA</t>
+  </si>
+  <si>
+    <t>RACHANA BISTA 62273284329</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:18</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c65212cf-10e6-4ae8-92e8-c3935a3bedd7</t>
+  </si>
+  <si>
+    <t>15.16097.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c65212cf-10e6-4ae8-92e8-c3935a3bedd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ABDUR RAHMAN</t>
+  </si>
+  <si>
+    <t>ABDUR RAHMAN 99657255486</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53ee9756-0aa7-4b6e-8d04-9a5b839c5720</t>
+  </si>
+  <si>
+    <t>15.16099.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53ee9756-0aa7-4b6e-8d04-9a5b839c5720/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR ZIBAR</t>
+  </si>
+  <si>
+    <t>IGOR ZIBAR 56840780968</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c64b7fb-082c-4041-bd63-596f204e83ef</t>
+  </si>
+  <si>
+    <t>15.16101.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c64b7fb-082c-4041-bd63-596f204e83ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SONIA NORA BISCHOFF</t>
+  </si>
+  <si>
+    <t>SONIA NORA BISCHOFF 27886994847</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae51a309-6995-4bfe-bca6-a114b2108f3c</t>
+  </si>
+  <si>
+    <t>15.16096.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae51a309-6995-4bfe-bca6-a114b2108f3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LEJLA GARIBOVIĆ</t>
+  </si>
+  <si>
+    <t>LEJLA GARIBOVIĆ 20522432654</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a6e5316-5d33-4409-a344-8e6daaef2d23</t>
+  </si>
+  <si>
+    <t>15.16095.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a6e5316-5d33-4409-a344-8e6daaef2d23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SIDIK MAHMUTOVIĆ</t>
+  </si>
+  <si>
+    <t>SIDIK MAHMUTOVIĆ 48211104139</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc05aee-6d7e-4de3-a0a0-6016d9526f0c</t>
+  </si>
+  <si>
+    <t>15.16100.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc05aee-6d7e-4de3-a0a0-6016d9526f0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADMIR SALIHBAŠIĆ</t>
+  </si>
+  <si>
+    <t>ADMIR SALIHBAŠIĆ 94484515164</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d201a070-d34d-4068-827f-01e81153d03f</t>
+  </si>
+  <si>
+    <t>15.16098.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d201a070-d34d-4068-827f-01e81153d03f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BILJANA JANJIĆ</t>
+  </si>
+  <si>
+    <t>BILJANA JANJIĆ 65696705202</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9ace42-5a2c-4b64-9764-396c2750ce36</t>
+  </si>
+  <si>
+    <t>15.16094.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df9ace42-5a2c-4b64-9764-396c2750ce36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena CHRISTIAN KATIĆ</t>
+  </si>
+  <si>
+    <t>CHRISTIAN KATIĆ 44111164441</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27224351-1594-4347-8dd7-d1682c0960e3</t>
+  </si>
+  <si>
+    <t>15.16092.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27224351-1594-4347-8dd7-d1682c0960e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARTIN SCOTT SKJORDAHL</t>
+  </si>
+  <si>
+    <t>MARTIN SCOTT SKJORDAHL 02019683513</t>
+  </si>
+  <si>
+    <t>18.05.2026. 03:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34ff757c-25dc-4996-bf5c-bd8fecf29588</t>
+  </si>
+  <si>
+    <t>15.16093.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34ff757c-25dc-4996-bf5c-bd8fecf29588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILJENKO ARTIĆ</t>
+  </si>
+  <si>
+    <t>MILJENKO ARTIĆ 46696727605</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c06e121a-e249-4cd5-8520-2aa88e0fdb1c</t>
+  </si>
+  <si>
+    <t>15.16102.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c06e121a-e249-4cd5-8520-2aa88e0fdb1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN VIDOVIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN VIDOVIĆ 67777300350</t>
+  </si>
+  <si>
+    <t>14.05.2026. 03:22:21</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c589d63-5cd7-49b1-bbee-414b6c0834b3</t>
+  </si>
+  <si>
+    <t>15.16090.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c589d63-5cd7-49b1-bbee-414b6c0834b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA HORVAT</t>
+  </si>
+  <si>
+    <t>IVICA HORVAT 06244746555</t>
+  </si>
+  <si>
+    <t>14.05.2026. 03:22:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a810c6a6-5a17-41b3-9264-ef07f6c0d3b3</t>
+  </si>
+  <si>
+    <t>15.16091.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a810c6a6-5a17-41b3-9264-ef07f6c0d3b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NATALIJA TRTINJAK</t>
+  </si>
+  <si>
+    <t>NATALIJA TRTINJAK 25591349554</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:58</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/392ebb85-065c-4935-939a-ccd554350556</t>
+  </si>
+  <si>
+    <t>15.16083.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/392ebb85-065c-4935-939a-ccd554350556/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SELMA HASANI</t>
+  </si>
+  <si>
+    <t>SELMA HASANI 00798338487</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fe21be-951d-4be8-a39b-51080d3c6fbe</t>
+  </si>
+  <si>
+    <t>15.16089.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fe21be-951d-4be8-a39b-51080d3c6fbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN KRIŽNJAK</t>
+  </si>
+  <si>
+    <t>DEJAN KRIŽNJAK 30162368361</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0b56bbe-373c-4fdf-8ad6-5d2d42eb6680</t>
+  </si>
+  <si>
+    <t>15.16079.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0b56bbe-373c-4fdf-8ad6-5d2d42eb6680/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PETAR BORAC</t>
+  </si>
+  <si>
+    <t>PETAR BORAC 15896426156</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b60189a-02d8-4e23-8f96-c032fe569196</t>
+  </si>
+  <si>
+    <t>15.16086.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b60189a-02d8-4e23-8f96-c032fe569196/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VALENTIN GODLER</t>
+  </si>
+  <si>
+    <t>VALENTIN GODLER 27962944370</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3a9d08e-1542-4715-9fe0-b69f6648ecdb</t>
+  </si>
+  <si>
+    <t>15.16081.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3a9d08e-1542-4715-9fe0-b69f6648ecdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JACINTA POLJANAC</t>
+  </si>
+  <si>
+    <t>JACINTA POLJANAC 93295532026</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/874e2af3-9264-4e8b-afd1-c60e73c667e4</t>
+  </si>
+  <si>
+    <t>15.16080.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/874e2af3-9264-4e8b-afd1-c60e73c667e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROMINA KOŽAR</t>
+  </si>
+  <si>
+    <t>ROMINA KOŽAR 50710099807</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ea40a2c-3582-4149-ba0b-979dbbc0938d</t>
+  </si>
+  <si>
+    <t>15.16088.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ea40a2c-3582-4149-ba0b-979dbbc0938d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RICHARD JOHN ALLEN</t>
+  </si>
+  <si>
+    <t>RICHARD JOHN ALLEN 02313665230</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d1c6f3-10df-4938-9f66-b449212c344b</t>
+  </si>
+  <si>
+    <t>15.16087.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4d1c6f3-10df-4938-9f66-b449212c344b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR SEVER</t>
+  </si>
+  <si>
+    <t>IGOR SEVER 27578270574</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe86abe7-4edc-4f0e-82ad-ec5b43788c9d</t>
+  </si>
+  <si>
+    <t>15.16085.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe86abe7-4edc-4f0e-82ad-ec5b43788c9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SNJEŽANA SAKAČ</t>
+  </si>
+  <si>
+    <t>SNJEŽANA SAKAČ 33238798855</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58daed78-3883-4431-aa5a-dab3d5ec22f9</t>
+  </si>
+  <si>
+    <t>15.16084.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58daed78-3883-4431-aa5a-dab3d5ec22f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA REBERNIK</t>
+  </si>
+  <si>
+    <t>IVANA REBERNIK 25302542690</t>
+  </si>
+  <si>
+    <t>13.05.2026. 03:23:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37e1fefa-adf3-4aff-8b48-d6a87796ca5c</t>
+  </si>
+  <si>
+    <t>15.16082.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37e1fefa-adf3-4aff-8b48-d6a87796ca5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SIFET ČEKIĆ</t>
+  </si>
+  <si>
+    <t>SIFET ČEKIĆ 91482811433</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b165ec4-6ea1-4f96-ae15-7ac29a8eca79</t>
+  </si>
+  <si>
+    <t>15.16078.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b165ec4-6ea1-4f96-ae15-7ac29a8eca79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ERALI ERKIN UGLI ESHKULOV</t>
+  </si>
+  <si>
+    <t>ERALI ERKIN UGLI ESHKULOV 97970211953</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:39</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d23261a-e4dc-4feb-9dc5-c061e120b044</t>
+  </si>
+  <si>
+    <t>15.16073.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d23261a-e4dc-4feb-9dc5-c061e120b044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GARY JOHN NOBLE</t>
+  </si>
+  <si>
+    <t>GARY JOHN NOBLE 54619745143</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a29164-1af4-47a0-931d-5f1c69d5c97b</t>
+  </si>
+  <si>
+    <t>15.16071.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69a29164-1af4-47a0-931d-5f1c69d5c97b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JURICA MIŠKULIN</t>
+  </si>
+  <si>
+    <t>JURICA MIŠKULIN 46176352650</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa86c41-2b0b-4984-b62c-c724d53189c0</t>
+  </si>
+  <si>
+    <t>15.16070.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa86c41-2b0b-4984-b62c-c724d53189c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR BEVANDA</t>
+  </si>
+  <si>
+    <t>IGOR BEVANDA 49658187846</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4da7662-20d5-4fbc-9ac1-306a19a8c00a</t>
+  </si>
+  <si>
+    <t>15.16075.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4da7662-20d5-4fbc-9ac1-306a19a8c00a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DENYS ROLINSKYI</t>
+  </si>
+  <si>
+    <t>DENYS ROLINSKYI 34576616149</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2df2c4-c8ee-4940-a5eb-e8dc53f4f116</t>
+  </si>
+  <si>
+    <t>15.16072.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2df2c4-c8ee-4940-a5eb-e8dc53f4f116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KREŠIMIR MAROJEVIĆ</t>
+  </si>
+  <si>
+    <t>KREŠIMIR MAROJEVIĆ 36968040446</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c69756d-23fe-4a5d-aa31-b53291a8c97a</t>
+  </si>
+  <si>
+    <t>15.16069.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c69756d-23fe-4a5d-aa31-b53291a8c97a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NENAD NEŠOVIĆ</t>
+  </si>
+  <si>
+    <t>NENAD NEŠOVIĆ 30828404208</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d4c5b40-5f07-4bd1-b0cd-90b3338e0234</t>
+  </si>
+  <si>
+    <t>15.16077.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d4c5b40-5f07-4bd1-b0cd-90b3338e0234/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DUŠAN OBRADOVIĆ</t>
+  </si>
+  <si>
+    <t>DUŠAN OBRADOVIĆ 17754882479</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e34eef-98de-4565-9235-208cf103aba7</t>
+  </si>
+  <si>
+    <t>15.16076.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e34eef-98de-4565-9235-208cf103aba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMINA VELAGIĆ</t>
+  </si>
+  <si>
+    <t>EMINA VELAGIĆ 61614293636</t>
+  </si>
+  <si>
+    <t>12.05.2026. 03:25:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6534c139-b573-49e6-a38b-ee8ef5fc7f42</t>
+  </si>
+  <si>
+    <t>15.16074.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6534c139-b573-49e6-a38b-ee8ef5fc7f42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JANEZ KOVAČIČ</t>
+  </si>
+  <si>
+    <t>JANEZ KOVAČIČ 96261600328</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1857c614-de4d-4f85-b5b5-5bc023b8a1ce</t>
+  </si>
+  <si>
+    <t>15.16062.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1857c614-de4d-4f85-b5b5-5bc023b8a1ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKOLA BAKOČ</t>
+  </si>
+  <si>
+    <t>NIKOLA BAKOČ 95939276975</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813d3b79-2d35-40c4-9cb9-0bb78fda109a</t>
+  </si>
+  <si>
+    <t>15.16065.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813d3b79-2d35-40c4-9cb9-0bb78fda109a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT FULLARTON</t>
+  </si>
+  <si>
+    <t>ROBERT FULLARTON 92454468885</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/082c9983-5c16-4153-be8c-9eea36a5aa45</t>
+  </si>
+  <si>
+    <t>15.16056.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/082c9983-5c16-4153-be8c-9eea36a5aa45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GORDANA ČEPRNJA</t>
+  </si>
+  <si>
+    <t>GORDANA ČEPRNJA 05743587273</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d324eb-6aff-469f-a66a-f41fa983569a</t>
+  </si>
+  <si>
+    <t>15.16054.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d324eb-6aff-469f-a66a-f41fa983569a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN KNEŽIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN KNEŽIĆ 37852105979</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ded5cfe-ea4f-4b2a-a802-8894978cfd7e</t>
+  </si>
+  <si>
+    <t>15.16052.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ded5cfe-ea4f-4b2a-a802-8894978cfd7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NATAŠA ZLATOVIĆ</t>
+  </si>
+  <si>
+    <t>NATAŠA ZLATOVIĆ 95362556603</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fd5c39b-52d6-40d0-9732-3921dec11a80</t>
+  </si>
+  <si>
+    <t>15.16064.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fd5c39b-52d6-40d0-9732-3921dec11a80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VELJKO RSTIĆ</t>
+  </si>
+  <si>
+    <t>VELJKO RSTIĆ 94763345255</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115ffdb8-557a-47ec-b3ff-8f616bb4c6f9</t>
+  </si>
+  <si>
+    <t>15.16060.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115ffdb8-557a-47ec-b3ff-8f616bb4c6f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN BOŠČANIN</t>
+  </si>
+  <si>
+    <t>DEJAN BOŠČANIN 86167922830</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd123cb-2cc6-459c-b072-3a85387048a6</t>
+  </si>
+  <si>
+    <t>15.16067.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfd123cb-2cc6-459c-b072-3a85387048a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HEMANT TOLANI</t>
+  </si>
+  <si>
+    <t>HEMANT TOLANI 58599272228</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d980b8f-f628-4138-81d4-8ebaa1f9cb81</t>
+  </si>
+  <si>
+    <t>15.16063.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d980b8f-f628-4138-81d4-8ebaa1f9cb81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OSCAR LOVISON</t>
+  </si>
+  <si>
+    <t>OSCAR LOVISON 54150529719</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74eacafc-fa51-4961-97ba-0d885784f993</t>
+  </si>
+  <si>
+    <t>15.16059.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74eacafc-fa51-4961-97ba-0d885784f993/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN RAGUŽ</t>
+  </si>
+  <si>
+    <t>IVAN RAGUŽ 39153026663</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f1daea-8d5b-475e-84e8-268833c69da2</t>
+  </si>
+  <si>
+    <t>15.16057.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6f1daea-8d5b-475e-84e8-268833c69da2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATO JOKIĆ</t>
+  </si>
+  <si>
+    <t>MATO JOKIĆ 92418824709</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd0602f-658c-4c0e-9553-ee9c33ef358e</t>
+  </si>
+  <si>
+    <t>15.16055.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd0602f-658c-4c0e-9553-ee9c33ef358e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEDELJKO NOVAKOVIĆ</t>
+  </si>
+  <si>
+    <t>NEDELJKO NOVAKOVIĆ 66899209204</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18c1891-d510-4b36-9e1d-87165174897c</t>
+  </si>
+  <si>
+    <t>15.16068.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18c1891-d510-4b36-9e1d-87165174897c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANIKÓ VITÁRINÉ TÓTH</t>
+  </si>
+  <si>
+    <t>ANIKÓ VITÁRINÉ TÓTH 11594898950</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b343d54c-a6c3-47d6-8e6f-bccbb13a41ed</t>
+  </si>
+  <si>
+    <t>15.16058.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b343d54c-a6c3-47d6-8e6f-bccbb13a41ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVONA TADIĆ</t>
+  </si>
+  <si>
+    <t>IVONA TADIĆ 51193602274</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeca909f-8152-4d08-b7b0-78e0d750268d</t>
+  </si>
+  <si>
+    <t>15.16053.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeca909f-8152-4d08-b7b0-78e0d750268d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOJAN NOVAK</t>
+  </si>
+  <si>
+    <t>BOJAN NOVAK 06597748656</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3e2aaa4-e411-450e-9da7-9fedbfaf457f</t>
+  </si>
+  <si>
+    <t>15.16051.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3e2aaa4-e411-450e-9da7-9fedbfaf457f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ILIJA MAJIĆ</t>
+  </si>
+  <si>
+    <t>ILIJA MAJIĆ 72349202490</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50096344-6840-49de-b964-e93655344230</t>
+  </si>
+  <si>
+    <t>15.16049.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50096344-6840-49de-b964-e93655344230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARMIN LULIĆ</t>
+  </si>
+  <si>
+    <t>ARMIN LULIĆ 20696442531</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50bb9e39-a0cb-40c5-96d1-4996f57f2858</t>
+  </si>
+  <si>
+    <t>15.16066.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50bb9e39-a0cb-40c5-96d1-4996f57f2858/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MICHAELA STAŇOVÁ</t>
+  </si>
+  <si>
+    <t>MICHAELA STAŇOVÁ 37653992910</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92685014-c8cf-4231-bf50-94ad27c6bb39</t>
+  </si>
+  <si>
+    <t>15.16061.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92685014-c8cf-4231-bf50-94ad27c6bb39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VESNA BAKARČIĆ</t>
+  </si>
+  <si>
+    <t>VESNA BAKARČIĆ 26651517342</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b99ff7b-0ecd-424a-a288-6b8483d9f99b</t>
+  </si>
+  <si>
+    <t>15.16050.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b99ff7b-0ecd-424a-a288-6b8483d9f99b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SUZANA JAGODIĆ</t>
+  </si>
+  <si>
+    <t>SUZANA JAGODIĆ 31439065492</t>
+  </si>
+  <si>
+    <t>11.05.2026. 03:26:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc905e0c-137d-498e-8b98-ba0be2e7f213</t>
+  </si>
+  <si>
+    <t>15.16048.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc905e0c-137d-498e-8b98-ba0be2e7f213/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP MIŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP MIŠKOVIĆ 40623452148</t>
+  </si>
+  <si>
+    <t>07.05.2026. 03:23:04</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2f4dcf-cd03-4da0-839b-4eed2c02e67b</t>
+  </si>
+  <si>
+    <t>15.16047.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2f4dcf-cd03-4da0-839b-4eed2c02e67b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽIVA MELE</t>
+  </si>
+  <si>
+    <t>ŽIVA MELE 50515591160</t>
+  </si>
+  <si>
+    <t>06.05.2026. 03:24:16</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46277218-bc6a-4d06-b59b-7103d1f4822d</t>
+  </si>
+  <si>
+    <t>15.16045.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46277218-bc6a-4d06-b59b-7103d1f4822d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BORIS RAKUF</t>
+  </si>
+  <si>
+    <t>BORIS RAKUF 55522191384</t>
+  </si>
+  <si>
+    <t>06.05.2026. 03:24:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d53201-4d83-41f4-aad3-fb33667d198d</t>
+  </si>
+  <si>
+    <t>15.16043.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d53201-4d83-41f4-aad3-fb33667d198d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDITHA MARIA KLECIN</t>
+  </si>
+  <si>
+    <t>EDITHA MARIA KLECIN 67574810716</t>
+  </si>
+  <si>
+    <t>06.05.2026. 03:24:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f79f7796-5abb-40e5-8c50-3e7cb355de2f</t>
+  </si>
+  <si>
+    <t>15.16041.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f79f7796-5abb-40e5-8c50-3e7cb355de2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR ŠVIGIR</t>
+  </si>
+  <si>
+    <t>IGOR ŠVIGIR 20429158857</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ecbf00d-6751-44b6-afb4-6e29318577f8</t>
+  </si>
+  <si>
+    <t>15.16042.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ecbf00d-6751-44b6-afb4-6e29318577f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIS MUSTAFA</t>
+  </si>
+  <si>
+    <t>ELVIS MUSTAFA 33359831548</t>
+  </si>
+  <si>
+    <t>06.05.2026. 03:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/271ecd6c-d68e-4d4d-ada1-d24a7c5e9b8d</t>
+  </si>
+  <si>
+    <t>15.16046.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/271ecd6c-d68e-4d4d-ada1-d24a7c5e9b8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SULJO AHMETOVIĆ</t>
+  </si>
+  <si>
+    <t>SULJO AHMETOVIĆ 97437569067</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeeab322-9fb2-479d-a11e-66f2b11de47f</t>
+  </si>
+  <si>
+    <t>15.16044.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeeab322-9fb2-479d-a11e-66f2b11de47f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR PREMUŽIĆ</t>
+  </si>
+  <si>
+    <t>IGOR PREMUŽIĆ 80679673228</t>
+  </si>
+  <si>
+    <t>06.05.2026. 03:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3615570-830b-4c2d-9271-1c4f80c5724e</t>
+  </si>
+  <si>
+    <t>15.16040.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3615570-830b-4c2d-9271-1c4f80c5724e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZZN OVRV-10064/07</t>
   </si>
   <si>
     <t/>
-  </si>
-[...5680 lines deleted...]
-    <t>ZZN OVRV-10064/07</t>
   </si>
   <si>
     <t>30.08.2022. 08:53:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c</t>
   </si>
   <si>
     <t>KATARINA PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>30.08.2022. 08:53:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9</t>
   </si>
   <si>
     <t>MARKO PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9/dokumenti/preuzimanje</t>
   </si>
@@ -6494,51 +5690,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N369"/>
+  <dimension ref="A1:N322"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6592,11762 +5788,10258 @@
       </c>
       <c r="L2" t="s">
         <v>20</v>
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
       <c r="K4" t="s">
         <v>30</v>
       </c>
       <c r="L4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5" t="s">
         <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="K6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="J7" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="J8" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J9" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="J10" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J11" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="K11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="J13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I14" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="J14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="J16" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L16" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M16" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I17" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="K17" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L17" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I18" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J18" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="K18" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="L18" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M18" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="K19" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="L19" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J20" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K20" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="L20" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="M20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="L21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="M21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I22" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="J22" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J23" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I24" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="J24" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K24" t="s">
         <v>150</v>
       </c>
       <c r="L24" t="s">
         <v>151</v>
       </c>
       <c r="M24" t="s">
         <v>152</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>153</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>154</v>
       </c>
       <c r="I25" t="s">
         <v>155</v>
       </c>
       <c r="J25" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K25" t="s">
         <v>156</v>
       </c>
       <c r="L25" t="s">
         <v>157</v>
       </c>
       <c r="M25" t="s">
         <v>158</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
         <v>159</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
         <v>160</v>
       </c>
       <c r="I26" t="s">
         <v>155</v>
       </c>
       <c r="J26" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K26" t="s">
         <v>161</v>
       </c>
       <c r="L26" t="s">
         <v>162</v>
       </c>
       <c r="M26" t="s">
         <v>163</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="s">
         <v>164</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>165</v>
       </c>
       <c r="I27" t="s">
         <v>166</v>
       </c>
       <c r="J27" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K27" t="s">
         <v>167</v>
       </c>
       <c r="L27" t="s">
         <v>168</v>
       </c>
       <c r="M27" t="s">
         <v>169</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>170</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>171</v>
       </c>
       <c r="I28" t="s">
+        <v>166</v>
+      </c>
+      <c r="J28" t="s">
+        <v>121</v>
+      </c>
+      <c r="K28" t="s">
         <v>172</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>173</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
+        <v>176</v>
+      </c>
+      <c r="I29" t="s">
         <v>177</v>
       </c>
-      <c r="I29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J29" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K29" t="s">
         <v>178</v>
       </c>
       <c r="L29" t="s">
         <v>179</v>
       </c>
       <c r="M29" t="s">
         <v>180</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="s">
         <v>181</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>182</v>
       </c>
       <c r="I30" t="s">
         <v>183</v>
       </c>
       <c r="J30" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K30" t="s">
         <v>184</v>
       </c>
       <c r="L30" t="s">
         <v>185</v>
       </c>
       <c r="M30" t="s">
         <v>186</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="s">
         <v>187</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>188</v>
       </c>
       <c r="I31" t="s">
         <v>183</v>
       </c>
       <c r="J31" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K31" t="s">
         <v>189</v>
       </c>
       <c r="L31" t="s">
         <v>190</v>
       </c>
       <c r="M31" t="s">
         <v>191</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>192</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>193</v>
       </c>
       <c r="I32" t="s">
         <v>194</v>
       </c>
       <c r="J32" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K32" t="s">
         <v>195</v>
       </c>
       <c r="L32" t="s">
         <v>196</v>
       </c>
       <c r="M32" t="s">
         <v>197</v>
       </c>
       <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>198</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>199</v>
       </c>
       <c r="I33" t="s">
+        <v>194</v>
+      </c>
+      <c r="J33" t="s">
+        <v>121</v>
+      </c>
+      <c r="K33" t="s">
         <v>200</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>201</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>204</v>
+      </c>
+      <c r="I34" t="s">
         <v>205</v>
       </c>
-      <c r="I34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J34" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K34" t="s">
         <v>206</v>
       </c>
       <c r="L34" t="s">
         <v>207</v>
       </c>
       <c r="M34" t="s">
         <v>208</v>
       </c>
       <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
         <v>209</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>210</v>
       </c>
       <c r="I35" t="s">
         <v>211</v>
       </c>
       <c r="J35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K35" t="s">
         <v>212</v>
       </c>
       <c r="L35" t="s">
         <v>213</v>
       </c>
       <c r="M35" t="s">
         <v>214</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
         <v>215</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>216</v>
       </c>
       <c r="I36" t="s">
         <v>217</v>
       </c>
       <c r="J36" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K36" t="s">
         <v>218</v>
       </c>
       <c r="L36" t="s">
         <v>219</v>
       </c>
       <c r="M36" t="s">
         <v>220</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
         <v>221</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>222</v>
       </c>
       <c r="I37" t="s">
         <v>217</v>
       </c>
       <c r="J37" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K37" t="s">
         <v>223</v>
       </c>
       <c r="L37" t="s">
         <v>224</v>
       </c>
       <c r="M37" t="s">
         <v>225</v>
       </c>
       <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
         <v>226</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>227</v>
       </c>
       <c r="I38" t="s">
         <v>228</v>
       </c>
       <c r="J38" t="s">
+        <v>121</v>
+      </c>
+      <c r="K38" t="s">
         <v>229</v>
       </c>
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>230</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>233</v>
+      </c>
+      <c r="I39" t="s">
         <v>234</v>
       </c>
-      <c r="I39" t="s">
+      <c r="J39" t="s">
+        <v>121</v>
+      </c>
+      <c r="K39" t="s">
         <v>235</v>
       </c>
-      <c r="J39" t="s">
+      <c r="L39" t="s">
         <v>236</v>
       </c>
-      <c r="K39" t="s">
+      <c r="M39" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="I40" t="s">
+        <v>240</v>
+      </c>
+      <c r="J40" t="s">
+        <v>121</v>
+      </c>
+      <c r="K40" t="s">
         <v>241</v>
       </c>
-      <c r="J40" t="s">
-[...2 lines deleted...]
-      <c r="K40" t="s">
+      <c r="L40" t="s">
         <v>242</v>
       </c>
-      <c r="L40" t="s">
+      <c r="M40" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
+        <v>245</v>
+      </c>
+      <c r="I41" t="s">
+        <v>240</v>
+      </c>
+      <c r="J41" t="s">
+        <v>121</v>
+      </c>
+      <c r="K41" t="s">
         <v>246</v>
       </c>
-      <c r="I41" t="s">
+      <c r="L41" t="s">
         <v>247</v>
       </c>
-      <c r="J41" t="s">
+      <c r="M41" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>251</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>250</v>
+      </c>
+      <c r="I42" t="s">
+        <v>251</v>
+      </c>
+      <c r="J42" t="s">
+        <v>121</v>
+      </c>
+      <c r="K42" t="s">
+        <v>252</v>
+      </c>
+      <c r="L42" t="s">
         <v>253</v>
       </c>
-      <c r="I42" t="s">
-[...5 lines deleted...]
-      <c r="K42" t="s">
+      <c r="M42" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
       <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>256</v>
+      </c>
+      <c r="I43" t="s">
+        <v>257</v>
+      </c>
+      <c r="J43" t="s">
+        <v>121</v>
+      </c>
+      <c r="K43" t="s">
         <v>258</v>
       </c>
-      <c r="I43" t="s">
+      <c r="L43" t="s">
         <v>259</v>
       </c>
-      <c r="J43" t="s">
+      <c r="M43" t="s">
         <v>260</v>
-      </c>
-[...7 lines deleted...]
-        <v>263</v>
       </c>
       <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>262</v>
+      </c>
+      <c r="I44" t="s">
+        <v>257</v>
+      </c>
+      <c r="J44" t="s">
+        <v>121</v>
+      </c>
+      <c r="K44" t="s">
+        <v>263</v>
+      </c>
+      <c r="L44" t="s">
+        <v>264</v>
+      </c>
+      <c r="M44" t="s">
         <v>265</v>
-      </c>
-[...13 lines deleted...]
-        <v>270</v>
       </c>
       <c r="N44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="I45" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="J45" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="K45" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="L45" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="M45" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="I46" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="J46" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="K46" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="L46" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="M46" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="I47" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="J47" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="K47" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="L47" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="M47" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="I48" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J48" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="K48" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="L48" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="M48" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
+        <v>290</v>
+      </c>
+      <c r="I49" t="s">
+        <v>291</v>
+      </c>
+      <c r="J49" t="s">
+        <v>121</v>
+      </c>
+      <c r="K49" t="s">
+        <v>292</v>
+      </c>
+      <c r="L49" t="s">
+        <v>293</v>
+      </c>
+      <c r="M49" t="s">
         <v>294</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
       <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
+        <v>296</v>
+      </c>
+      <c r="I50" t="s">
+        <v>297</v>
+      </c>
+      <c r="J50" t="s">
+        <v>121</v>
+      </c>
+      <c r="K50" t="s">
+        <v>298</v>
+      </c>
+      <c r="L50" t="s">
+        <v>299</v>
+      </c>
+      <c r="M50" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>304</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="I51" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="J51" t="s">
-        <v>267</v>
+        <v>121</v>
       </c>
       <c r="K51" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="L51" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="M51" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>307</v>
+      </c>
+      <c r="I52" t="s">
+        <v>308</v>
+      </c>
+      <c r="J52" t="s">
+        <v>309</v>
+      </c>
+      <c r="K52" t="s">
+        <v>310</v>
+      </c>
+      <c r="L52" t="s">
         <v>311</v>
       </c>
-      <c r="I52" t="s">
+      <c r="M52" t="s">
         <v>312</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
       <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
+        <v>314</v>
+      </c>
+      <c r="I53" t="s">
+        <v>308</v>
+      </c>
+      <c r="J53" t="s">
+        <v>309</v>
+      </c>
+      <c r="K53" t="s">
+        <v>315</v>
+      </c>
+      <c r="L53" t="s">
+        <v>316</v>
+      </c>
+      <c r="M53" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>322</v>
       </c>
       <c r="N53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="I54" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="J54" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="K54" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="L54" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M54" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
+        <v>325</v>
+      </c>
+      <c r="I55" t="s">
+        <v>326</v>
+      </c>
+      <c r="J55" t="s">
+        <v>309</v>
+      </c>
+      <c r="K55" t="s">
+        <v>327</v>
+      </c>
+      <c r="L55" t="s">
+        <v>328</v>
+      </c>
+      <c r="M55" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
       <c r="N55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
+        <v>331</v>
+      </c>
+      <c r="I56" t="s">
+        <v>332</v>
+      </c>
+      <c r="J56" t="s">
+        <v>333</v>
+      </c>
+      <c r="K56" t="s">
+        <v>334</v>
+      </c>
+      <c r="L56" t="s">
         <v>335</v>
       </c>
-      <c r="I56" t="s">
-[...5 lines deleted...]
-      <c r="K56" t="s">
+      <c r="M56" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
+        <v>338</v>
+      </c>
+      <c r="I57" t="s">
+        <v>332</v>
+      </c>
+      <c r="J57" t="s">
+        <v>333</v>
+      </c>
+      <c r="K57" t="s">
+        <v>339</v>
+      </c>
+      <c r="L57" t="s">
         <v>340</v>
       </c>
-      <c r="I57" t="s">
+      <c r="M57" t="s">
         <v>341</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
       <c r="N57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
+        <v>343</v>
+      </c>
+      <c r="I58" t="s">
+        <v>344</v>
+      </c>
+      <c r="J58" t="s">
+        <v>333</v>
+      </c>
+      <c r="K58" t="s">
+        <v>345</v>
+      </c>
+      <c r="L58" t="s">
         <v>346</v>
       </c>
-      <c r="I58" t="s">
+      <c r="M58" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
       <c r="N58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
+        <v>349</v>
+      </c>
+      <c r="I59" t="s">
+        <v>350</v>
+      </c>
+      <c r="J59" t="s">
+        <v>333</v>
+      </c>
+      <c r="K59" t="s">
+        <v>351</v>
+      </c>
+      <c r="L59" t="s">
         <v>352</v>
       </c>
-      <c r="I59" t="s">
+      <c r="M59" t="s">
         <v>353</v>
-      </c>
-[...10 lines deleted...]
-        <v>356</v>
       </c>
       <c r="N59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
+        <v>355</v>
+      </c>
+      <c r="I60" t="s">
+        <v>356</v>
+      </c>
+      <c r="J60" t="s">
+        <v>333</v>
+      </c>
+      <c r="K60" t="s">
+        <v>357</v>
+      </c>
+      <c r="L60" t="s">
         <v>358</v>
       </c>
-      <c r="I60" t="s">
-[...5 lines deleted...]
-      <c r="K60" t="s">
+      <c r="M60" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
+        <v>361</v>
+      </c>
+      <c r="I61" t="s">
+        <v>362</v>
+      </c>
+      <c r="J61" t="s">
         <v>363</v>
       </c>
-      <c r="I61" t="s">
+      <c r="K61" t="s">
         <v>364</v>
       </c>
-      <c r="J61" t="s">
-[...2 lines deleted...]
-      <c r="K61" t="s">
+      <c r="L61" t="s">
         <v>365</v>
       </c>
-      <c r="L61" t="s">
+      <c r="M61" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="N61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
+        <v>368</v>
+      </c>
+      <c r="I62" t="s">
         <v>369</v>
       </c>
-      <c r="I62" t="s">
+      <c r="J62" t="s">
+        <v>363</v>
+      </c>
+      <c r="K62" t="s">
         <v>370</v>
       </c>
-      <c r="J62" t="s">
-[...2 lines deleted...]
-      <c r="K62" t="s">
+      <c r="L62" t="s">
         <v>371</v>
       </c>
-      <c r="L62" t="s">
+      <c r="M62" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="N62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
+        <v>374</v>
+      </c>
+      <c r="I63" t="s">
         <v>375</v>
       </c>
-      <c r="I63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>319</v>
+        <v>363</v>
       </c>
       <c r="K63" t="s">
         <v>376</v>
       </c>
       <c r="L63" t="s">
         <v>377</v>
       </c>
       <c r="M63" t="s">
         <v>378</v>
       </c>
       <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
         <v>379</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>380</v>
       </c>
       <c r="I64" t="s">
+        <v>375</v>
+      </c>
+      <c r="J64" t="s">
+        <v>363</v>
+      </c>
+      <c r="K64" t="s">
         <v>381</v>
       </c>
-      <c r="J64" t="s">
-[...2 lines deleted...]
-      <c r="K64" t="s">
+      <c r="L64" t="s">
         <v>382</v>
       </c>
-      <c r="L64" t="s">
+      <c r="M64" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
+        <v>385</v>
+      </c>
+      <c r="I65" t="s">
         <v>386</v>
       </c>
-      <c r="I65" t="s">
+      <c r="J65" t="s">
+        <v>363</v>
+      </c>
+      <c r="K65" t="s">
         <v>387</v>
       </c>
-      <c r="J65" t="s">
+      <c r="L65" t="s">
         <v>388</v>
       </c>
-      <c r="K65" t="s">
+      <c r="M65" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
       <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
+        <v>391</v>
+      </c>
+      <c r="I66" t="s">
+        <v>392</v>
+      </c>
+      <c r="J66" t="s">
+        <v>363</v>
+      </c>
+      <c r="K66" t="s">
         <v>393</v>
       </c>
-      <c r="I66" t="s">
-[...5 lines deleted...]
-      <c r="K66" t="s">
+      <c r="L66" t="s">
         <v>394</v>
       </c>
-      <c r="L66" t="s">
+      <c r="M66" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="N66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
+        <v>397</v>
+      </c>
+      <c r="I67" t="s">
         <v>398</v>
       </c>
-      <c r="I67" t="s">
+      <c r="J67" t="s">
+        <v>363</v>
+      </c>
+      <c r="K67" t="s">
         <v>399</v>
       </c>
-      <c r="J67" t="s">
-[...2 lines deleted...]
-      <c r="K67" t="s">
+      <c r="L67" t="s">
         <v>400</v>
       </c>
-      <c r="L67" t="s">
+      <c r="M67" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
+        <v>403</v>
+      </c>
+      <c r="I68" t="s">
         <v>404</v>
       </c>
-      <c r="I68" t="s">
+      <c r="J68" t="s">
+        <v>363</v>
+      </c>
+      <c r="K68" t="s">
         <v>405</v>
       </c>
-      <c r="J68" t="s">
-[...2 lines deleted...]
-      <c r="K68" t="s">
+      <c r="L68" t="s">
         <v>406</v>
       </c>
-      <c r="L68" t="s">
+      <c r="M68" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
+        <v>409</v>
+      </c>
+      <c r="I69" t="s">
+        <v>404</v>
+      </c>
+      <c r="J69" t="s">
+        <v>363</v>
+      </c>
+      <c r="K69" t="s">
         <v>410</v>
       </c>
-      <c r="I69" t="s">
-[...5 lines deleted...]
-      <c r="K69" t="s">
+      <c r="L69" t="s">
         <v>411</v>
       </c>
-      <c r="L69" t="s">
+      <c r="M69" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
+        <v>414</v>
+      </c>
+      <c r="I70" t="s">
         <v>415</v>
       </c>
-      <c r="I70" t="s">
+      <c r="J70" t="s">
+        <v>363</v>
+      </c>
+      <c r="K70" t="s">
         <v>416</v>
       </c>
-      <c r="J70" t="s">
-[...2 lines deleted...]
-      <c r="K70" t="s">
+      <c r="L70" t="s">
         <v>417</v>
       </c>
-      <c r="L70" t="s">
+      <c r="M70" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
+        <v>420</v>
+      </c>
+      <c r="I71" t="s">
         <v>421</v>
       </c>
-      <c r="I71" t="s">
+      <c r="J71" t="s">
+        <v>363</v>
+      </c>
+      <c r="K71" t="s">
         <v>422</v>
       </c>
-      <c r="J71" t="s">
-[...2 lines deleted...]
-      <c r="K71" t="s">
+      <c r="L71" t="s">
         <v>423</v>
       </c>
-      <c r="L71" t="s">
+      <c r="M71" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
+        <v>426</v>
+      </c>
+      <c r="I72" t="s">
         <v>427</v>
       </c>
-      <c r="I72" t="s">
+      <c r="J72" t="s">
+        <v>363</v>
+      </c>
+      <c r="K72" t="s">
         <v>428</v>
       </c>
-      <c r="J72" t="s">
-[...2 lines deleted...]
-      <c r="K72" t="s">
+      <c r="L72" t="s">
         <v>429</v>
       </c>
-      <c r="L72" t="s">
+      <c r="M72" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
+        <v>432</v>
+      </c>
+      <c r="I73" t="s">
         <v>433</v>
       </c>
-      <c r="I73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J73" t="s">
-        <v>388</v>
+        <v>363</v>
       </c>
       <c r="K73" t="s">
         <v>434</v>
       </c>
       <c r="L73" t="s">
         <v>435</v>
       </c>
       <c r="M73" t="s">
         <v>436</v>
       </c>
       <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="s">
         <v>437</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
         <v>438</v>
       </c>
       <c r="I74" t="s">
+        <v>433</v>
+      </c>
+      <c r="J74" t="s">
+        <v>363</v>
+      </c>
+      <c r="K74" t="s">
         <v>439</v>
       </c>
-      <c r="J74" t="s">
-[...2 lines deleted...]
-      <c r="K74" t="s">
+      <c r="L74" t="s">
         <v>440</v>
       </c>
-      <c r="L74" t="s">
+      <c r="M74" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
+        <v>443</v>
+      </c>
+      <c r="I75" t="s">
         <v>444</v>
       </c>
-      <c r="I75" t="s">
+      <c r="J75" t="s">
+        <v>363</v>
+      </c>
+      <c r="K75" t="s">
         <v>445</v>
       </c>
-      <c r="J75" t="s">
-[...2 lines deleted...]
-      <c r="K75" t="s">
+      <c r="L75" t="s">
         <v>446</v>
       </c>
-      <c r="L75" t="s">
+      <c r="M75" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
+        <v>449</v>
+      </c>
+      <c r="I76" t="s">
         <v>450</v>
       </c>
-      <c r="I76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J76" t="s">
-        <v>388</v>
+        <v>363</v>
       </c>
       <c r="K76" t="s">
         <v>451</v>
       </c>
       <c r="L76" t="s">
         <v>452</v>
       </c>
       <c r="M76" t="s">
         <v>453</v>
       </c>
       <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77" t="s">
         <v>454</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>455</v>
       </c>
       <c r="I77" t="s">
+        <v>450</v>
+      </c>
+      <c r="J77" t="s">
+        <v>363</v>
+      </c>
+      <c r="K77" t="s">
         <v>456</v>
       </c>
-      <c r="J77" t="s">
-[...2 lines deleted...]
-      <c r="K77" t="s">
+      <c r="L77" t="s">
         <v>457</v>
       </c>
-      <c r="L77" t="s">
+      <c r="M77" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="N77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
+        <v>460</v>
+      </c>
+      <c r="I78" t="s">
         <v>461</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
+        <v>363</v>
+      </c>
+      <c r="K78" t="s">
         <v>462</v>
       </c>
-      <c r="J78" t="s">
-[...2 lines deleted...]
-      <c r="K78" t="s">
+      <c r="L78" t="s">
         <v>463</v>
       </c>
-      <c r="L78" t="s">
+      <c r="M78" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="N78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
+        <v>466</v>
+      </c>
+      <c r="I79" t="s">
         <v>467</v>
       </c>
-      <c r="I79" t="s">
+      <c r="J79" t="s">
+        <v>363</v>
+      </c>
+      <c r="K79" t="s">
         <v>468</v>
       </c>
-      <c r="J79" t="s">
-[...2 lines deleted...]
-      <c r="K79" t="s">
+      <c r="L79" t="s">
         <v>469</v>
       </c>
-      <c r="L79" t="s">
+      <c r="M79" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="N79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
+        <v>472</v>
+      </c>
+      <c r="I80" t="s">
+        <v>467</v>
+      </c>
+      <c r="J80" t="s">
+        <v>363</v>
+      </c>
+      <c r="K80" t="s">
         <v>473</v>
       </c>
-      <c r="I80" t="s">
+      <c r="L80" t="s">
         <v>474</v>
       </c>
-      <c r="J80" t="s">
-[...2 lines deleted...]
-      <c r="K80" t="s">
+      <c r="M80" t="s">
         <v>475</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
+        <v>477</v>
+      </c>
+      <c r="I81" t="s">
+        <v>478</v>
+      </c>
+      <c r="J81" t="s">
+        <v>363</v>
+      </c>
+      <c r="K81" t="s">
         <v>479</v>
       </c>
-      <c r="I81" t="s">
+      <c r="L81" t="s">
         <v>480</v>
       </c>
-      <c r="J81" t="s">
-[...2 lines deleted...]
-      <c r="K81" t="s">
+      <c r="M81" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
       <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
+        <v>483</v>
+      </c>
+      <c r="I82" t="s">
+        <v>484</v>
+      </c>
+      <c r="J82" t="s">
+        <v>363</v>
+      </c>
+      <c r="K82" t="s">
         <v>485</v>
       </c>
-      <c r="I82" t="s">
+      <c r="L82" t="s">
         <v>486</v>
       </c>
-      <c r="J82" t="s">
-[...2 lines deleted...]
-      <c r="K82" t="s">
+      <c r="M82" t="s">
         <v>487</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
       <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
+        <v>489</v>
+      </c>
+      <c r="I83" t="s">
+        <v>490</v>
+      </c>
+      <c r="J83" t="s">
+        <v>363</v>
+      </c>
+      <c r="K83" t="s">
         <v>491</v>
       </c>
-      <c r="I83" t="s">
+      <c r="L83" t="s">
         <v>492</v>
       </c>
-      <c r="J83" t="s">
-[...2 lines deleted...]
-      <c r="K83" t="s">
+      <c r="M83" t="s">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
       <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
+        <v>495</v>
+      </c>
+      <c r="I84" t="s">
+        <v>496</v>
+      </c>
+      <c r="J84" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
       <c r="K84" t="s">
         <v>498</v>
       </c>
       <c r="L84" t="s">
         <v>499</v>
       </c>
       <c r="M84" t="s">
         <v>500</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>501</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>502</v>
       </c>
       <c r="I85" t="s">
+        <v>496</v>
+      </c>
+      <c r="J85" t="s">
+        <v>497</v>
+      </c>
+      <c r="K85" t="s">
         <v>503</v>
       </c>
-      <c r="J85" t="s">
-[...2 lines deleted...]
-      <c r="K85" t="s">
+      <c r="L85" t="s">
         <v>504</v>
       </c>
-      <c r="L85" t="s">
+      <c r="M85" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
+        <v>507</v>
+      </c>
+      <c r="I86" t="s">
         <v>508</v>
       </c>
-      <c r="I86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J86" t="s">
-        <v>388</v>
+        <v>497</v>
       </c>
       <c r="K86" t="s">
         <v>509</v>
       </c>
       <c r="L86" t="s">
         <v>510</v>
       </c>
       <c r="M86" t="s">
         <v>511</v>
       </c>
       <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>512</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>513</v>
       </c>
       <c r="I87" t="s">
+        <v>508</v>
+      </c>
+      <c r="J87" t="s">
+        <v>497</v>
+      </c>
+      <c r="K87" t="s">
         <v>514</v>
       </c>
-      <c r="J87" t="s">
-[...2 lines deleted...]
-      <c r="K87" t="s">
+      <c r="L87" t="s">
         <v>515</v>
       </c>
-      <c r="L87" t="s">
+      <c r="M87" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
+        <v>518</v>
+      </c>
+      <c r="I88" t="s">
         <v>519</v>
       </c>
-      <c r="I88" t="s">
+      <c r="J88" t="s">
+        <v>497</v>
+      </c>
+      <c r="K88" t="s">
         <v>520</v>
       </c>
-      <c r="J88" t="s">
-[...2 lines deleted...]
-      <c r="K88" t="s">
+      <c r="L88" t="s">
         <v>521</v>
       </c>
-      <c r="L88" t="s">
+      <c r="M88" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
+        <v>524</v>
+      </c>
+      <c r="I89" t="s">
         <v>525</v>
       </c>
-      <c r="I89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J89" t="s">
-        <v>388</v>
+        <v>497</v>
       </c>
       <c r="K89" t="s">
         <v>526</v>
       </c>
       <c r="L89" t="s">
         <v>527</v>
       </c>
       <c r="M89" t="s">
         <v>528</v>
       </c>
       <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>529</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
         <v>530</v>
       </c>
       <c r="I90" t="s">
+        <v>525</v>
+      </c>
+      <c r="J90" t="s">
+        <v>497</v>
+      </c>
+      <c r="K90" t="s">
         <v>531</v>
       </c>
-      <c r="J90" t="s">
-[...2 lines deleted...]
-      <c r="K90" t="s">
+      <c r="L90" t="s">
         <v>532</v>
       </c>
-      <c r="L90" t="s">
+      <c r="M90" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
+        <v>535</v>
+      </c>
+      <c r="I91" t="s">
         <v>536</v>
       </c>
-      <c r="I91" t="s">
+      <c r="J91" t="s">
+        <v>497</v>
+      </c>
+      <c r="K91" t="s">
         <v>537</v>
       </c>
-      <c r="J91" t="s">
-[...2 lines deleted...]
-      <c r="K91" t="s">
+      <c r="L91" t="s">
         <v>538</v>
       </c>
-      <c r="L91" t="s">
+      <c r="M91" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
+        <v>541</v>
+      </c>
+      <c r="I92" t="s">
         <v>542</v>
       </c>
-      <c r="I92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J92" t="s">
-        <v>388</v>
+        <v>497</v>
       </c>
       <c r="K92" t="s">
         <v>543</v>
       </c>
       <c r="L92" t="s">
         <v>544</v>
       </c>
       <c r="M92" t="s">
         <v>545</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="s">
         <v>546</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>547</v>
       </c>
       <c r="I93" t="s">
+        <v>542</v>
+      </c>
+      <c r="J93" t="s">
+        <v>497</v>
+      </c>
+      <c r="K93" t="s">
         <v>548</v>
       </c>
-      <c r="J93" t="s">
-[...2 lines deleted...]
-      <c r="K93" t="s">
+      <c r="L93" t="s">
         <v>549</v>
       </c>
-      <c r="L93" t="s">
+      <c r="M93" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
+        <v>552</v>
+      </c>
+      <c r="I94" t="s">
         <v>553</v>
       </c>
-      <c r="I94" t="s">
+      <c r="J94" t="s">
+        <v>497</v>
+      </c>
+      <c r="K94" t="s">
         <v>554</v>
       </c>
-      <c r="J94" t="s">
-[...2 lines deleted...]
-      <c r="K94" t="s">
+      <c r="L94" t="s">
         <v>555</v>
       </c>
-      <c r="L94" t="s">
+      <c r="M94" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
+        <v>558</v>
+      </c>
+      <c r="I95" t="s">
         <v>559</v>
       </c>
-      <c r="I95" t="s">
+      <c r="J95" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="K95" t="s">
         <v>561</v>
       </c>
       <c r="L95" t="s">
         <v>562</v>
       </c>
       <c r="M95" t="s">
         <v>563</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96" t="s">
         <v>564</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
         <v>565</v>
       </c>
       <c r="I96" t="s">
         <v>566</v>
       </c>
       <c r="J96" t="s">
-        <v>388</v>
+        <v>560</v>
       </c>
       <c r="K96" t="s">
         <v>567</v>
       </c>
       <c r="L96" t="s">
         <v>568</v>
       </c>
       <c r="M96" t="s">
         <v>569</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97" t="s">
         <v>570</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>571</v>
       </c>
       <c r="I97" t="s">
         <v>572</v>
       </c>
       <c r="J97" t="s">
-        <v>388</v>
+        <v>560</v>
       </c>
       <c r="K97" t="s">
         <v>573</v>
       </c>
       <c r="L97" t="s">
         <v>574</v>
       </c>
       <c r="M97" t="s">
         <v>575</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98" t="s">
         <v>576</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>577</v>
       </c>
       <c r="I98" t="s">
         <v>572</v>
       </c>
       <c r="J98" t="s">
-        <v>388</v>
+        <v>560</v>
       </c>
       <c r="K98" t="s">
         <v>578</v>
       </c>
       <c r="L98" t="s">
         <v>579</v>
       </c>
       <c r="M98" t="s">
         <v>580</v>
       </c>
       <c r="N98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="s">
         <v>581</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>582</v>
       </c>
       <c r="I99" t="s">
         <v>583</v>
       </c>
       <c r="J99" t="s">
-        <v>388</v>
+        <v>560</v>
       </c>
       <c r="K99" t="s">
         <v>584</v>
       </c>
       <c r="L99" t="s">
         <v>585</v>
       </c>
       <c r="M99" t="s">
         <v>586</v>
       </c>
       <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100" t="s">
         <v>587</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
         <v>588</v>
       </c>
       <c r="I100" t="s">
         <v>589</v>
       </c>
       <c r="J100" t="s">
+        <v>560</v>
+      </c>
+      <c r="K100" t="s">
         <v>590</v>
       </c>
-      <c r="K100" t="s">
+      <c r="L100" t="s">
         <v>591</v>
       </c>
-      <c r="L100" t="s">
+      <c r="M100" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
+        <v>594</v>
+      </c>
+      <c r="I101" t="s">
         <v>595</v>
       </c>
-      <c r="I101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J101" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="K101" t="s">
         <v>596</v>
       </c>
       <c r="L101" t="s">
         <v>597</v>
       </c>
       <c r="M101" t="s">
         <v>598</v>
       </c>
       <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102" t="s">
         <v>599</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
         <v>600</v>
       </c>
       <c r="I102" t="s">
         <v>601</v>
       </c>
       <c r="J102" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="K102" t="s">
         <v>602</v>
       </c>
       <c r="L102" t="s">
         <v>603</v>
       </c>
       <c r="M102" t="s">
         <v>604</v>
       </c>
       <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" t="s">
         <v>605</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>606</v>
       </c>
       <c r="I103" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="J103" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="K103" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="L103" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M103" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="I104" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="J104" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="K104" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="L104" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="M104" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="N104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="I105" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="J105" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="K105" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="L105" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="M105" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I106" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J106" t="s">
-        <v>590</v>
+        <v>626</v>
       </c>
       <c r="K106" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="L106" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="M106" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="N106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="I107" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="J107" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="K107" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L107" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M107" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="N107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="I108" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="J108" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="K108" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="L108" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="M108" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="I109" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="J109" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="K109" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="L109" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="M109" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="I110" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="J110" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="K110" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="L110" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="M110" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="N110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="I111" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="J111" t="s">
+        <v>626</v>
+      </c>
+      <c r="K111" t="s">
         <v>655</v>
       </c>
-      <c r="K111" t="s">
+      <c r="L111" t="s">
         <v>656</v>
       </c>
-      <c r="L111" t="s">
+      <c r="M111" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="N111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
+        <v>659</v>
+      </c>
+      <c r="I112" t="s">
         <v>660</v>
       </c>
-      <c r="I112" t="s">
+      <c r="J112" t="s">
+        <v>626</v>
+      </c>
+      <c r="K112" t="s">
         <v>661</v>
       </c>
-      <c r="J112" t="s">
-[...2 lines deleted...]
-      <c r="K112" t="s">
+      <c r="L112" t="s">
         <v>662</v>
       </c>
-      <c r="L112" t="s">
+      <c r="M112" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
+        <v>665</v>
+      </c>
+      <c r="I113" t="s">
+        <v>660</v>
+      </c>
+      <c r="J113" t="s">
+        <v>626</v>
+      </c>
+      <c r="K113" t="s">
         <v>666</v>
       </c>
-      <c r="I113" t="s">
-[...5 lines deleted...]
-      <c r="K113" t="s">
+      <c r="L113" t="s">
         <v>667</v>
       </c>
-      <c r="L113" t="s">
+      <c r="M113" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
+        <v>670</v>
+      </c>
+      <c r="I114" t="s">
         <v>671</v>
       </c>
-      <c r="I114" t="s">
+      <c r="J114" t="s">
+        <v>626</v>
+      </c>
+      <c r="K114" t="s">
         <v>672</v>
       </c>
-      <c r="J114" t="s">
-[...2 lines deleted...]
-      <c r="K114" t="s">
+      <c r="L114" t="s">
         <v>673</v>
       </c>
-      <c r="L114" t="s">
+      <c r="M114" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B115"/>
       <c r="C115"/>
       <c r="D115" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
+        <v>676</v>
+      </c>
+      <c r="I115" t="s">
         <v>677</v>
       </c>
-      <c r="I115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J115" t="s">
-        <v>655</v>
+        <v>626</v>
       </c>
       <c r="K115" t="s">
         <v>678</v>
       </c>
       <c r="L115" t="s">
         <v>679</v>
       </c>
       <c r="M115" t="s">
         <v>680</v>
       </c>
       <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116" t="s">
         <v>681</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
         <v>682</v>
       </c>
       <c r="I116" t="s">
+        <v>677</v>
+      </c>
+      <c r="J116" t="s">
+        <v>626</v>
+      </c>
+      <c r="K116" t="s">
         <v>683</v>
       </c>
-      <c r="J116" t="s">
-[...2 lines deleted...]
-      <c r="K116" t="s">
+      <c r="L116" t="s">
         <v>684</v>
       </c>
-      <c r="L116" t="s">
+      <c r="M116" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
+        <v>687</v>
+      </c>
+      <c r="I117" t="s">
         <v>688</v>
       </c>
-      <c r="I117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J117" t="s">
-        <v>655</v>
+        <v>626</v>
       </c>
       <c r="K117" t="s">
         <v>689</v>
       </c>
       <c r="L117" t="s">
         <v>690</v>
       </c>
       <c r="M117" t="s">
         <v>691</v>
       </c>
       <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118" t="s">
         <v>692</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
         <v>693</v>
       </c>
       <c r="I118" t="s">
         <v>694</v>
       </c>
       <c r="J118" t="s">
-        <v>655</v>
+        <v>626</v>
       </c>
       <c r="K118" t="s">
         <v>695</v>
       </c>
       <c r="L118" t="s">
         <v>696</v>
       </c>
       <c r="M118" t="s">
         <v>697</v>
       </c>
       <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119" t="s">
         <v>698</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
         <v>699</v>
       </c>
       <c r="I119" t="s">
+        <v>694</v>
+      </c>
+      <c r="J119" t="s">
+        <v>626</v>
+      </c>
+      <c r="K119" t="s">
         <v>700</v>
       </c>
-      <c r="J119" t="s">
-[...2 lines deleted...]
-      <c r="K119" t="s">
+      <c r="L119" t="s">
         <v>701</v>
       </c>
-      <c r="L119" t="s">
+      <c r="M119" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
+        <v>704</v>
+      </c>
+      <c r="I120" t="s">
         <v>705</v>
       </c>
-      <c r="I120" t="s">
+      <c r="J120" t="s">
+        <v>626</v>
+      </c>
+      <c r="K120" t="s">
         <v>706</v>
       </c>
-      <c r="J120" t="s">
-[...2 lines deleted...]
-      <c r="K120" t="s">
+      <c r="L120" t="s">
         <v>707</v>
       </c>
-      <c r="L120" t="s">
+      <c r="M120" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>709</v>
       </c>
       <c r="N120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
+        <v>710</v>
+      </c>
+      <c r="I121" t="s">
+        <v>705</v>
+      </c>
+      <c r="J121" t="s">
+        <v>626</v>
+      </c>
+      <c r="K121" t="s">
         <v>711</v>
       </c>
-      <c r="I121" t="s">
-[...5 lines deleted...]
-      <c r="K121" t="s">
+      <c r="L121" t="s">
         <v>712</v>
       </c>
-      <c r="L121" t="s">
+      <c r="M121" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="N121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
+        <v>715</v>
+      </c>
+      <c r="I122" t="s">
         <v>716</v>
       </c>
-      <c r="I122" t="s">
+      <c r="J122" t="s">
+        <v>626</v>
+      </c>
+      <c r="K122" t="s">
         <v>717</v>
       </c>
-      <c r="J122" t="s">
+      <c r="L122" t="s">
         <v>718</v>
       </c>
-      <c r="K122" t="s">
+      <c r="M122" t="s">
         <v>719</v>
-      </c>
-[...4 lines deleted...]
-        <v>721</v>
       </c>
       <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
+        <v>721</v>
+      </c>
+      <c r="I123" t="s">
+        <v>716</v>
+      </c>
+      <c r="J123" t="s">
+        <v>626</v>
+      </c>
+      <c r="K123" t="s">
+        <v>722</v>
+      </c>
+      <c r="L123" t="s">
         <v>723</v>
       </c>
-      <c r="I123" t="s">
+      <c r="M123" t="s">
         <v>724</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
       <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
+        <v>726</v>
+      </c>
+      <c r="I124" t="s">
+        <v>727</v>
+      </c>
+      <c r="J124" t="s">
+        <v>626</v>
+      </c>
+      <c r="K124" t="s">
+        <v>728</v>
+      </c>
+      <c r="L124" t="s">
         <v>729</v>
       </c>
-      <c r="I124" t="s">
+      <c r="M124" t="s">
         <v>730</v>
-      </c>
-[...10 lines deleted...]
-        <v>734</v>
       </c>
       <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
+        <v>732</v>
+      </c>
+      <c r="I125" t="s">
+        <v>733</v>
+      </c>
+      <c r="J125" t="s">
+        <v>626</v>
+      </c>
+      <c r="K125" t="s">
+        <v>734</v>
+      </c>
+      <c r="L125" t="s">
+        <v>735</v>
+      </c>
+      <c r="M125" t="s">
         <v>736</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="I126" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="J126" t="s">
-        <v>731</v>
+        <v>626</v>
       </c>
       <c r="K126" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="L126" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="M126" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="I127" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="J127" t="s">
-        <v>731</v>
+        <v>626</v>
       </c>
       <c r="K127" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="L127" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="M127" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
+        <v>749</v>
+      </c>
+      <c r="I128" t="s">
+        <v>750</v>
+      </c>
+      <c r="J128" t="s">
+        <v>751</v>
+      </c>
+      <c r="K128" t="s">
+        <v>752</v>
+      </c>
+      <c r="L128" t="s">
         <v>753</v>
       </c>
-      <c r="I128" t="s">
+      <c r="M128" t="s">
         <v>754</v>
-      </c>
-[...10 lines deleted...]
-        <v>757</v>
       </c>
       <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
+        <v>756</v>
+      </c>
+      <c r="I129" t="s">
+        <v>757</v>
+      </c>
+      <c r="J129" t="s">
+        <v>751</v>
+      </c>
+      <c r="K129" t="s">
+        <v>758</v>
+      </c>
+      <c r="L129" t="s">
         <v>759</v>
       </c>
-      <c r="I129" t="s">
-[...5 lines deleted...]
-      <c r="K129" t="s">
+      <c r="M129" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>762</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
+        <v>762</v>
+      </c>
+      <c r="I130" t="s">
+        <v>763</v>
+      </c>
+      <c r="J130" t="s">
+        <v>751</v>
+      </c>
+      <c r="K130" t="s">
         <v>764</v>
       </c>
-      <c r="I130" t="s">
+      <c r="L130" t="s">
         <v>765</v>
       </c>
-      <c r="J130" t="s">
-[...2 lines deleted...]
-      <c r="K130" t="s">
+      <c r="M130" t="s">
         <v>766</v>
-      </c>
-[...4 lines deleted...]
-        <v>768</v>
       </c>
       <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
+        <v>768</v>
+      </c>
+      <c r="I131" t="s">
+        <v>769</v>
+      </c>
+      <c r="J131" t="s">
+        <v>751</v>
+      </c>
+      <c r="K131" t="s">
         <v>770</v>
       </c>
-      <c r="I131" t="s">
+      <c r="L131" t="s">
         <v>771</v>
       </c>
-      <c r="J131" t="s">
-[...2 lines deleted...]
-      <c r="K131" t="s">
+      <c r="M131" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>774</v>
       </c>
       <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
+        <v>774</v>
+      </c>
+      <c r="I132" t="s">
+        <v>775</v>
+      </c>
+      <c r="J132" t="s">
+        <v>751</v>
+      </c>
+      <c r="K132" t="s">
         <v>776</v>
       </c>
-      <c r="I132" t="s">
-[...5 lines deleted...]
-      <c r="K132" t="s">
+      <c r="L132" t="s">
         <v>777</v>
       </c>
-      <c r="L132" t="s">
+      <c r="M132" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
       <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
+        <v>780</v>
+      </c>
+      <c r="I133" t="s">
         <v>781</v>
       </c>
-      <c r="I133" t="s">
+      <c r="J133" t="s">
+        <v>751</v>
+      </c>
+      <c r="K133" t="s">
         <v>782</v>
       </c>
-      <c r="J133" t="s">
-[...2 lines deleted...]
-      <c r="K133" t="s">
+      <c r="L133" t="s">
         <v>783</v>
       </c>
-      <c r="L133" t="s">
+      <c r="M133" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
+        <v>786</v>
+      </c>
+      <c r="I134" t="s">
         <v>787</v>
       </c>
-      <c r="I134" t="s">
+      <c r="J134" t="s">
+        <v>751</v>
+      </c>
+      <c r="K134" t="s">
         <v>788</v>
       </c>
-      <c r="J134" t="s">
-[...2 lines deleted...]
-      <c r="K134" t="s">
+      <c r="L134" t="s">
         <v>789</v>
       </c>
-      <c r="L134" t="s">
+      <c r="M134" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
+        <v>792</v>
+      </c>
+      <c r="I135" t="s">
         <v>793</v>
       </c>
-      <c r="I135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J135" t="s">
-        <v>731</v>
+        <v>794</v>
       </c>
       <c r="K135" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="L135" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="M135" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B136"/>
       <c r="C136"/>
       <c r="D136" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="I136" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="J136" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K136" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="L136" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="M136" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="I137" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="J137" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K137" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="L137" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M137" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="I138" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="J138" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K138" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="L138" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="M138" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="I139" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="J139" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K139" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="L139" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="M139" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="I140" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="J140" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K140" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="L140" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="M140" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="I141" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="J141" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K141" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="L141" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="M141" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="I142" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="J142" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K142" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="L142" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="M142" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="I143" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="J143" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K143" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="L143" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="M143" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="I144" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="J144" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="K144" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="L144" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="M144" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B145"/>
       <c r="C145"/>
       <c r="D145" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I145" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="J145" t="s">
-        <v>853</v>
+        <v>801</v>
       </c>
       <c r="K145" t="s">
         <v>854</v>
       </c>
       <c r="L145" t="s">
         <v>855</v>
       </c>
       <c r="M145" t="s">
         <v>856</v>
       </c>
       <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146" t="s">
         <v>857</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
         <v>858</v>
       </c>
       <c r="I146" t="s">
+        <v>853</v>
+      </c>
+      <c r="J146" t="s">
+        <v>801</v>
+      </c>
+      <c r="K146" t="s">
         <v>859</v>
       </c>
-      <c r="J146" t="s">
-[...2 lines deleted...]
-      <c r="K146" t="s">
+      <c r="L146" t="s">
         <v>860</v>
       </c>
-      <c r="L146" t="s">
+      <c r="M146" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
+        <v>863</v>
+      </c>
+      <c r="I147" t="s">
         <v>864</v>
       </c>
-      <c r="I147" t="s">
+      <c r="J147" t="s">
+        <v>801</v>
+      </c>
+      <c r="K147" t="s">
         <v>865</v>
       </c>
-      <c r="J147" t="s">
-[...2 lines deleted...]
-      <c r="K147" t="s">
+      <c r="L147" t="s">
         <v>866</v>
       </c>
-      <c r="L147" t="s">
+      <c r="M147" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
       <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
+        <v>869</v>
+      </c>
+      <c r="I148" t="s">
         <v>870</v>
       </c>
-      <c r="I148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J148" t="s">
-        <v>853</v>
+        <v>801</v>
       </c>
       <c r="K148" t="s">
         <v>871</v>
       </c>
       <c r="L148" t="s">
         <v>872</v>
       </c>
       <c r="M148" t="s">
         <v>873</v>
       </c>
       <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149" t="s">
         <v>874</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
         <v>875</v>
       </c>
       <c r="I149" t="s">
+        <v>870</v>
+      </c>
+      <c r="J149" t="s">
+        <v>801</v>
+      </c>
+      <c r="K149" t="s">
         <v>876</v>
       </c>
-      <c r="J149" t="s">
-[...2 lines deleted...]
-      <c r="K149" t="s">
+      <c r="L149" t="s">
         <v>877</v>
       </c>
-      <c r="L149" t="s">
+      <c r="M149" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="N149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
+        <v>880</v>
+      </c>
+      <c r="I150" t="s">
         <v>881</v>
       </c>
-      <c r="I150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J150" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="K150" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="L150" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="M150" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="I151" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="J151" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="K151" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="L151" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="M151" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="I152" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="J152" t="s">
-        <v>853</v>
+        <v>882</v>
       </c>
       <c r="K152" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="L152" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="M152" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="I153" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="J153" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K153" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="L153" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="M153" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="I154" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="J154" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K154" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="L154" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="M154" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="I155" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="J155" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K155" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="L155" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="M155" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="I156" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="J156" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K156" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="L156" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="M156" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="I157" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="J157" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K157" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="L157" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="M157" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="I158" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="J158" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K158" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="L158" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="M158" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="I159" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="J159" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K159" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="L159" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="M159" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="I160" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="J160" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K160" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="L160" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="M160" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="I161" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="J161" t="s">
-        <v>853</v>
+        <v>901</v>
       </c>
       <c r="K161" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="L161" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="M161" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="I162" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="J162" t="s">
-        <v>853</v>
+        <v>952</v>
       </c>
       <c r="K162" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="L162" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="M162" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="I163" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="J163" t="s">
-        <v>853</v>
+        <v>952</v>
       </c>
       <c r="K163" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="L163" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="M163" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="I164" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="J164" t="s">
-        <v>853</v>
+        <v>952</v>
       </c>
       <c r="K164" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="L164" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="M164" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="I165" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="J165" t="s">
-        <v>853</v>
+        <v>952</v>
       </c>
       <c r="K165" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="L165" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="M165" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B166"/>
       <c r="C166"/>
       <c r="D166" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="I166" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="J166" t="s">
-        <v>973</v>
+        <v>952</v>
       </c>
       <c r="K166" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="L166" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="M166" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="I167" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="J167" t="s">
-        <v>980</v>
+        <v>952</v>
       </c>
       <c r="K167" t="s">
         <v>981</v>
       </c>
       <c r="L167" t="s">
         <v>982</v>
       </c>
       <c r="M167" t="s">
         <v>983</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168" t="s">
         <v>984</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
         <v>985</v>
       </c>
       <c r="I168" t="s">
         <v>986</v>
       </c>
       <c r="J168" t="s">
-        <v>980</v>
+        <v>952</v>
       </c>
       <c r="K168" t="s">
         <v>987</v>
       </c>
       <c r="L168" t="s">
         <v>988</v>
       </c>
       <c r="M168" t="s">
         <v>989</v>
       </c>
       <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169" t="s">
         <v>990</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
         <v>991</v>
       </c>
       <c r="I169" t="s">
         <v>992</v>
       </c>
       <c r="J169" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="K169" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="L169" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="M169" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="I170" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="J170" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="K170" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="L170" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="M170" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="I171" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="J171" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="K171" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="L171" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="M171" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="N171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="I172" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="J172" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="K172" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="L172" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="M172" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="I173" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="J173" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="K173" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="L173" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="M173" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B174"/>
       <c r="C174"/>
       <c r="D174" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="I174" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="J174" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="K174" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="L174" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="M174" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="I175" t="s">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="J175" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="K175" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="L175" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="M175" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="I176" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="J176" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="K176" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="L176" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="M176" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="I177" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="J177" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="K177" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="L177" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="M177" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="I178" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="J178" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="K178" t="s">
         <v>1046</v>
       </c>
       <c r="L178" t="s">
         <v>1047</v>
       </c>
       <c r="M178" t="s">
         <v>1048</v>
       </c>
       <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179" t="s">
         <v>1049</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
         <v>1050</v>
       </c>
       <c r="I179" t="s">
         <v>1051</v>
       </c>
       <c r="J179" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="K179" t="s">
         <v>1052</v>
       </c>
       <c r="L179" t="s">
         <v>1053</v>
       </c>
       <c r="M179" t="s">
         <v>1054</v>
       </c>
       <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180" t="s">
         <v>1055</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
         <v>1056</v>
       </c>
       <c r="I180" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J180" t="s">
+        <v>993</v>
+      </c>
+      <c r="K180" t="s">
         <v>1057</v>
       </c>
-      <c r="J180" t="s">
-[...2 lines deleted...]
-      <c r="K180" t="s">
+      <c r="L180" t="s">
         <v>1058</v>
       </c>
-      <c r="L180" t="s">
+      <c r="M180" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B181"/>
       <c r="C181"/>
       <c r="D181" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I181" t="s">
         <v>1062</v>
       </c>
-      <c r="I181" t="s">
+      <c r="J181" t="s">
+        <v>993</v>
+      </c>
+      <c r="K181" t="s">
         <v>1063</v>
       </c>
-      <c r="J181" t="s">
-[...2 lines deleted...]
-      <c r="K181" t="s">
+      <c r="L181" t="s">
         <v>1064</v>
       </c>
-      <c r="L181" t="s">
+      <c r="M181" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
       <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B182"/>
       <c r="C182"/>
       <c r="D182" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I182" t="s">
         <v>1068</v>
       </c>
-      <c r="I182" t="s">
+      <c r="J182" t="s">
+        <v>993</v>
+      </c>
+      <c r="K182" t="s">
         <v>1069</v>
       </c>
-      <c r="J182" t="s">
+      <c r="L182" t="s">
         <v>1070</v>
       </c>
-      <c r="K182" t="s">
+      <c r="M182" t="s">
         <v>1071</v>
-      </c>
-[...4 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J183" t="s">
+        <v>993</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L183" t="s">
         <v>1075</v>
       </c>
-      <c r="I183" t="s">
+      <c r="M183" t="s">
         <v>1076</v>
-      </c>
-[...10 lines deleted...]
-        <v>1079</v>
       </c>
       <c r="N183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J184" t="s">
+        <v>993</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L184" t="s">
         <v>1081</v>
       </c>
-      <c r="I184" t="s">
-[...5 lines deleted...]
-      <c r="K184" t="s">
+      <c r="M184" t="s">
         <v>1082</v>
-      </c>
-[...4 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J185" t="s">
+        <v>993</v>
+      </c>
+      <c r="K185" t="s">
         <v>1086</v>
       </c>
-      <c r="I185" t="s">
+      <c r="L185" t="s">
         <v>1087</v>
       </c>
-      <c r="J185" t="s">
-[...2 lines deleted...]
-      <c r="K185" t="s">
+      <c r="M185" t="s">
         <v>1088</v>
-      </c>
-[...4 lines deleted...]
-        <v>1090</v>
       </c>
       <c r="N185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B186"/>
       <c r="C186"/>
       <c r="D186" t="s">
-        <v>1091</v>
+        <v>1089</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J186" t="s">
+        <v>993</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1091</v>
+      </c>
+      <c r="L186" t="s">
         <v>1092</v>
       </c>
-      <c r="I186" t="s">
+      <c r="M186" t="s">
         <v>1093</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
       <c r="N186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1097</v>
+      </c>
+      <c r="K187" t="s">
         <v>1098</v>
       </c>
-      <c r="I187" t="s">
-[...5 lines deleted...]
-      <c r="K187" t="s">
+      <c r="L187" t="s">
         <v>1099</v>
       </c>
-      <c r="L187" t="s">
+      <c r="M187" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
       <c r="N187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B188"/>
       <c r="C188"/>
       <c r="D188" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1097</v>
+      </c>
+      <c r="K188" t="s">
         <v>1103</v>
       </c>
-      <c r="I188" t="s">
+      <c r="L188" t="s">
         <v>1104</v>
       </c>
-      <c r="J188" t="s">
-[...2 lines deleted...]
-      <c r="K188" t="s">
+      <c r="M188" t="s">
         <v>1105</v>
-      </c>
-[...4 lines deleted...]
-        <v>1107</v>
       </c>
       <c r="N188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J189" t="s">
         <v>1109</v>
-      </c>
-[...4 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="K189" t="s">
         <v>1110</v>
       </c>
       <c r="L189" t="s">
         <v>1111</v>
       </c>
       <c r="M189" t="s">
         <v>1112</v>
       </c>
       <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B190"/>
       <c r="C190"/>
       <c r="D190" t="s">
         <v>1113</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
         <v>1114</v>
       </c>
       <c r="I190" t="s">
         <v>1115</v>
       </c>
       <c r="J190" t="s">
-        <v>1070</v>
+        <v>1109</v>
       </c>
       <c r="K190" t="s">
         <v>1116</v>
       </c>
       <c r="L190" t="s">
         <v>1117</v>
       </c>
       <c r="M190" t="s">
         <v>1118</v>
       </c>
       <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B191"/>
       <c r="C191"/>
       <c r="D191" t="s">
         <v>1119</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
         <v>1120</v>
       </c>
       <c r="I191" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K191" t="s">
         <v>1121</v>
       </c>
-      <c r="J191" t="s">
-[...2 lines deleted...]
-      <c r="K191" t="s">
+      <c r="L191" t="s">
         <v>1122</v>
       </c>
-      <c r="L191" t="s">
+      <c r="M191" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
       <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B192"/>
       <c r="C192"/>
       <c r="D192" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I192" t="s">
         <v>1126</v>
       </c>
-      <c r="I192" t="s">
+      <c r="J192" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K192" t="s">
         <v>1127</v>
       </c>
-      <c r="J192" t="s">
+      <c r="L192" t="s">
         <v>1128</v>
       </c>
-      <c r="K192" t="s">
+      <c r="M192" t="s">
         <v>1129</v>
-      </c>
-[...4 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="N192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193" t="s">
-        <v>1132</v>
+        <v>1130</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
+        <v>1131</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K193" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L193" t="s">
         <v>1133</v>
       </c>
-      <c r="I193" t="s">
+      <c r="M193" t="s">
         <v>1134</v>
-      </c>
-[...10 lines deleted...]
-        <v>1138</v>
       </c>
       <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B194"/>
       <c r="C194"/>
       <c r="D194" t="s">
-        <v>1139</v>
+        <v>1135</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K194" t="s">
+        <v>1138</v>
+      </c>
+      <c r="L194" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M194" t="s">
         <v>1140</v>
-      </c>
-[...13 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="N194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B195"/>
       <c r="C195"/>
       <c r="D195" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L195" t="s">
         <v>1145</v>
       </c>
-      <c r="I195" t="s">
+      <c r="M195" t="s">
         <v>1146</v>
-      </c>
-[...10 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="N195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B196"/>
       <c r="C196"/>
       <c r="D196" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1143</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K196" t="s">
+        <v>1149</v>
+      </c>
+      <c r="L196" t="s">
+        <v>1150</v>
+      </c>
+      <c r="M196" t="s">
         <v>1151</v>
-      </c>
-[...13 lines deleted...]
-        <v>1155</v>
       </c>
       <c r="N196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B197"/>
       <c r="C197"/>
       <c r="D197" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J197" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K197" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L197" t="s">
+        <v>1156</v>
+      </c>
+      <c r="M197" t="s">
         <v>1157</v>
-      </c>
-[...13 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="N197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B198"/>
       <c r="C198"/>
       <c r="D198" t="s">
-        <v>1161</v>
+        <v>1158</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K198" t="s">
         <v>1162</v>
       </c>
-      <c r="I198" t="s">
+      <c r="L198" t="s">
         <v>1163</v>
       </c>
-      <c r="J198" t="s">
-[...2 lines deleted...]
-      <c r="K198" t="s">
+      <c r="M198" t="s">
         <v>1164</v>
-      </c>
-[...4 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="N198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B199"/>
       <c r="C199"/>
       <c r="D199" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1167</v>
+      </c>
+      <c r="L199" t="s">
         <v>1168</v>
       </c>
-      <c r="I199" t="s">
-[...5 lines deleted...]
-      <c r="K199" t="s">
+      <c r="M199" t="s">
         <v>1169</v>
-      </c>
-[...4 lines deleted...]
-        <v>1171</v>
       </c>
       <c r="N199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B200"/>
       <c r="C200"/>
       <c r="D200" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K200" t="s">
         <v>1173</v>
       </c>
-      <c r="I200" t="s">
+      <c r="L200" t="s">
         <v>1174</v>
       </c>
-      <c r="J200" t="s">
-[...2 lines deleted...]
-      <c r="K200" t="s">
+      <c r="M200" t="s">
         <v>1175</v>
-      </c>
-[...4 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B201"/>
       <c r="C201"/>
       <c r="D201" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
+        <v>1177</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L201" t="s">
         <v>1179</v>
       </c>
-      <c r="I201" t="s">
+      <c r="M201" t="s">
         <v>1180</v>
-      </c>
-[...10 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B202"/>
       <c r="C202"/>
       <c r="D202" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K202" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1185</v>
+      </c>
+      <c r="M202" t="s">
         <v>1186</v>
-      </c>
-[...13 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B203"/>
       <c r="C203"/>
       <c r="D203" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1190</v>
+      </c>
+      <c r="L203" t="s">
+        <v>1191</v>
+      </c>
+      <c r="M203" t="s">
         <v>1192</v>
-      </c>
-[...13 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="N203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B204"/>
       <c r="C204"/>
       <c r="D204" t="s">
-        <v>1196</v>
+        <v>1193</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1196</v>
+      </c>
+      <c r="L204" t="s">
         <v>1197</v>
       </c>
-      <c r="I204" t="s">
+      <c r="M204" t="s">
         <v>1198</v>
-      </c>
-[...10 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B205"/>
       <c r="C205"/>
       <c r="D205" t="s">
-        <v>1202</v>
+        <v>1199</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1201</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1202</v>
+      </c>
+      <c r="M205" t="s">
         <v>1203</v>
-      </c>
-[...13 lines deleted...]
-        <v>1207</v>
       </c>
       <c r="N205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B206"/>
       <c r="C206"/>
       <c r="D206" t="s">
-        <v>1208</v>
+        <v>1204</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1207</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1208</v>
+      </c>
+      <c r="M206" t="s">
         <v>1209</v>
-      </c>
-[...13 lines deleted...]
-        <v>1212</v>
       </c>
       <c r="N206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B207"/>
       <c r="C207"/>
       <c r="D207" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L207" t="s">
         <v>1214</v>
       </c>
-      <c r="I207" t="s">
+      <c r="M207" t="s">
         <v>1215</v>
-      </c>
-[...10 lines deleted...]
-        <v>1218</v>
       </c>
       <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B208"/>
       <c r="C208"/>
       <c r="D208" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
+        <v>1217</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1218</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M208" t="s">
         <v>1220</v>
-      </c>
-[...13 lines deleted...]
-        <v>1223</v>
       </c>
       <c r="N208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B209"/>
       <c r="C209"/>
       <c r="D209" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1223</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1224</v>
+      </c>
+      <c r="L209" t="s">
         <v>1225</v>
       </c>
-      <c r="I209" t="s">
+      <c r="M209" t="s">
         <v>1226</v>
-      </c>
-[...10 lines deleted...]
-        <v>1229</v>
       </c>
       <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B210"/>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1229</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K210" t="s">
         <v>1231</v>
       </c>
-      <c r="I210" t="s">
-[...5 lines deleted...]
-      <c r="K210" t="s">
+      <c r="L210" t="s">
         <v>1232</v>
       </c>
-      <c r="L210" t="s">
+      <c r="M210" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
       <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B211"/>
       <c r="C211"/>
       <c r="D211" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1229</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K211" t="s">
         <v>1236</v>
       </c>
-      <c r="I211" t="s">
+      <c r="L211" t="s">
         <v>1237</v>
       </c>
-      <c r="J211" t="s">
-[...2 lines deleted...]
-      <c r="K211" t="s">
+      <c r="M211" t="s">
         <v>1238</v>
-      </c>
-[...4 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B212"/>
       <c r="C212"/>
       <c r="D212" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
+        <v>1240</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1241</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K212" t="s">
         <v>1242</v>
       </c>
-      <c r="I212" t="s">
-[...5 lines deleted...]
-      <c r="K212" t="s">
+      <c r="L212" t="s">
         <v>1243</v>
       </c>
-      <c r="L212" t="s">
+      <c r="M212" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="N212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B213"/>
       <c r="C213"/>
       <c r="D213" t="s">
-        <v>1246</v>
+        <v>1245</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I213" t="s">
         <v>1247</v>
       </c>
-      <c r="I213" t="s">
+      <c r="J213" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K213" t="s">
         <v>1248</v>
       </c>
-      <c r="J213" t="s">
-[...2 lines deleted...]
-      <c r="K213" t="s">
+      <c r="L213" t="s">
         <v>1249</v>
       </c>
-      <c r="L213" t="s">
+      <c r="M213" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
       <c r="N213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B214"/>
       <c r="C214"/>
       <c r="D214" t="s">
-        <v>1252</v>
+        <v>1251</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1247</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K214" t="s">
         <v>1253</v>
       </c>
-      <c r="I214" t="s">
+      <c r="L214" t="s">
         <v>1254</v>
       </c>
-      <c r="J214" t="s">
-[...2 lines deleted...]
-      <c r="K214" t="s">
+      <c r="M214" t="s">
         <v>1255</v>
-      </c>
-[...4 lines deleted...]
-        <v>1257</v>
       </c>
       <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215" t="s">
-        <v>1258</v>
+        <v>1256</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K215" t="s">
         <v>1259</v>
       </c>
-      <c r="I215" t="s">
-[...5 lines deleted...]
-      <c r="K215" t="s">
+      <c r="L215" t="s">
         <v>1260</v>
       </c>
-      <c r="L215" t="s">
+      <c r="M215" t="s">
         <v>1261</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
       <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B216"/>
       <c r="C216"/>
       <c r="D216" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I216" t="s">
         <v>1264</v>
       </c>
-      <c r="I216" t="s">
+      <c r="J216" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K216" t="s">
         <v>1265</v>
       </c>
-      <c r="J216" t="s">
-[...2 lines deleted...]
-      <c r="K216" t="s">
+      <c r="L216" t="s">
         <v>1266</v>
       </c>
-      <c r="L216" t="s">
+      <c r="M216" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B217"/>
       <c r="C217"/>
       <c r="D217" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I217" t="s">
         <v>1270</v>
       </c>
-      <c r="I217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J217" t="s">
-        <v>1181</v>
+        <v>1230</v>
       </c>
       <c r="K217" t="s">
         <v>1271</v>
       </c>
       <c r="L217" t="s">
         <v>1272</v>
       </c>
       <c r="M217" t="s">
         <v>1273</v>
       </c>
       <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B218"/>
       <c r="C218"/>
       <c r="D218" t="s">
         <v>1274</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
         <v>1275</v>
       </c>
       <c r="I218" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K218" t="s">
         <v>1276</v>
       </c>
-      <c r="J218" t="s">
-[...2 lines deleted...]
-      <c r="K218" t="s">
+      <c r="L218" t="s">
         <v>1277</v>
       </c>
-      <c r="L218" t="s">
+      <c r="M218" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
       <c r="N218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B219"/>
       <c r="C219"/>
       <c r="D219" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I219" t="s">
         <v>1281</v>
       </c>
-      <c r="I219" t="s">
+      <c r="J219" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K219" t="s">
         <v>1282</v>
       </c>
-      <c r="J219" t="s">
+      <c r="L219" t="s">
         <v>1283</v>
       </c>
-      <c r="K219" t="s">
+      <c r="M219" t="s">
         <v>1284</v>
-      </c>
-[...4 lines deleted...]
-        <v>1286</v>
       </c>
       <c r="N219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B220"/>
       <c r="C220"/>
       <c r="D220" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K220" t="s">
         <v>1288</v>
       </c>
-      <c r="I220" t="s">
+      <c r="L220" t="s">
         <v>1289</v>
       </c>
-      <c r="J220" t="s">
-[...2 lines deleted...]
-      <c r="K220" t="s">
+      <c r="M220" t="s">
         <v>1290</v>
-      </c>
-[...4 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="N220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B221"/>
       <c r="C221"/>
       <c r="D221" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1293</v>
+      </c>
+      <c r="L221" t="s">
         <v>1294</v>
       </c>
-      <c r="I221" t="s">
+      <c r="M221" t="s">
         <v>1295</v>
-      </c>
-[...10 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="N221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B222"/>
       <c r="C222"/>
       <c r="D222" t="s">
-        <v>1299</v>
+        <v>1296</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1299</v>
+      </c>
+      <c r="L222" t="s">
         <v>1300</v>
       </c>
-      <c r="I222" t="s">
-[...5 lines deleted...]
-      <c r="K222" t="s">
+      <c r="M222" t="s">
         <v>1301</v>
-      </c>
-[...4 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="N222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B223"/>
       <c r="C223"/>
       <c r="D223" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K223" t="s">
         <v>1305</v>
       </c>
-      <c r="I223" t="s">
+      <c r="L223" t="s">
         <v>1306</v>
       </c>
-      <c r="J223" t="s">
-[...2 lines deleted...]
-      <c r="K223" t="s">
+      <c r="M223" t="s">
         <v>1307</v>
-      </c>
-[...4 lines deleted...]
-        <v>1309</v>
       </c>
       <c r="N223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B224"/>
       <c r="C224"/>
       <c r="D224" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
+        <v>1309</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K224" t="s">
         <v>1311</v>
       </c>
-      <c r="I224" t="s">
-[...5 lines deleted...]
-      <c r="K224" t="s">
+      <c r="L224" t="s">
         <v>1312</v>
       </c>
-      <c r="L224" t="s">
+      <c r="M224" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
       <c r="N224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B225"/>
       <c r="C225"/>
       <c r="D225" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
+        <v>1315</v>
+      </c>
+      <c r="I225" t="s">
         <v>1316</v>
       </c>
-      <c r="I225" t="s">
+      <c r="J225" t="s">
+        <v>1230</v>
+      </c>
+      <c r="K225" t="s">
         <v>1317</v>
       </c>
-      <c r="J225" t="s">
-[...2 lines deleted...]
-      <c r="K225" t="s">
+      <c r="L225" t="s">
         <v>1318</v>
       </c>
-      <c r="L225" t="s">
+      <c r="M225" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
       <c r="N225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226" t="s">
-        <v>1321</v>
+        <v>1320</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I226" t="s">
         <v>1322</v>
       </c>
-      <c r="I226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J226" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K226" t="s">
         <v>1323</v>
       </c>
       <c r="L226" t="s">
         <v>1324</v>
       </c>
       <c r="M226" t="s">
         <v>1325</v>
       </c>
       <c r="N226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B227"/>
       <c r="C227"/>
       <c r="D227" t="s">
         <v>1326</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
         <v>1327</v>
       </c>
       <c r="I227" t="s">
         <v>1328</v>
       </c>
       <c r="J227" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K227" t="s">
         <v>1329</v>
       </c>
       <c r="L227" t="s">
         <v>1330</v>
       </c>
       <c r="M227" t="s">
         <v>1331</v>
       </c>
       <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B228"/>
       <c r="C228"/>
       <c r="D228" t="s">
         <v>1332</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
         <v>1333</v>
       </c>
       <c r="I228" t="s">
         <v>1334</v>
       </c>
       <c r="J228" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K228" t="s">
         <v>1335</v>
       </c>
       <c r="L228" t="s">
         <v>1336</v>
       </c>
       <c r="M228" t="s">
         <v>1337</v>
       </c>
       <c r="N228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B229"/>
       <c r="C229"/>
       <c r="D229" t="s">
         <v>1338</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
         <v>1339</v>
       </c>
       <c r="I229" t="s">
         <v>1334</v>
       </c>
       <c r="J229" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K229" t="s">
         <v>1340</v>
       </c>
       <c r="L229" t="s">
         <v>1341</v>
       </c>
       <c r="M229" t="s">
         <v>1342</v>
       </c>
       <c r="N229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B230"/>
       <c r="C230"/>
       <c r="D230" t="s">
         <v>1343</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
         <v>1344</v>
       </c>
       <c r="I230" t="s">
         <v>1345</v>
       </c>
       <c r="J230" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K230" t="s">
         <v>1346</v>
       </c>
       <c r="L230" t="s">
         <v>1347</v>
       </c>
       <c r="M230" t="s">
         <v>1348</v>
       </c>
       <c r="N230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B231"/>
       <c r="C231"/>
       <c r="D231" t="s">
         <v>1349</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
         <v>1350</v>
       </c>
       <c r="I231" t="s">
         <v>1345</v>
       </c>
       <c r="J231" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K231" t="s">
         <v>1351</v>
       </c>
       <c r="L231" t="s">
         <v>1352</v>
       </c>
       <c r="M231" t="s">
         <v>1353</v>
       </c>
       <c r="N231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B232"/>
       <c r="C232"/>
       <c r="D232" t="s">
         <v>1354</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
         <v>1355</v>
       </c>
       <c r="I232" t="s">
         <v>1356</v>
       </c>
       <c r="J232" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K232" t="s">
         <v>1357</v>
       </c>
       <c r="L232" t="s">
         <v>1358</v>
       </c>
       <c r="M232" t="s">
         <v>1359</v>
       </c>
       <c r="N232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B233"/>
       <c r="C233"/>
       <c r="D233" t="s">
         <v>1360</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
         <v>1361</v>
       </c>
       <c r="I233" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
       <c r="J233" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K233" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="L233" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="M233" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="N233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B234"/>
       <c r="C234"/>
       <c r="D234" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="I234" t="s">
-        <v>1367</v>
+        <v>1362</v>
       </c>
       <c r="J234" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K234" t="s">
         <v>1368</v>
       </c>
       <c r="L234" t="s">
         <v>1369</v>
       </c>
       <c r="M234" t="s">
         <v>1370</v>
       </c>
       <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B235"/>
       <c r="C235"/>
       <c r="D235" t="s">
         <v>1371</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
         <v>1372</v>
       </c>
       <c r="I235" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="J235" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K235" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="L235" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="M235" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B236"/>
       <c r="C236"/>
       <c r="D236" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="I236" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="J236" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K236" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="L236" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="M236" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="N236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B237"/>
       <c r="C237"/>
       <c r="D237" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="I237" t="s">
-        <v>1384</v>
+        <v>1379</v>
       </c>
       <c r="J237" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K237" t="s">
         <v>1385</v>
       </c>
       <c r="L237" t="s">
         <v>1386</v>
       </c>
       <c r="M237" t="s">
         <v>1387</v>
       </c>
       <c r="N237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B238"/>
       <c r="C238"/>
       <c r="D238" t="s">
         <v>1388</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
         <v>1389</v>
       </c>
       <c r="I238" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="J238" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K238" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="L238" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="M238" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="N238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B239"/>
       <c r="C239"/>
       <c r="D239" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="I239" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="J239" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K239" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="L239" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="M239" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="N239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B240"/>
       <c r="C240"/>
       <c r="D240" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="I240" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="J240" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K240" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="L240" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="M240" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="N240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B241"/>
       <c r="C241"/>
       <c r="D241" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="I241" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="J241" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K241" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="L241" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="M241" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="N241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B242"/>
       <c r="C242"/>
       <c r="D242" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="I242" t="s">
-        <v>1406</v>
+        <v>1414</v>
       </c>
       <c r="J242" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K242" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="L242" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="M242" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="N242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B243"/>
       <c r="C243"/>
       <c r="D243" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="I243" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
       <c r="J243" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K243" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="L243" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="M243" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="N243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B244"/>
       <c r="C244"/>
       <c r="D244" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="I244" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="J244" t="s">
-        <v>1283</v>
+        <v>1230</v>
       </c>
       <c r="K244" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="L244" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="M244" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B245"/>
       <c r="C245"/>
       <c r="D245" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="I245" t="s">
-        <v>1423</v>
+        <v>1431</v>
       </c>
       <c r="J245" t="s">
-        <v>1283</v>
+        <v>1432</v>
       </c>
       <c r="K245" t="s">
-        <v>1429</v>
+        <v>1433</v>
       </c>
       <c r="L245" t="s">
-        <v>1430</v>
+        <v>1434</v>
       </c>
       <c r="M245" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="N245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B246"/>
       <c r="C246"/>
       <c r="D246" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="I246" t="s">
-        <v>1434</v>
+        <v>1431</v>
       </c>
       <c r="J246" t="s">
-        <v>1283</v>
+        <v>1432</v>
       </c>
       <c r="K246" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="L246" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="M246" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B247"/>
       <c r="C247"/>
       <c r="D247" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="I247" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="J247" t="s">
-        <v>1283</v>
+        <v>1432</v>
       </c>
       <c r="K247" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="L247" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="M247" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B248"/>
       <c r="C248"/>
       <c r="D248" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="I248" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="J248" t="s">
-        <v>1283</v>
+        <v>1432</v>
       </c>
       <c r="K248" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="L248" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="M248" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B249"/>
       <c r="C249"/>
       <c r="D249" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="I249" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="J249" t="s">
-        <v>1452</v>
+        <v>1432</v>
       </c>
       <c r="K249" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="L249" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="M249" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B250"/>
       <c r="C250"/>
       <c r="D250" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="I250" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="J250" t="s">
-        <v>1452</v>
+        <v>1432</v>
       </c>
       <c r="K250" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="L250" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="M250" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B251"/>
       <c r="C251"/>
       <c r="D251" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="I251" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="J251" t="s">
-        <v>1465</v>
+        <v>1432</v>
       </c>
       <c r="K251" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="L251" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="M251" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B252"/>
       <c r="C252"/>
       <c r="D252" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="I252" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="J252" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="K252" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="L252" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="M252" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="N252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B253"/>
       <c r="C253"/>
       <c r="D253" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="I253" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="J253" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="K253" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="L253" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="M253" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B254"/>
       <c r="C254"/>
       <c r="D254" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="I254" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="J254" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="K254" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="L254" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="M254" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="N254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B255"/>
       <c r="C255"/>
       <c r="D255" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="I255" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="J255" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="K255" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="L255" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="M255" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="N255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B256"/>
       <c r="C256"/>
       <c r="D256" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="I256" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="J256" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K256" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="L256" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="M256" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B257"/>
       <c r="C257"/>
       <c r="D257" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="I257" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="J257" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K257" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="L257" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="M257" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="N257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B258"/>
       <c r="C258"/>
       <c r="D258" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="I258" t="s">
-        <v>1506</v>
+        <v>1503</v>
       </c>
       <c r="J258" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K258" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="L258" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="M258" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B259"/>
       <c r="C259"/>
       <c r="D259" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="I259" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="J259" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K259" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="L259" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="M259" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B260"/>
       <c r="C260"/>
       <c r="D260" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="I260" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
       <c r="J260" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K260" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="L260" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="M260" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B261"/>
       <c r="C261"/>
       <c r="D261" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="I261" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="J261" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K261" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="L261" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="M261" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B262"/>
       <c r="C262"/>
       <c r="D262" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="I262" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="J262" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="K262" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="L262" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="M262" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B263"/>
       <c r="C263"/>
       <c r="D263" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="I263" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="J263" t="s">
-        <v>1536</v>
+        <v>1497</v>
       </c>
       <c r="K263" t="s">
         <v>1537</v>
       </c>
       <c r="L263" t="s">
         <v>1538</v>
       </c>
       <c r="M263" t="s">
         <v>1539</v>
       </c>
       <c r="N263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B264"/>
       <c r="C264"/>
       <c r="D264" t="s">
         <v>1540</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
         <v>1541</v>
       </c>
       <c r="I264" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="J264" t="s">
-        <v>1536</v>
+        <v>1497</v>
       </c>
       <c r="K264" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="L264" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="M264" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="N264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B265"/>
       <c r="C265"/>
       <c r="D265" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="I265" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="J265" t="s">
-        <v>1536</v>
+        <v>1497</v>
       </c>
       <c r="K265" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="L265" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="M265" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B266"/>
       <c r="C266"/>
       <c r="D266" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="I266" t="s">
-        <v>1553</v>
+        <v>1548</v>
       </c>
       <c r="J266" t="s">
-        <v>1536</v>
+        <v>1497</v>
       </c>
       <c r="K266" t="s">
         <v>1554</v>
       </c>
       <c r="L266" t="s">
         <v>1555</v>
       </c>
       <c r="M266" t="s">
         <v>1556</v>
       </c>
       <c r="N266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B267"/>
       <c r="C267"/>
       <c r="D267" t="s">
         <v>1557</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
         <v>1558</v>
       </c>
       <c r="I267" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="J267" t="s">
-        <v>1536</v>
+        <v>1560</v>
       </c>
       <c r="K267" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="L267" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="M267" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="N267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B268"/>
       <c r="C268"/>
       <c r="D268" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="I268" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="J268" t="s">
-        <v>1536</v>
+        <v>1560</v>
       </c>
       <c r="K268" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="L268" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="M268" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B269"/>
       <c r="C269"/>
       <c r="D269" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="I269" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="J269" t="s">
-        <v>1536</v>
+        <v>1573</v>
       </c>
       <c r="K269" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="L269" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="M269" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B270"/>
       <c r="C270"/>
       <c r="D270" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="I270" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
       <c r="J270" t="s">
-        <v>1536</v>
+        <v>1573</v>
       </c>
       <c r="K270" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="L270" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="M270" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B271"/>
       <c r="C271"/>
       <c r="D271" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="I271" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="J271" t="s">
-        <v>1536</v>
+        <v>1573</v>
       </c>
       <c r="K271" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="L271" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="M271" t="s">
-        <v>1584</v>
+        <v>1588</v>
       </c>
       <c r="N271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B272"/>
       <c r="C272"/>
       <c r="D272" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="I272" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="J272" t="s">
-        <v>1536</v>
+        <v>1573</v>
       </c>
       <c r="K272" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="L272" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="M272" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="N272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B273"/>
       <c r="C273"/>
       <c r="D273" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="I273" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="J273" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K273" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="L273" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="M273" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="N273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B274"/>
       <c r="C274"/>
       <c r="D274" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="I274" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="J274" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K274" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="L274" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="M274" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="N274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B275"/>
       <c r="C275"/>
       <c r="D275" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="I275" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="J275" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K275" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="L275" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="M275" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="N275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B276"/>
       <c r="C276"/>
       <c r="D276" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="I276" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="J276" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K276" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="L276" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="M276" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B277"/>
       <c r="C277"/>
       <c r="D277" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="I277" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="J277" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K277" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="L277" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="M277" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B278"/>
       <c r="C278"/>
       <c r="D278" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="I278" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="J278" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K278" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="L278" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="M278" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="N278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B279"/>
       <c r="C279"/>
       <c r="D279" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="I279" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="J279" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K279" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="L279" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="M279" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="N279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B280"/>
       <c r="C280"/>
       <c r="D280" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="I280" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="J280" t="s">
-        <v>1593</v>
+        <v>1573</v>
       </c>
       <c r="K280" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="L280" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="M280" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="N280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B281"/>
       <c r="C281"/>
       <c r="D281" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="I281" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="J281" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K281" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="L281" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="M281" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="N281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B282"/>
       <c r="C282"/>
       <c r="D282" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="I282" t="s">
-        <v>1638</v>
+        <v>1648</v>
       </c>
       <c r="J282" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K282" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="L282" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="M282" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="N282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B283"/>
       <c r="C283"/>
       <c r="D283" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="I283" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="J283" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K283" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="L283" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="M283" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="N283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B284"/>
       <c r="C284"/>
       <c r="D284" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
+        <v>1659</v>
+      </c>
+      <c r="I284" t="s">
         <v>1654</v>
       </c>
-      <c r="I284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J284" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K284" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="L284" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="M284" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="N284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B285"/>
       <c r="C285"/>
       <c r="D285" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="I285" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="J285" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K285" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="L285" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="M285" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="N285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B286"/>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="I286" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="J286" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K286" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="L286" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="M286" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B287"/>
       <c r="C287"/>
       <c r="D287" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="I287" t="s">
-        <v>1666</v>
+        <v>1677</v>
       </c>
       <c r="J287" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K287" t="s">
-        <v>1672</v>
+        <v>1678</v>
       </c>
       <c r="L287" t="s">
-        <v>1673</v>
+        <v>1679</v>
       </c>
       <c r="M287" t="s">
-        <v>1674</v>
+        <v>1680</v>
       </c>
       <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B288"/>
       <c r="C288"/>
       <c r="D288" t="s">
-        <v>1675</v>
+        <v>1681</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="I288" t="s">
         <v>1677</v>
       </c>
       <c r="J288" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K288" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="L288" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="M288" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B289"/>
       <c r="C289"/>
       <c r="D289" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="I289" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="J289" t="s">
-        <v>1593</v>
+        <v>1642</v>
       </c>
       <c r="K289" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="L289" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="M289" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="N289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B290"/>
       <c r="C290"/>
       <c r="D290" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="I290" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
       <c r="J290" t="s">
-        <v>1593</v>
+        <v>18</v>
       </c>
       <c r="K290" t="s">
-        <v>1689</v>
+        <v>1695</v>
       </c>
       <c r="L290" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
       <c r="M290" t="s">
-        <v>1691</v>
+        <v>1697</v>
       </c>
       <c r="N290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B291"/>
       <c r="C291"/>
       <c r="D291" t="s">
-        <v>1692</v>
+        <v>1698</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>1693</v>
+        <v>1699</v>
       </c>
       <c r="I291" t="s">
-        <v>1694</v>
+        <v>1700</v>
       </c>
       <c r="J291" t="s">
-        <v>1593</v>
+        <v>18</v>
       </c>
       <c r="K291" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="L291" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
       <c r="M291" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="N291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B292"/>
       <c r="C292"/>
       <c r="D292" t="s">
-        <v>1698</v>
+        <v>1704</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>1699</v>
+        <v>1705</v>
       </c>
       <c r="I292" t="s">
-        <v>1694</v>
+        <v>1706</v>
       </c>
       <c r="J292" t="s">
-        <v>1593</v>
+        <v>18</v>
       </c>
       <c r="K292" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="L292" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="M292" t="s">
-        <v>1702</v>
+        <v>1709</v>
       </c>
       <c r="N292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B293"/>
       <c r="C293"/>
       <c r="D293" t="s">
-        <v>1703</v>
+        <v>1710</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="I293" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="J293" t="s">
-        <v>1706</v>
+        <v>18</v>
       </c>
       <c r="K293" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="L293" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="M293" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="N293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B294"/>
       <c r="C294"/>
       <c r="D294" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="I294" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
       <c r="J294" t="s">
-        <v>1706</v>
+        <v>18</v>
       </c>
       <c r="K294" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="L294" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="M294" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="N294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B295"/>
       <c r="C295"/>
       <c r="D295" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
+        <v>1722</v>
+      </c>
+      <c r="I295" t="s">
         <v>1717</v>
       </c>
-      <c r="I295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J295" t="s">
-        <v>1706</v>
+        <v>18</v>
       </c>
       <c r="K295" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="L295" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="M295" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="N295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B296"/>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="I296" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="J296" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K296" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="L296" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="M296" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B297"/>
       <c r="C297"/>
       <c r="D297" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="I297" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="J297" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K297" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="L297" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="M297" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="N297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B298"/>
       <c r="C298"/>
       <c r="D298" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="I298" t="s">
-        <v>1736</v>
+        <v>1734</v>
       </c>
       <c r="J298" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K298" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="L298" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="M298" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="N298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B299"/>
       <c r="C299"/>
       <c r="D299" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="I299" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
       <c r="J299" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K299" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="L299" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="M299" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="N299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B300"/>
       <c r="C300"/>
       <c r="D300" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="I300" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="J300" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K300" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="L300" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="M300" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B301"/>
       <c r="C301"/>
       <c r="D301" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="I301" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="J301" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K301" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="L301" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="M301" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="N301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B302"/>
       <c r="C302"/>
       <c r="D302" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="I302" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="J302" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K302" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="L302" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="M302" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="N302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B303"/>
       <c r="C303"/>
       <c r="D303" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="I303" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="J303" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K303" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="L303" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="M303" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="N303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B304"/>
       <c r="C304"/>
       <c r="D304" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="I304" t="s">
-        <v>1770</v>
+        <v>1768</v>
       </c>
       <c r="J304" t="s">
-        <v>1724</v>
+        <v>18</v>
       </c>
       <c r="K304" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="L304" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="M304" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="N304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B305"/>
       <c r="C305"/>
       <c r="D305" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="I305" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="J305" t="s">
-        <v>1777</v>
+        <v>18</v>
       </c>
       <c r="K305" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="L305" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="M305" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="N305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B306"/>
       <c r="C306"/>
       <c r="D306" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="I306" t="s">
-        <v>1783</v>
+        <v>1779</v>
       </c>
       <c r="J306" t="s">
-        <v>1777</v>
+        <v>18</v>
       </c>
       <c r="K306" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="L306" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="M306" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="N306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B307"/>
       <c r="C307"/>
       <c r="D307" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="I307" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="J307" t="s">
-        <v>1777</v>
+        <v>18</v>
       </c>
       <c r="K307" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="L307" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="M307" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
       <c r="N307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B308"/>
       <c r="C308"/>
       <c r="D308" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="I308" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="J308" t="s">
-        <v>1777</v>
+        <v>18</v>
       </c>
       <c r="K308" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="L308" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="M308" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="N308"/>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B309"/>
       <c r="C309"/>
       <c r="D309" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="I309" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="J309" t="s">
-        <v>1777</v>
+        <v>18</v>
       </c>
       <c r="K309" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="L309" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="M309" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="N309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B310"/>
       <c r="C310"/>
       <c r="D310" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="I310" t="s">
-        <v>1800</v>
+        <v>1807</v>
       </c>
       <c r="J310" t="s">
-        <v>1777</v>
+        <v>18</v>
       </c>
       <c r="K310" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="L310" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="M310" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="N310"/>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B311"/>
       <c r="C311"/>
       <c r="D311" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="I311" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="J311" t="s">
-        <v>1777</v>
+        <v>1814</v>
       </c>
       <c r="K311" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="L311" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="M311" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="N311"/>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B312"/>
       <c r="C312"/>
       <c r="D312" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="I312" t="s">
-        <v>1811</v>
+        <v>1820</v>
       </c>
       <c r="J312" t="s">
-        <v>1777</v>
+        <v>1821</v>
       </c>
       <c r="K312" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="L312" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="M312" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="N312"/>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B313"/>
       <c r="C313"/>
       <c r="D313" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1827</v>
+      </c>
+      <c r="J313" t="s">
         <v>1821</v>
       </c>
-      <c r="I313" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K313" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="L313" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="M313" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="N313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B314"/>
       <c r="C314"/>
       <c r="D314" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="I314" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="J314" t="s">
-        <v>1777</v>
+        <v>1821</v>
       </c>
       <c r="K314" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="L314" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="M314" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="N314"/>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B315"/>
       <c r="C315"/>
       <c r="D315" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I315" t="s">
         <v>1833</v>
       </c>
-      <c r="I315" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J315" t="s">
-        <v>1777</v>
+        <v>1821</v>
       </c>
       <c r="K315" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="L315" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="M315" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="N315"/>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B316"/>
       <c r="C316"/>
       <c r="D316" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="I316" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="J316" t="s">
-        <v>1777</v>
+        <v>1821</v>
       </c>
       <c r="K316" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="L316" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="M316" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="N316"/>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B317"/>
       <c r="C317"/>
       <c r="D317" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
+        <v>1849</v>
+      </c>
+      <c r="I317" t="s">
         <v>1844</v>
       </c>
-      <c r="I317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J317" t="s">
-        <v>1846</v>
+        <v>1821</v>
       </c>
       <c r="K317" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="L317" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="M317" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="N317"/>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="B318"/>
       <c r="C318"/>
       <c r="D318" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="I318" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="J318" t="s">
-        <v>1846</v>
+        <v>1821</v>
       </c>
       <c r="K318" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
       <c r="L318" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="M318" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="N318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319"/>
       <c r="C319"/>
       <c r="D319" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="I319" t="s">
-        <v>1858</v>
-[...3 lines deleted...]
-      </c>
+        <v>1861</v>
+      </c>
+      <c r="J319"/>
       <c r="K319" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="L319" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
       <c r="M319" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="N319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320"/>
       <c r="C320"/>
       <c r="D320" t="s">
-        <v>1862</v>
+        <v>1859</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>1863</v>
+        <v>1860</v>
       </c>
       <c r="I320" t="s">
-        <v>1864</v>
-[...3 lines deleted...]
-      </c>
+        <v>1865</v>
+      </c>
+      <c r="J320"/>
       <c r="K320" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="L320" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="M320" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="N320"/>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321"/>
       <c r="C321"/>
       <c r="D321" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>1869</v>
+        <v>1860</v>
       </c>
       <c r="I321" t="s">
-        <v>1864</v>
-[...3 lines deleted...]
-      </c>
+        <v>1870</v>
+      </c>
+      <c r="J321"/>
       <c r="K321" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="L321" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="M321" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="N321"/>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322"/>
       <c r="C322"/>
       <c r="D322" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>1874</v>
+        <v>1860</v>
       </c>
       <c r="I322" t="s">
         <v>1875</v>
       </c>
-      <c r="J322" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J322"/>
       <c r="K322" t="s">
         <v>1876</v>
       </c>
       <c r="L322" t="s">
         <v>1877</v>
       </c>
       <c r="M322" t="s">
         <v>1878</v>
       </c>
       <c r="N322"/>
-    </row>
-[...1494 lines deleted...]
-      <c r="N369"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>