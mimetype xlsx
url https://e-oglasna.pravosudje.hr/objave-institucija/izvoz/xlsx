--- v1 (2026-07-05)
+++ v2 (2026-08-01)
@@ -6,149 +6,3200 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2578" uniqueCount="1879">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2754" uniqueCount="2005">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Poziv na dostavu adrese</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BORIS HRMIĆ</t>
+  </si>
+  <si>
+    <t>BORIS HRMIĆ 29837759721</t>
+  </si>
+  <si>
+    <t>30.07.2026. 03:26:13</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe2006b5-60e0-4d7e-bf50-40db1f593728</t>
+  </si>
+  <si>
+    <t>15.16511.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe2006b5-60e0-4d7e-bf50-40db1f593728/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STJEPAN KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>STJEPAN KOVAČIĆ 40557556873</t>
+  </si>
+  <si>
+    <t>30.07.2026. 03:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d54d89d-1dd9-44f7-836f-cacd3f2bd4ca</t>
+  </si>
+  <si>
+    <t>15.16512.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d54d89d-1dd9-44f7-836f-cacd3f2bd4ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO MARTINŠIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO MARTINŠIĆ 69760099859</t>
+  </si>
+  <si>
+    <t>30.07.2026. 03:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c2fb1b5-9e24-4255-bac6-026ff298e8c4</t>
+  </si>
+  <si>
+    <t>15.16510.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c2fb1b5-9e24-4255-bac6-026ff298e8c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Objava institucije</t>
   </si>
   <si>
-    <t>OVRVZ-18259/99</t>
-[...50 lines deleted...]
-    <t>Poziv na dostavu adrese</t>
+    <t>ZAHTJEV ZA NAPLATU OVRV-5568/14</t>
+  </si>
+  <si>
+    <t>FILIP BOSILJ 11288157636</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:13:38</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe86cb5-32e0-4e51-bb94-a822fb736df5</t>
+  </si>
+  <si>
+    <t>OVRV556814.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe86cb5-32e0-4e51-bb94-a822fb736df5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MIHAEL BOSILJ 74890941387</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:07:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ec6548-a759-4b8f-9408-7886fc92a9a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ec6548-a759-4b8f-9408-7886fc92a9a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA NAPLATU OVRV-2779/15</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:02:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5520fe3f-a56a-42ed-b896-6aadeb14c34a</t>
+  </si>
+  <si>
+    <t>OVRV277915.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5520fe3f-a56a-42ed-b896-6aadeb14c34a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:00:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61a3e888-683e-483c-9a14-5fb6fa1f0fd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61a3e888-683e-483c-9a14-5fb6fa1f0fd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA NAPLATU OVRV-2147/14</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e0dd007-3534-4b21-a13c-19c7362a3e4c</t>
+  </si>
+  <si>
+    <t>OVRV214714.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e0dd007-3534-4b21-a13c-19c7362a3e4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:54:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a74e730-a7b4-4297-a952-2344077a79d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a74e730-a7b4-4297-a952-2344077a79d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena POLONA MEŽAN</t>
+  </si>
+  <si>
+    <t>POLONA MEŽAN 19857377357</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:53</t>
+  </si>
+  <si>
+    <t>27.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b06ea0a-e234-413c-ab82-84fca6ca22e5</t>
+  </si>
+  <si>
+    <t>15.16507.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b06ea0a-e234-413c-ab82-84fca6ca22e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SANDI KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>SANDI KOVAČEVIĆ 26296765229</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389b3e34-8d71-45ed-ace9-14c616ffacd1</t>
+  </si>
+  <si>
+    <t>15.16506.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389b3e34-8d71-45ed-ace9-14c616ffacd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BRANIMIR DOŠEN</t>
+  </si>
+  <si>
+    <t>BRANIMIR DOŠEN 49842814087</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a915663e-b34b-4b3e-8bd4-eeee0136b0f5</t>
+  </si>
+  <si>
+    <t>15.16503.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a915663e-b34b-4b3e-8bd4-eeee0136b0f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SANDRA VUKOBRATOVIĆ VUKOJA</t>
+  </si>
+  <si>
+    <t>SANDRA VUKOBRATOVIĆ VUKOJA 43089405766</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6205d608-e8cd-4359-9653-8e4d9ce3f8ff</t>
+  </si>
+  <si>
+    <t>15.16502.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6205d608-e8cd-4359-9653-8e4d9ce3f8ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN RANDELJ</t>
+  </si>
+  <si>
+    <t>DRAGAN RANDELJ 87156195765</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e110871f-4525-425c-b12c-97700dee1ee0</t>
+  </si>
+  <si>
+    <t>15.16501.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e110871f-4525-425c-b12c-97700dee1ee0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HIRALAL BISHWAKARMA</t>
+  </si>
+  <si>
+    <t>HIRALAL BISHWAKARMA 25436671303</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec4f8f92-b592-4e88-a6bf-765df0fcd129</t>
+  </si>
+  <si>
+    <t>15.16509.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec4f8f92-b592-4e88-a6bf-765df0fcd129/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAVO TEŠIĆ</t>
+  </si>
+  <si>
+    <t>SAVO TEŠIĆ 18471235636</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5e6bba-e173-4cb1-928a-2c8aae6f1588</t>
+  </si>
+  <si>
+    <t>15.16508.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d5e6bba-e173-4cb1-928a-2c8aae6f1588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIPA FUKELJ</t>
+  </si>
+  <si>
+    <t>JOSIPA FUKELJ 50652041668</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fddd08a0-184b-4453-b964-3cd044b83a23</t>
+  </si>
+  <si>
+    <t>15.16500.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fddd08a0-184b-4453-b964-3cd044b83a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR SADOVIĆ</t>
+  </si>
+  <si>
+    <t>EMIR SADOVIĆ 26573006607</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c6ec9c5-6d09-4b77-9cad-74993eb62150</t>
+  </si>
+  <si>
+    <t>15.16505.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c6ec9c5-6d09-4b77-9cad-74993eb62150/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALENKA VIDULIN</t>
+  </si>
+  <si>
+    <t>ALENKA VIDULIN 29805288421</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83452e75-eee6-45b2-8a67-5382461b7ee5</t>
+  </si>
+  <si>
+    <t>15.16504.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83452e75-eee6-45b2-8a67-5382461b7ee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADNAN SULJIĆ</t>
+  </si>
+  <si>
+    <t>ADNAN SULJIĆ 97799840629</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:22</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c398d25-c128-4124-8cb7-a60783750d6a</t>
+  </si>
+  <si>
+    <t>15.16495.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c398d25-c128-4124-8cb7-a60783750d6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAGIB OSMAN</t>
+  </si>
+  <si>
+    <t>RAGIB OSMAN 83502295218</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e92505-45c5-4ad8-b6c6-73625d9ac3fb</t>
+  </si>
+  <si>
+    <t>15.16497.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e92505-45c5-4ad8-b6c6-73625d9ac3fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN VUKOJE</t>
+  </si>
+  <si>
+    <t>IVAN VUKOJE 51707032222</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/199baae3-1524-4e41-9c15-7669e83d7e9a</t>
+  </si>
+  <si>
+    <t>15.16494.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/199baae3-1524-4e41-9c15-7669e83d7e9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JADRANKO MATETIĆ</t>
+  </si>
+  <si>
+    <t>JADRANKO MATETIĆ 59620469235</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8537ea8-06b7-47e4-a616-95f983bc7a81</t>
+  </si>
+  <si>
+    <t>15.16491.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8537ea8-06b7-47e4-a616-95f983bc7a81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FAHREDIN HASANI</t>
+  </si>
+  <si>
+    <t>FAHREDIN HASANI 55891593909</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da685e7e-c603-4ca9-8eea-cb89c4594b8b</t>
+  </si>
+  <si>
+    <t>15.16499.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da685e7e-c603-4ca9-8eea-cb89c4594b8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKA ĐEKIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKA ĐEKIĆ 57851261417</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f707852-6a32-420d-80c0-cb96564e2212</t>
+  </si>
+  <si>
+    <t>15.16498.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f707852-6a32-420d-80c0-cb96564e2212/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAMIR ŠUMIĆ</t>
+  </si>
+  <si>
+    <t>SAMIR ŠUMIĆ 41674701783</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/955adc3f-c261-47cd-8ab1-6d436c383ae5</t>
+  </si>
+  <si>
+    <t>15.16496.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/955adc3f-c261-47cd-8ab1-6d436c383ae5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARIS KOVAČIĆ</t>
+  </si>
+  <si>
+    <t>ARIS KOVAČIĆ 72251822489</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed892e4-d8db-4a8e-8eef-afc6fa13d999</t>
+  </si>
+  <si>
+    <t>15.16493.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fed892e4-d8db-4a8e-8eef-afc6fa13d999/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TONI ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>TONI ŠIMIĆ 57598132932</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23667c6-3f42-4375-8914-ff0a8fc5c4b4</t>
+  </si>
+  <si>
+    <t>15.16492.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23667c6-3f42-4375-8914-ff0a8fc5c4b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-4/21-AKT</t>
+  </si>
+  <si>
+    <t>MIRO BRNDARIĆ 36350522339</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:00:58</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01498ca7-c143-496e-8c29-ef8a2cb40de5</t>
+  </si>
+  <si>
+    <t>PI-4-21-AKT.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01498ca7-c143-496e-8c29-ef8a2cb40de5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POVRV-18811/15-IZ.NA-1</t>
+  </si>
+  <si>
+    <t>IGOR LUKAČEVIĆ 30664221643</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:56:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee1fb56b-4de9-4fbb-9190-ff7fe2038d79</t>
+  </si>
+  <si>
+    <t>Povrv-18811-15-IZ.NA-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee1fb56b-4de9-4fbb-9190-ff7fe2038d79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IDRIS SHEHU</t>
+  </si>
+  <si>
+    <t>IDRIS SHEHU 90261338370</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:28:04</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d274931-9cf5-475c-81c1-ab9a989650cf</t>
+  </si>
+  <si>
+    <t>15.16487.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d274931-9cf5-475c-81c1-ab9a989650cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILENKO BOSANKIĆ</t>
+  </si>
+  <si>
+    <t>MILENKO BOSANKIĆ 02902540944</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9522d5e-3881-493d-9cea-ce020ea636d8</t>
+  </si>
+  <si>
+    <t>15.16478.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9522d5e-3881-493d-9cea-ce020ea636d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOBAN BALOG</t>
+  </si>
+  <si>
+    <t>BOBAN BALOG 77530110444</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71e7eb8-5811-4ced-bf08-e5df39bda647</t>
+  </si>
+  <si>
+    <t>15.16489.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71e7eb8-5811-4ced-bf08-e5df39bda647/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VIŠNJA HUDUZOVIĆ</t>
+  </si>
+  <si>
+    <t>VIŠNJA HUDUZOVIĆ 77267860722</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3d82d1-0ea1-4cc4-99f2-084b27dac01b</t>
+  </si>
+  <si>
+    <t>15.16482.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3d82d1-0ea1-4cc4-99f2-084b27dac01b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGANA ŠVONJA</t>
+  </si>
+  <si>
+    <t>DRAGANA ŠVONJA 74795474418</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0201f0-e17f-4a08-b70e-d440be53ad5d</t>
+  </si>
+  <si>
+    <t>15.16477.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed0201f0-e17f-4a08-b70e-d440be53ad5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA ĐEREK</t>
+  </si>
+  <si>
+    <t>IVICA ĐEREK 85304955392</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daddcae1-64a0-4cee-a1fe-c418ec63018f</t>
+  </si>
+  <si>
+    <t>15.16475.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daddcae1-64a0-4cee-a1fe-c418ec63018f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN MIHOLČIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN MIHOLČIĆ 92381858626</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b125392d-33ec-45ef-ab3f-b02022d03ed9</t>
+  </si>
+  <si>
+    <t>15.16472.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b125392d-33ec-45ef-ab3f-b02022d03ed9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAIMIR ZOTAJ</t>
+  </si>
+  <si>
+    <t>SAIMIR ZOTAJ 13021021815</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08e63c3f-5881-474d-ac6e-1372d70abced</t>
+  </si>
+  <si>
+    <t>15.16485.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08e63c3f-5881-474d-ac6e-1372d70abced/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BRANKO ĐONOVIĆ</t>
+  </si>
+  <si>
+    <t>BRANKO ĐONOVIĆ 08461060915</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9f7acf-0b84-4af6-bda3-d74b84ea978d</t>
+  </si>
+  <si>
+    <t>15.16480.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9f7acf-0b84-4af6-bda3-d74b84ea978d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN JURJEVIĆ</t>
+  </si>
+  <si>
+    <t>IVAN JURJEVIĆ 98896828567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d2ec20-3208-4dd9-911b-fff0df615660</t>
+  </si>
+  <si>
+    <t>15.16474.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d2ec20-3208-4dd9-911b-fff0df615660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JADRANKA BIBIĆ</t>
+  </si>
+  <si>
+    <t>JADRANKA BIBIĆ 83507326583</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9636586a-4aa0-49f4-b146-a796b56c0ef5</t>
+  </si>
+  <si>
+    <t>15.16470.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9636586a-4aa0-49f4-b146-a796b56c0ef5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KADRI KOCEKU</t>
+  </si>
+  <si>
+    <t>KADRI KOCEKU 95487210335</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ff34a3e-8e74-4a46-ae96-0d1fb9c8c283</t>
+  </si>
+  <si>
+    <t>15.16490.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ff34a3e-8e74-4a46-ae96-0d1fb9c8c283/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA BALOG</t>
+  </si>
+  <si>
+    <t>IVICA BALOG 85163329785</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72f7eb8c-f2dd-43b6-92a6-918a2b828afa</t>
+  </si>
+  <si>
+    <t>15.16484.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72f7eb8c-f2dd-43b6-92a6-918a2b828afa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOJAN GRM</t>
+  </si>
+  <si>
+    <t>BOJAN GRM 28398091229</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539e800e-28be-4767-9ec5-23fbbbed78de</t>
+  </si>
+  <si>
+    <t>15.16483.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539e800e-28be-4767-9ec5-23fbbbed78de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MAJA DABIĆ</t>
+  </si>
+  <si>
+    <t>MAJA DABIĆ 33895961730</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34d66e5e-4d37-4e4d-99cd-7d4d59e253a4</t>
+  </si>
+  <si>
+    <t>15.16479.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34d66e5e-4d37-4e4d-99cd-7d4d59e253a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT KONIČEK</t>
+  </si>
+  <si>
+    <t>ROBERT KONIČEK 83247045034</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e6bc5c3-32f3-45ad-be6d-9be9c6750066</t>
+  </si>
+  <si>
+    <t>15.16476.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e6bc5c3-32f3-45ad-be6d-9be9c6750066/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOJAN KITIĆ</t>
+  </si>
+  <si>
+    <t>BOJAN KITIĆ 05208082406</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47dc141-faf2-4ae6-b5af-f4b87f08b22b</t>
+  </si>
+  <si>
+    <t>15.16488.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47dc141-faf2-4ae6-b5af-f4b87f08b22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOGDAN ŠARIĆ</t>
+  </si>
+  <si>
+    <t>BOGDAN ŠARIĆ 73091240325</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30097c45-e9eb-4572-996a-8451edebc90a</t>
+  </si>
+  <si>
+    <t>15.16486.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30097c45-e9eb-4572-996a-8451edebc90a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARINKA WILDGRUBE</t>
+  </si>
+  <si>
+    <t>DARINKA WILDGRUBE 49569366753</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/758e87cc-f140-494c-b2e7-76e33ed449e6</t>
+  </si>
+  <si>
+    <t>15.16481.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/758e87cc-f140-494c-b2e7-76e33ed449e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANA DAMIJAN</t>
+  </si>
+  <si>
+    <t>ANA DAMIJAN 14795393591</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee01e768-cb48-4b97-a413-8a54d4b16fbe</t>
+  </si>
+  <si>
+    <t>15.16473.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee01e768-cb48-4b97-a413-8a54d4b16fbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOZO PETONJIĆ</t>
+  </si>
+  <si>
+    <t>JOZO PETONJIĆ 96945302498</t>
+  </si>
+  <si>
+    <t>27.07.2026. 03:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f57e9893-5996-4754-b5e8-1e9f70812301</t>
+  </si>
+  <si>
+    <t>15.16471.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f57e9893-5996-4754-b5e8-1e9f70812301/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-479/17-6-IZ.NA.-2</t>
+  </si>
+  <si>
+    <t>ANČICA TABAKOVIĆ ZAGOREC 71536776581</t>
+  </si>
+  <si>
+    <t>24.07.2026. 15:20:44</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/942c6c65-74be-4a58-ab68-8dad73d5867c</t>
+  </si>
+  <si>
+    <t>P479176IZNA2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/942c6c65-74be-4a58-ab68-8dad73d5867c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-479/17-6-IZ.NA.-1</t>
+  </si>
+  <si>
+    <t>24.07.2026. 15:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/334c8034-3f0d-45c4-aaa1-a5249a5e4796</t>
+  </si>
+  <si>
+    <t>P479176IZNA1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/334c8034-3f0d-45c4-aaa1-a5249a5e4796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-489/17-6-IZ.NA.-2</t>
+  </si>
+  <si>
+    <t>24.07.2026. 15:11:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d12a67-9584-47d5-8e63-5d70241b97a1</t>
+  </si>
+  <si>
+    <t>P489176IZNA2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d12a67-9584-47d5-8e63-5d70241b97a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-489/17-6-IZ.NA.-1</t>
+  </si>
+  <si>
+    <t>24.07.2026. 15:08:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77d81f51-c7e0-4043-abb1-3b91a9a37d40</t>
+  </si>
+  <si>
+    <t>P489176IZNA1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77d81f51-c7e0-4043-abb1-3b91a9a37d40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-43/18-5-IZ.NA.-2</t>
+  </si>
+  <si>
+    <t>24.07.2026. 15:04:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd63826c-390d-42cc-90a6-f0baa312dfaf</t>
+  </si>
+  <si>
+    <t>P43185IZNA2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd63826c-390d-42cc-90a6-f0baa312dfaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-43/18-5-IZ.NA.-1</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:59:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e7820e3-5de0-4e44-baa6-082e7c3c408f</t>
+  </si>
+  <si>
+    <t>P43185IZNA1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e7820e3-5de0-4e44-baa6-082e7c3c408f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-174/19-3-IZ.NA.-1</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:34:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d232a6a-2a66-4480-8d0c-ee4bd653fe49</t>
+  </si>
+  <si>
+    <t>P174193IZNA1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d232a6a-2a66-4480-8d0c-ee4bd653fe49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJAV ZA NAPLATU OVRV-1913/15</t>
+  </si>
+  <si>
+    <t>ZDRAVKO TROJAK 15065494111</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:27:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01e61859-c613-4a85-8d5f-414c33f279e8</t>
+  </si>
+  <si>
+    <t>OVRV191315.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01e61859-c613-4a85-8d5f-414c33f279e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELZA ĐAPIĆ</t>
+  </si>
+  <si>
+    <t>ELZA ĐAPIĆ 70340268484</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:20</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd30df9-5fe6-45e0-b0a9-8fbde70aa01e</t>
+  </si>
+  <si>
+    <t>15.16466.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd30df9-5fe6-45e0-b0a9-8fbde70aa01e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIS DAMIANI</t>
+  </si>
+  <si>
+    <t>ELVIS DAMIANI 40341975199</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/407c76e2-dc8e-4b24-9b82-d0e92ab1a4d6</t>
+  </si>
+  <si>
+    <t>15.16465.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/407c76e2-dc8e-4b24-9b82-d0e92ab1a4d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN SOMMER</t>
+  </si>
+  <si>
+    <t>IVAN SOMMER 51322795244</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5745f241-4e01-44fd-ba3f-01a289991d85</t>
+  </si>
+  <si>
+    <t>15.16467.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5745f241-4e01-44fd-ba3f-01a289991d85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADRIAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>ADRIAN PETROVIĆ 77789272230</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95772f6e-f519-41b5-9488-fa80ca2f7dfb</t>
+  </si>
+  <si>
+    <t>15.16468.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95772f6e-f519-41b5-9488-fa80ca2f7dfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RENATO BARBIERI</t>
+  </si>
+  <si>
+    <t>RENATO BARBIERI 63506324768</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:23:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe1c6a65-6069-4e6a-998e-fd511a34ddac</t>
+  </si>
+  <si>
+    <t>15.16469.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe1c6a65-6069-4e6a-998e-fd511a34ddac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JADRANKO VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>JADRANKO VUKOVIĆ 95396652811</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:22:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5830023-31be-448a-9ddb-f3faa06acb24</t>
+  </si>
+  <si>
+    <t>15.16464.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5830023-31be-448a-9ddb-f3faa06acb24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT DRAGIČEVIĆ</t>
+  </si>
+  <si>
+    <t>ROBERT DRAGIČEVIĆ 83250910810</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:50</t>
+  </si>
+  <si>
+    <t>20.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09b927e4-1f47-42a8-8ae8-6f657434fed3</t>
+  </si>
+  <si>
+    <t>15.16457.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09b927e4-1f47-42a8-8ae8-6f657434fed3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JELENA KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>JELENA KNEŽEVIĆ 71013144785</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3774fa4d-098b-48fd-9a1e-4ef30f8dccc5</t>
+  </si>
+  <si>
+    <t>15.16449.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3774fa4d-098b-48fd-9a1e-4ef30f8dccc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRELA RADULOVIĆ</t>
+  </si>
+  <si>
+    <t>MIRELA RADULOVIĆ 72186941357</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92615de8-fb26-495f-a52b-c5447a23940b</t>
+  </si>
+  <si>
+    <t>15.16459.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92615de8-fb26-495f-a52b-c5447a23940b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDINA BOSNIĆ</t>
+  </si>
+  <si>
+    <t>EDINA BOSNIĆ 60188931383</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcff332c-171c-49c9-b6fd-7abd2637ea16</t>
+  </si>
+  <si>
+    <t>15.16453.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcff332c-171c-49c9-b6fd-7abd2637ea16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTIAN FIŠER</t>
+  </si>
+  <si>
+    <t>KRISTIAN FIŠER 65850057494</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d8b14e-f037-45f6-865d-ac0a92ccc601</t>
+  </si>
+  <si>
+    <t>15.16452.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31d8b14e-f037-45f6-865d-ac0a92ccc601/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRO KEROVEC</t>
+  </si>
+  <si>
+    <t>MIRO KEROVEC 78417200893</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1287d9-bfae-4384-9d17-00c7fb6b2550</t>
+  </si>
+  <si>
+    <t>15.16463.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1287d9-bfae-4384-9d17-00c7fb6b2550/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROMAN GERIĆ</t>
+  </si>
+  <si>
+    <t>ROMAN GERIĆ 89110388736</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29bd91c-2495-47b8-9841-b496bb6e2850</t>
+  </si>
+  <si>
+    <t>15.16462.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29bd91c-2495-47b8-9841-b496bb6e2850/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DUŠKO PETROVIĆ</t>
+  </si>
+  <si>
+    <t>DUŠKO PETROVIĆ 25634363614</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a7950a-a7cb-4a78-9600-cc3e69d7add2</t>
+  </si>
+  <si>
+    <t>15.16460.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a7950a-a7cb-4a78-9600-cc3e69d7add2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIS MEHIĆ</t>
+  </si>
+  <si>
+    <t>ELVIS MEHIĆ 03402672871</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c54b5c58-7f23-44cb-a1e5-dc8315c3c31e</t>
+  </si>
+  <si>
+    <t>15.16455.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c54b5c58-7f23-44cb-a1e5-dc8315c3c31e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZEJNIL SILAJĐIĆ</t>
+  </si>
+  <si>
+    <t>ZEJNIL SILAJĐIĆ 21704690954</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1730fb5-3873-4ed5-a592-298e093ea6ed</t>
+  </si>
+  <si>
+    <t>15.16454.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1730fb5-3873-4ed5-a592-298e093ea6ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZLATKO VULJANIĆ</t>
+  </si>
+  <si>
+    <t>ZLATKO VULJANIĆ 45390869193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/727ce98b-939e-48ff-8004-cd351304a819</t>
+  </si>
+  <si>
+    <t>15.16451.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/727ce98b-939e-48ff-8004-cd351304a819/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GORAN TESLIĆ</t>
+  </si>
+  <si>
+    <t>GORAN TESLIĆ 75765056203</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764601b5-d6e3-4084-b70d-0fa23c890e6e</t>
+  </si>
+  <si>
+    <t>15.16450.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764601b5-d6e3-4084-b70d-0fa23c890e6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT MARTINEC</t>
+  </si>
+  <si>
+    <t>ROBERT MARTINEC 33143951936</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1102e261-86e3-42c6-b763-ef35feea432d</t>
+  </si>
+  <si>
+    <t>15.16458.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1102e261-86e3-42c6-b763-ef35feea432d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAMIZ GAŠI</t>
+  </si>
+  <si>
+    <t>RAMIZ GAŠI 84435166351</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f827a8-af03-4e5c-bc3e-0653691af988</t>
+  </si>
+  <si>
+    <t>15.16456.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f827a8-af03-4e5c-bc3e-0653691af988/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN PRAVDIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN PRAVDIĆ 61635224669</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:24:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd1f6f35-d110-4a28-9d64-f688b94ea06a</t>
+  </si>
+  <si>
+    <t>15.16461.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd1f6f35-d110-4a28-9d64-f688b94ea06a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRNES MUJIĆ</t>
+  </si>
+  <si>
+    <t>MIRNES MUJIĆ 13690463213</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:26:03</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d475b901-1cae-4417-b9ad-699f8483409a</t>
+  </si>
+  <si>
+    <t>15.16447.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d475b901-1cae-4417-b9ad-699f8483409a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATIJA AGATIĆ</t>
+  </si>
+  <si>
+    <t>MATIJA AGATIĆ 42785665375</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28e721f-980f-495e-98a3-435b00dc2751</t>
+  </si>
+  <si>
+    <t>15.16446.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28e721f-980f-495e-98a3-435b00dc2751/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILOŠ KRAGULJAC</t>
+  </si>
+  <si>
+    <t>MILOŠ KRAGULJAC 70702714139</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a343090c-56fa-4e65-aaa7-c539f79c038a</t>
+  </si>
+  <si>
+    <t>15.16445.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a343090c-56fa-4e65-aaa7-c539f79c038a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTINA BOLIĆ</t>
+  </si>
+  <si>
+    <t>KRISTINA BOLIĆ 69540411003</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/154c3808-8ab0-4f1b-8b35-0050ba52d077</t>
+  </si>
+  <si>
+    <t>15.16441.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/154c3808-8ab0-4f1b-8b35-0050ba52d077/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KURTEŠ ŠAĆIRI</t>
+  </si>
+  <si>
+    <t>KURTEŠ ŠAĆIRI 43103014029</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f4b146d-935f-4ba8-8b03-3745b2bfd24d</t>
+  </si>
+  <si>
+    <t>15.16444.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f4b146d-935f-4ba8-8b03-3745b2bfd24d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP SIČAJA</t>
+  </si>
+  <si>
+    <t>JOSIP SIČAJA 60667647146</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4925fc7-0d47-4873-b765-cb1d1f23889b</t>
+  </si>
+  <si>
+    <t>15.16443.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4925fc7-0d47-4873-b765-cb1d1f23889b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FADIL KRASNIQI</t>
+  </si>
+  <si>
+    <t>FADIL KRASNIQI 59176787956</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/027a81cc-7218-4e26-9792-6d741095f697</t>
+  </si>
+  <si>
+    <t>15.16442.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/027a81cc-7218-4e26-9792-6d741095f697/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRKO NIKČEVIĆ</t>
+  </si>
+  <si>
+    <t>MIRKO NIKČEVIĆ 10012341091</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2fd87c-aac1-4da7-8729-103821c05ded</t>
+  </si>
+  <si>
+    <t>15.16448.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2fd87c-aac1-4da7-8729-103821c05ded/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STELA MAROŠ</t>
+  </si>
+  <si>
+    <t>STELA MAROŠ 14695613291</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/807e5c14-6859-4e01-bf5f-73f9939ba8c5</t>
+  </si>
+  <si>
+    <t>15.16440.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/807e5c14-6859-4e01-bf5f-73f9939ba8c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MERSAD ISLAMOVIĆ</t>
+  </si>
+  <si>
+    <t>MERSAD ISLAMOVIĆ 49951716291</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:47</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ef18619-eb17-46d4-9073-3d5e9925860e</t>
+  </si>
+  <si>
+    <t>15.16436.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ef18619-eb17-46d4-9073-3d5e9925860e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VEZIR MUHAREMOVIĆ</t>
+  </si>
+  <si>
+    <t>VEZIR MUHAREMOVIĆ 82889550738</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230e5ef9-7260-41e7-a4e2-56f91da5684f</t>
+  </si>
+  <si>
+    <t>15.16432.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/230e5ef9-7260-41e7-a4e2-56f91da5684f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILENKO TODIĆ</t>
+  </si>
+  <si>
+    <t>MILENKO TODIĆ 27354111259</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64f10a8e-116a-4d22-b62f-9ef60e46a9a1</t>
+  </si>
+  <si>
+    <t>15.16427.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64f10a8e-116a-4d22-b62f-9ef60e46a9a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARY GRACE MARCETA</t>
+  </si>
+  <si>
+    <t>MARY GRACE MARCETA 57692490334</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550cdf4d-7fa3-4f5e-a0e0-c08d813216d4</t>
+  </si>
+  <si>
+    <t>15.16439.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550cdf4d-7fa3-4f5e-a0e0-c08d813216d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KATICA ĐANIŠ</t>
+  </si>
+  <si>
+    <t>KATICA ĐANIŠ 78471596140</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9510a6f9-c93c-4339-b606-95ff84a1ff07</t>
+  </si>
+  <si>
+    <t>15.16426.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9510a6f9-c93c-4339-b606-95ff84a1ff07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP BOŽIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP BOŽIĆ 76688517652</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5051eac6-d507-475e-bce2-5c08735c4a92</t>
+  </si>
+  <si>
+    <t>15.16428.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5051eac6-d507-475e-bce2-5c08735c4a92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KREŠIMIR MIKAS</t>
+  </si>
+  <si>
+    <t>KREŠIMIR MIKAS 00000040790</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d88d69-055e-4bdc-804d-09e8485b6790</t>
+  </si>
+  <si>
+    <t>15.16433.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d88d69-055e-4bdc-804d-09e8485b6790/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NUSRET HUSKIĆ</t>
+  </si>
+  <si>
+    <t>NUSRET HUSKIĆ 66084486803</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb75e56b-a8ab-4fbe-a179-d6f3269fe929</t>
+  </si>
+  <si>
+    <t>15.16434.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb75e56b-a8ab-4fbe-a179-d6f3269fe929/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARMIS ĐOGIĆ</t>
+  </si>
+  <si>
+    <t>ARMIS ĐOGIĆ 43863707328</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/525c096c-8883-4e90-a148-3ff1949bd152</t>
+  </si>
+  <si>
+    <t>15.16438.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/525c096c-8883-4e90-a148-3ff1949bd152/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIRA NIKOLIĆ-KAJIĆ</t>
+  </si>
+  <si>
+    <t>EMIRA NIKOLIĆ-KAJIĆ 69647460658</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/124da562-def5-4e76-bfe5-ead0b77bb9a4</t>
+  </si>
+  <si>
+    <t>15.16437.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/124da562-def5-4e76-bfe5-ead0b77bb9a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IBRAHIM MUHAREMOVIĆ</t>
+  </si>
+  <si>
+    <t>IBRAHIM MUHAREMOVIĆ 44629589974</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e8361b6-b605-44bc-9cb1-a68d8fd9691d</t>
+  </si>
+  <si>
+    <t>15.16435.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e8361b6-b605-44bc-9cb1-a68d8fd9691d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SLAVKO VIDOVIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKO VIDOVIĆ 47465804072</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b72a575-8c26-43eb-aeaa-83a8a72dc1b1</t>
+  </si>
+  <si>
+    <t>15.16431.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b72a575-8c26-43eb-aeaa-83a8a72dc1b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HELGA PETROVIĆ</t>
+  </si>
+  <si>
+    <t>HELGA PETROVIĆ 07121392347</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10be9b8b-b5b6-4ddc-ba6b-ea662b62521d</t>
+  </si>
+  <si>
+    <t>15.16430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10be9b8b-b5b6-4ddc-ba6b-ea662b62521d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERTO RADOVIĆ</t>
+  </si>
+  <si>
+    <t>ROBERTO RADOVIĆ 46198422821</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519f5214-1684-46bb-bcfd-fbf8f57a807a</t>
+  </si>
+  <si>
+    <t>15.16429.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519f5214-1684-46bb-bcfd-fbf8f57a807a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP DERGENC</t>
+  </si>
+  <si>
+    <t>JOSIP DERGENC 97220668746</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:26:21</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cc61882-5ed9-4e91-b2b0-30124d5fe15f</t>
+  </si>
+  <si>
+    <t>15.16425.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cc61882-5ed9-4e91-b2b0-30124d5fe15f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BORIS SRBALJ</t>
+  </si>
+  <si>
+    <t>BORIS SRBALJ 58798758588</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:53</t>
+  </si>
+  <si>
+    <t>13.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e652e1-2b2f-4717-800f-a4c79cd75193</t>
+  </si>
+  <si>
+    <t>15.16417.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96e652e1-2b2f-4717-800f-a4c79cd75193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NATAŠA HORVAT</t>
+  </si>
+  <si>
+    <t>NATAŠA HORVAT 40851997253</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3dd889-30b5-4347-bc11-0212be6d406a</t>
+  </si>
+  <si>
+    <t>15.16416.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3dd889-30b5-4347-bc11-0212be6d406a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARTIN DOĆI</t>
+  </si>
+  <si>
+    <t>MARTIN DOĆI 07001661036</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fa276a-a5a1-4b34-8a94-43282f40ec3c</t>
+  </si>
+  <si>
+    <t>15.16423.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fa276a-a5a1-4b34-8a94-43282f40ec3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EGECAN OZSAYGILI</t>
+  </si>
+  <si>
+    <t>EGECAN OZSAYGILI 37398748143</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ed71cb-841d-4c1a-86a4-0eb63bd8065f</t>
+  </si>
+  <si>
+    <t>15.16424.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ed71cb-841d-4c1a-86a4-0eb63bd8065f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NERMIN RAMIĆ</t>
+  </si>
+  <si>
+    <t>NERMIN RAMIĆ 71321387240</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc42500b-3029-4fa7-ada4-4650fa0b9270</t>
+  </si>
+  <si>
+    <t>15.16419.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc42500b-3029-4fa7-ada4-4650fa0b9270/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ABAZ GANIĆ</t>
+  </si>
+  <si>
+    <t>ABAZ GANIĆ 72593048547</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5ce4a93-69e4-47e3-91d7-c3439d18048d</t>
+  </si>
+  <si>
+    <t>15.16422.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5ce4a93-69e4-47e3-91d7-c3439d18048d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŠIMUN KORAĆ</t>
+  </si>
+  <si>
+    <t>ŠIMUN KORAĆ 21369938085</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2bc18c-284f-4d9b-a899-39ddce0e5ab7</t>
+  </si>
+  <si>
+    <t>15.16420.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2bc18c-284f-4d9b-a899-39ddce0e5ab7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSANDAR KAURIN</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KAURIN 11286928986</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55b892f9-a9d6-4396-9d8d-f961da1e7413</t>
+  </si>
+  <si>
+    <t>15.16418.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55b892f9-a9d6-4396-9d8d-f961da1e7413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JELENA VRETENAR</t>
+  </si>
+  <si>
+    <t>JELENA VRETENAR 00376350628</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc639a0-cca0-43fd-a1f5-5106ab7586e7</t>
+  </si>
+  <si>
+    <t>15.16421.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc639a0-cca0-43fd-a1f5-5106ab7586e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEVENKA TADIĆ</t>
+  </si>
+  <si>
+    <t>NEVENKA TADIĆ 67230161705</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:23:17</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cf6d825-66a9-4c7a-a989-c630bac45b59</t>
+  </si>
+  <si>
+    <t>15.16414.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cf6d825-66a9-4c7a-a989-c630bac45b59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LJILJANA DRINJAK</t>
+  </si>
+  <si>
+    <t>LJILJANA DRINJAK 85033934263</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798a1cb1-c0e1-402f-b842-ed4732c3d73a</t>
+  </si>
+  <si>
+    <t>15.16408.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/798a1cb1-c0e1-402f-b842-ed4732c3d73a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTI DORRA</t>
+  </si>
+  <si>
+    <t>KRISTI DORRA 86682650470</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:23:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cc1c135-7f7f-46c5-b68c-555c2d3704d3</t>
+  </si>
+  <si>
+    <t>15.16415.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cc1c135-7f7f-46c5-b68c-555c2d3704d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRUNOSLAV HOTOVAC</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV HOTOVAC 87740311025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4432a33b-e7b7-42cf-8674-071537d3c6b6</t>
+  </si>
+  <si>
+    <t>15.16411.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4432a33b-e7b7-42cf-8674-071537d3c6b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGANA CAREVIĆ RAKONCA</t>
+  </si>
+  <si>
+    <t>DRAGANA CAREVIĆ RAKONCA 75740768182</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c444317-f64f-4d60-adb6-5a525c68cc60</t>
+  </si>
+  <si>
+    <t>15.16409.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c444317-f64f-4d60-adb6-5a525c68cc60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BORISLAV LONČAR</t>
+  </si>
+  <si>
+    <t>BORISLAV LONČAR 61781594251</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3652aad8-f459-424c-a59e-19b6c5ce6617</t>
+  </si>
+  <si>
+    <t>15.16407.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3652aad8-f459-424c-a59e-19b6c5ce6617/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KAROLINA RANOGAJEC</t>
+  </si>
+  <si>
+    <t>KAROLINA RANOGAJEC 41019603347</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:23:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527e4bf-c38c-4f34-a87b-a65c5ed67099</t>
+  </si>
+  <si>
+    <t>15.16412.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2527e4bf-c38c-4f34-a87b-a65c5ed67099/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FRANK BALTERS</t>
+  </si>
+  <si>
+    <t>FRANK BALTERS 08906184760</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:23:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ca3a4a-bb5c-4458-aead-35b66b8053cd</t>
+  </si>
+  <si>
+    <t>15.16413.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83ca3a4a-bb5c-4458-aead-35b66b8053cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VJOLLCA DANI</t>
+  </si>
+  <si>
+    <t>VJOLLCA DANI 31317776655</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30840915-112b-418b-8edf-a09d07061536</t>
+  </si>
+  <si>
+    <t>15.16410.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30840915-112b-418b-8edf-a09d07061536/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MUHAMED BEŠIĆ</t>
+  </si>
+  <si>
+    <t>MUHAMED BEŠIĆ 21829880173</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:49</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/991b840e-5c9d-4e42-b499-4bc48f7e794c</t>
+  </si>
+  <si>
+    <t>15.16403.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/991b840e-5c9d-4e42-b499-4bc48f7e794c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena CHANAS SHRESTHA</t>
+  </si>
+  <si>
+    <t>CHANAS SHRESTHA 12557042140</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39feeebb-e98a-4369-bc62-05fa8a9ebf30</t>
+  </si>
+  <si>
+    <t>15.16402.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39feeebb-e98a-4369-bc62-05fa8a9ebf30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA GLAMOČIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA GLAMOČIĆ 52224406624</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fb52446-2c94-4e1d-be8c-673b670ecdef</t>
+  </si>
+  <si>
+    <t>15.16398.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fb52446-2c94-4e1d-be8c-673b670ecdef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŠEMSUDIN ORMANOVIĆ</t>
+  </si>
+  <si>
+    <t>ŠEMSUDIN ORMANOVIĆ 33413508744</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/755adfd8-2faa-4314-a741-6c8cf902f3af</t>
+  </si>
+  <si>
+    <t>15.16399.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/755adfd8-2faa-4314-a741-6c8cf902f3af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DUŠAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>DUŠAN PETROVIĆ 67923775707</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e363bb60-398e-4b9c-846e-76ef7aa0d017</t>
+  </si>
+  <si>
+    <t>15.16397.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e363bb60-398e-4b9c-846e-76ef7aa0d017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANDREA ŠIFLIŠ</t>
+  </si>
+  <si>
+    <t>ANDREA ŠIFLIŠ 16444039144</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bff5c255-ef32-4458-acca-eca1f92082df</t>
+  </si>
+  <si>
+    <t>15.16394.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bff5c255-ef32-4458-acca-eca1f92082df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BUJAR AHMETI</t>
+  </si>
+  <si>
+    <t>BUJAR AHMETI 35597451854</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e23d125-ff64-477f-95fc-9c06a9a3e2d4</t>
+  </si>
+  <si>
+    <t>15.16401.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e23d125-ff64-477f-95fc-9c06a9a3e2d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILAN VLAHOVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN VLAHOVIĆ 77728125194</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a7735c-f2ad-4186-979c-09e8f4ac7c39</t>
+  </si>
+  <si>
+    <t>15.16400.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a7735c-f2ad-4186-979c-09e8f4ac7c39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LOVORKA VALIDŽIĆ</t>
+  </si>
+  <si>
+    <t>LOVORKA VALIDŽIĆ 77290229924</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff4f6f0-d6f7-4224-a17a-6d8372eafa74</t>
+  </si>
+  <si>
+    <t>15.16393.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fff4f6f0-d6f7-4224-a17a-6d8372eafa74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ERIOLA MALILE</t>
+  </si>
+  <si>
+    <t>ERIOLA MALILE 46972817953</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128b4601-de62-4837-b222-e4ee013749cb</t>
+  </si>
+  <si>
+    <t>15.16404.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128b4601-de62-4837-b222-e4ee013749cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OSMAN FEJZIĆ</t>
+  </si>
+  <si>
+    <t>OSMAN FEJZIĆ 46615482826</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6335626-990b-4bba-940a-38112978e1bd</t>
+  </si>
+  <si>
+    <t>15.16406.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6335626-990b-4bba-940a-38112978e1bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena UTTAM SINGH</t>
+  </si>
+  <si>
+    <t>UTTAM SINGH 38513899090</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0368db9c-06f2-4609-81f2-b2edad4b5d17</t>
+  </si>
+  <si>
+    <t>15.16405.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0368db9c-06f2-4609-81f2-b2edad4b5d17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRKO MILOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>MIRKO MILOŠEVIĆ 78894956405</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15febd7-8188-448f-b7c8-46b2c7a2bb58</t>
+  </si>
+  <si>
+    <t>15.16396.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15febd7-8188-448f-b7c8-46b2c7a2bb58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NENAD DANIČIĆ</t>
+  </si>
+  <si>
+    <t>NENAD DANIČIĆ 02735736629</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b4dbd17-16fc-4aa4-8a90-5f2d2e82392c</t>
+  </si>
+  <si>
+    <t>15.16395.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b4dbd17-16fc-4aa4-8a90-5f2d2e82392c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DOMAGOJ VUSIĆ</t>
+  </si>
+  <si>
+    <t>DOMAGOJ VUSIĆ 74093913828</t>
+  </si>
+  <si>
+    <t>13.07.2026. 03:27:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56c4efe2-f5b7-4f48-807b-93ac3da1114a</t>
+  </si>
+  <si>
+    <t>15.16392.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56c4efe2-f5b7-4f48-807b-93ac3da1114a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GORAN MATIJEVIĆ</t>
+  </si>
+  <si>
+    <t>GORAN MATIJEVIĆ 06704413066</t>
+  </si>
+  <si>
+    <t>10.07.2026. 03:25:00</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e74c78-3993-416c-9e47-b5616c196dd6</t>
+  </si>
+  <si>
+    <t>15.16391.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e74c78-3993-416c-9e47-b5616c196dd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKŠA ZUBOVIĆ</t>
+  </si>
+  <si>
+    <t>NIKŠA ZUBOVIĆ 99461665053</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:25:13</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8123bb11-059b-43a1-b793-292a011b0396</t>
+  </si>
+  <si>
+    <t>15.16390.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8123bb11-059b-43a1-b793-292a011b0396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN ATLIJA</t>
+  </si>
+  <si>
+    <t>DRAGAN ATLIJA 54615273264</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/549d0824-49c3-4a46-a659-9223a0f25afe</t>
+  </si>
+  <si>
+    <t>15.16388.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/549d0824-49c3-4a46-a659-9223a0f25afe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TIHOMIR BARIĆ</t>
+  </si>
+  <si>
+    <t>TIHOMIR BARIĆ 04224200667</t>
+  </si>
+  <si>
+    <t>09.07.2026. 03:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17264782-0094-48e8-a6b2-e1e93aa83224</t>
+  </si>
+  <si>
+    <t>15.16389.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17264782-0094-48e8-a6b2-e1e93aa83224/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN ZEC</t>
+  </si>
+  <si>
+    <t>ZORAN ZEC 11987872698</t>
+  </si>
+  <si>
+    <t>08.07.2026. 03:26:05</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/906a4597-6b7c-4f18-8f3d-60cfaab07fbd</t>
+  </si>
+  <si>
+    <t>15.16386.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/906a4597-6b7c-4f18-8f3d-60cfaab07fbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZVONIMIR ŠANIĆ</t>
+  </si>
+  <si>
+    <t>ZVONIMIR ŠANIĆ 39902654037</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee9f4905-dba7-4d43-a5e9-632c2cc539d6</t>
+  </si>
+  <si>
+    <t>15.16382.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee9f4905-dba7-4d43-a5e9-632c2cc539d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NENAD ZEBA</t>
+  </si>
+  <si>
+    <t>NENAD ZEBA 33388075448</t>
+  </si>
+  <si>
+    <t>08.07.2026. 03:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a06c21ea-aef6-4260-b9bb-f0c994e08a83</t>
+  </si>
+  <si>
+    <t>15.16383.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a06c21ea-aef6-4260-b9bb-f0c994e08a83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HERMAN BALIJA</t>
+  </si>
+  <si>
+    <t>HERMAN BALIJA 19440453543</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34423ee1-46f4-4b28-8bb2-adc48bc3826a</t>
+  </si>
+  <si>
+    <t>15.16387.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34423ee1-46f4-4b28-8bb2-adc48bc3826a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SELMA RADIĆ</t>
+  </si>
+  <si>
+    <t>SELMA RADIĆ 95007540250</t>
+  </si>
+  <si>
+    <t>08.07.2026. 03:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c150594f-424d-4ba1-80e6-e1001de08303</t>
+  </si>
+  <si>
+    <t>15.16384.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c150594f-424d-4ba1-80e6-e1001de08303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN ŠUPERINA</t>
+  </si>
+  <si>
+    <t>IVAN ŠUPERINA 92295601807</t>
+  </si>
+  <si>
+    <t>08.07.2026. 03:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/423f1a88-f560-4b4f-8573-569ba844a05d</t>
+  </si>
+  <si>
+    <t>15.16385.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/423f1a88-f560-4b4f-8573-569ba844a05d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANA TOMIČOVÁ</t>
+  </si>
+  <si>
+    <t>DANA TOMIČOVÁ 22209091493</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:54</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1cf6f60-9650-4d9f-8618-a9185420ff13</t>
+  </si>
+  <si>
+    <t>15.16380.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1cf6f60-9650-4d9f-8618-a9185420ff13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO POSLON</t>
+  </si>
+  <si>
+    <t>MARIO POSLON 39856926759</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/922f895a-a5b1-4005-877b-37613e264c81</t>
+  </si>
+  <si>
+    <t>15.16367.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/922f895a-a5b1-4005-877b-37613e264c81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SALKO JAŠAREVIĆ</t>
+  </si>
+  <si>
+    <t>SALKO JAŠAREVIĆ 13447081764</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b600b0da-92a4-40d1-870a-d18a166d383f</t>
+  </si>
+  <si>
+    <t>15.16381.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b600b0da-92a4-40d1-870a-d18a166d383f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEMANJA MAČVAN</t>
+  </si>
+  <si>
+    <t>NEMANJA MAČVAN 96492258711</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fc0c8ee-f932-42c6-9987-59628fb81675</t>
+  </si>
+  <si>
+    <t>15.16379.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fc0c8ee-f932-42c6-9987-59628fb81675/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLADEN CHERINA</t>
+  </si>
+  <si>
+    <t>MLADEN CHERINA 53467577564</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02da7ca4-3326-4a4a-b859-2724ba6fa23d</t>
+  </si>
+  <si>
+    <t>15.16378.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02da7ca4-3326-4a4a-b859-2724ba6fa23d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RENATO HARAMBAŠIĆ</t>
+  </si>
+  <si>
+    <t>RENATO HARAMBAŠIĆ 93985315034</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88241ff5-63a2-46cc-8fb5-84f52d19ac84</t>
+  </si>
+  <si>
+    <t>15.16377.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88241ff5-63a2-46cc-8fb5-84f52d19ac84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VELIBOR SUNDAĆ</t>
+  </si>
+  <si>
+    <t>VELIBOR SUNDAĆ 75314410456</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71572d87-b59e-4342-b084-b3679858717a</t>
+  </si>
+  <si>
+    <t>15.16376.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71572d87-b59e-4342-b084-b3679858717a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTIJAN STJEPIĆ</t>
+  </si>
+  <si>
+    <t>KRISTIJAN STJEPIĆ 26930310332</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/419473a4-c571-4783-8574-af8806643410</t>
+  </si>
+  <si>
+    <t>15.16374.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/419473a4-c571-4783-8574-af8806643410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PATRIK LUMEZI</t>
+  </si>
+  <si>
+    <t>PATRIK LUMEZI 71266453742</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58615b8-1feb-4911-9f0c-0bcbc23bcbba</t>
+  </si>
+  <si>
+    <t>15.16373.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58615b8-1feb-4911-9f0c-0bcbc23bcbba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILE MEDAK</t>
+  </si>
+  <si>
+    <t>MILE MEDAK 85228028435</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca792a3-d633-49c8-9c96-eaa458453daa</t>
+  </si>
+  <si>
+    <t>15.16372.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca792a3-d633-49c8-9c96-eaa458453daa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BLANKA ĐORĐIESKI MILANOVIĆ</t>
+  </si>
+  <si>
+    <t>BLANKA ĐORĐIESKI MILANOVIĆ 18329899244</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13b34e09-8c59-42b2-acd3-ff8935f34916</t>
+  </si>
+  <si>
+    <t>15.16368.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13b34e09-8c59-42b2-acd3-ff8935f34916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANICA LOVAS</t>
+  </si>
+  <si>
+    <t>ANICA LOVAS 18177452040</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a139e523-61a4-4d91-b7ac-ff1a69879a92</t>
+  </si>
+  <si>
+    <t>15.16375.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a139e523-61a4-4d91-b7ac-ff1a69879a92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARIJO ŠAPINA</t>
+  </si>
+  <si>
+    <t>DARIJO ŠAPINA 68509425045</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167a9d82-fd0f-4935-b70d-8af681e0bff2</t>
+  </si>
+  <si>
+    <t>15.16371.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/167a9d82-fd0f-4935-b70d-8af681e0bff2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANA BRALIĆ</t>
+  </si>
+  <si>
+    <t>ANA BRALIĆ 50889817066</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd9674b9-bf1b-4f6e-9166-0762b933143a</t>
+  </si>
+  <si>
+    <t>15.16370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd9674b9-bf1b-4f6e-9166-0762b933143a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLADEN VRAGOVIĆ</t>
+  </si>
+  <si>
+    <t>MLADEN VRAGOVIĆ 03191575664</t>
+  </si>
+  <si>
+    <t>07.07.2026. 03:24:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76df7e63-bc9f-4fc6-819e-ebfaaaaf3828</t>
+  </si>
+  <si>
+    <t>15.16369.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76df7e63-bc9f-4fc6-819e-ebfaaaaf3828/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KYU SUP LEE</t>
+  </si>
+  <si>
+    <t>KYU SUP LEE 76710641121</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:28</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bb26c1a-9fcf-42c5-9588-71a2777fd129</t>
+  </si>
+  <si>
+    <t>15.16356.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bb26c1a-9fcf-42c5-9588-71a2777fd129/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATIJA BABIĆ</t>
+  </si>
+  <si>
+    <t>MATIJA BABIĆ 39432943701</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c011fa1e-feb1-4838-ac45-5be3d8ac69c1</t>
+  </si>
+  <si>
+    <t>15.16353.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c011fa1e-feb1-4838-ac45-5be3d8ac69c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RICHARD SCOTT SMITH</t>
+  </si>
+  <si>
+    <t>RICHARD SCOTT SMITH 63203271002</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b173239-6e73-4134-9392-54e701897fb5</t>
+  </si>
+  <si>
+    <t>15.16351.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b173239-6e73-4134-9392-54e701897fb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DENIS PLANINIĆ</t>
+  </si>
+  <si>
+    <t>DENIS PLANINIĆ 27642801266</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834964e8-103e-428f-90d6-33f84baabbca</t>
+  </si>
+  <si>
+    <t>15.16365.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834964e8-103e-428f-90d6-33f84baabbca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA DRUŽAK</t>
+  </si>
+  <si>
+    <t>IVICA DRUŽAK 44723129680</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a955aecb-c594-4a49-b5fb-bce5007405f9</t>
+  </si>
+  <si>
+    <t>15.16364.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a955aecb-c594-4a49-b5fb-bce5007405f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŠEFIK MUSIĆ</t>
+  </si>
+  <si>
+    <t>ŠEFIK MUSIĆ 73358658093</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861cb9f1-c22c-4ca9-a714-b2d9fdd53843</t>
+  </si>
+  <si>
+    <t>15.16360.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861cb9f1-c22c-4ca9-a714-b2d9fdd53843/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SVETLANA PAVIĆ</t>
+  </si>
+  <si>
+    <t>SVETLANA PAVIĆ 13111020070</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a639c060-c1fe-48fa-a126-e7566f72582e</t>
+  </si>
+  <si>
+    <t>15.16358.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a639c060-c1fe-48fa-a126-e7566f72582e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VALENTINA JURAN</t>
+  </si>
+  <si>
+    <t>VALENTINA JURAN 60982428655</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f387c7-dacd-4681-a264-a9161e6cebc0</t>
+  </si>
+  <si>
+    <t>15.16355.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f387c7-dacd-4681-a264-a9161e6cebc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SILVIO VUČINA</t>
+  </si>
+  <si>
+    <t>SILVIO VUČINA 30928618434</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49b1d0d8-6191-4dbe-a7c2-8255a7c6d193</t>
+  </si>
+  <si>
+    <t>15.16352.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49b1d0d8-6191-4dbe-a7c2-8255a7c6d193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATE VULIĆ</t>
+  </si>
+  <si>
+    <t>MATE VULIĆ 54250610031</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/949e1a35-2988-47ab-9a60-761338905297</t>
+  </si>
+  <si>
+    <t>15.16366.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/949e1a35-2988-47ab-9a60-761338905297/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILKA HRŽENJAK</t>
+  </si>
+  <si>
+    <t>MILKA HRŽENJAK 98581959198</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c67d2e6b-6f3f-4b9c-a805-a9f66f335e14</t>
+  </si>
+  <si>
+    <t>15.16363.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c67d2e6b-6f3f-4b9c-a805-a9f66f335e14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAMEDIN NASUFOSKI</t>
+  </si>
+  <si>
+    <t>SAMEDIN NASUFOSKI 36893702761</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1570d752-016a-4b90-8743-bc69cff53458</t>
+  </si>
+  <si>
+    <t>15.16359.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1570d752-016a-4b90-8743-bc69cff53458/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SHANIR OVADIA</t>
+  </si>
+  <si>
+    <t>SHANIR OVADIA 05930023825</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faa882ae-33a4-46e0-9c07-419b96a1b813</t>
+  </si>
+  <si>
+    <t>15.16354.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faa882ae-33a4-46e0-9c07-419b96a1b813/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTIJAN PASHOSKI</t>
+  </si>
+  <si>
+    <t>KRISTIJAN PASHOSKI 29425215317</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164e2513-7f8a-4f94-81a4-5894848a0ac2</t>
+  </si>
+  <si>
+    <t>15.16362.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164e2513-7f8a-4f94-81a4-5894848a0ac2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN SPREMIĆ</t>
+  </si>
+  <si>
+    <t>DRAGAN SPREMIĆ 48701582487</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4de9670-b65c-4f0e-baf0-d78b33ca7a35</t>
+  </si>
+  <si>
+    <t>15.16357.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4de9670-b65c-4f0e-baf0-d78b33ca7a35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LIBERATO LACANLALE</t>
+  </si>
+  <si>
+    <t>LIBERATO LACANLALE 55272681532</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:27:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61a68ae0-9baa-4ead-b32a-2fd5f84d4a0f</t>
+  </si>
+  <si>
+    <t>15.16361.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61a68ae0-9baa-4ead-b32a-2fd5f84d4a0f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena ARMIN KOVAČ</t>
   </si>
   <si>
     <t>ARMIN KOVAČ 84356478901</t>
   </si>
   <si>
     <t>01.07.2026. 03:25:06</t>
   </si>
   <si>
     <t>30.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/693442ee-56d8-4167-9909-a64ca0450257</t>
   </si>
   <si>
     <t>15.16350.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/693442ee-56d8-4167-9909-a64ca0450257/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena RAMIZ QERIQI</t>
   </si>
@@ -305,107 +3356,50 @@
   <si>
     <t>15.16342.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee0c67f7-aad8-4873-8b67-07fd052bd654/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MD READ</t>
   </si>
   <si>
     <t>MD READ 13059522916</t>
   </si>
   <si>
     <t>30.06.2026. 03:23:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9722623e-92a8-437b-8a2f-ca82a02df9ba</t>
   </si>
   <si>
     <t>15.16343.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9722623e-92a8-437b-8a2f-ca82a02df9ba/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>ZAHTJEV ZA NAPLATU OVRV-2905/14</t>
-[...55 lines deleted...]
-  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena RUSTAM GOYIBOV</t>
   </si>
   <si>
     <t>RUSTAM GOYIBOV 09914061065</t>
   </si>
   <si>
     <t>29.06.2026. 03:28:15</t>
   </si>
   <si>
     <t>28.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69f25c52-33a3-40d8-9e7a-d3dacaa11eb9</t>
   </si>
   <si>
     <t>15.16328.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69f25c52-33a3-40d8-9e7a-d3dacaa11eb9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN AČANSKI</t>
   </si>
   <si>
     <t>DRAGAN AČANSKI 45206073057</t>
@@ -1526,53 +4520,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff1ab644-66e8-495e-9105-db3bd8c4169b</t>
   </si>
   <si>
     <t>15.16274.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff1ab644-66e8-495e-9105-db3bd8c4169b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKOLA BARIŠIĆ</t>
   </si>
   <si>
     <t>NIKOLA BARIŠIĆ 76445028710</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7be9256-61bd-45e2-a659-92dcfe93525b</t>
   </si>
   <si>
     <t>15.16273.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7be9256-61bd-45e2-a659-92dcfe93525b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču na dostavu adrese za primanje pismena FAHREDIN HASANI</t>
-[...1 lines deleted...]
-  <si>
     <t>FAHREDIN HASANI 04603856229</t>
   </si>
   <si>
     <t>18.06.2026. 03:28:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/342d6d10-315b-4f4c-ac79-ba76baff7cbb</t>
   </si>
   <si>
     <t>15.16269.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/342d6d10-315b-4f4c-ac79-ba76baff7cbb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena PETAR MIJATOVIĆ</t>
   </si>
   <si>
     <t>PETAR MIJATOVIĆ 25301100022</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db32ced4-252f-45cd-ae76-d52873e10069</t>
   </si>
   <si>
     <t>15.16272.pdf</t>
@@ -2645,62 +5636,56 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59720b97-98cb-4eb7-ad47-9738180eba81</t>
   </si>
   <si>
     <t>15.16217.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59720b97-98cb-4eb7-ad47-9738180eba81/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena DIJANA ŠANTIĆ</t>
   </si>
   <si>
     <t>DIJANA ŠANTIĆ 67507252901</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c009c1a-6be1-4344-92e1-77899f7c75f2</t>
   </si>
   <si>
     <t>15.16215.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c009c1a-6be1-4344-92e1-77899f7c75f2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP BOŽIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>JOSIP BOŽIĆ 81094603835</t>
   </si>
   <si>
     <t>05.06.2026. 03:25:09</t>
   </si>
   <si>
-    <t>04.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca26893c-9eab-46a3-b613-617e6dbf6f32</t>
   </si>
   <si>
     <t>15.16208.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca26893c-9eab-46a3-b613-617e6dbf6f32/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena SVETA TODOROVIĆ</t>
   </si>
   <si>
     <t>SVETA TODOROVIĆ 24323133120</t>
   </si>
   <si>
     <t>05.06.2026. 03:25:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0af9d238-9449-47cf-ab40-8deebe173a55</t>
   </si>
   <si>
     <t>15.16207.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0af9d238-9449-47cf-ab40-8deebe173a55/dokumenti/preuzimanje</t>
@@ -2976,2657 +5961,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/4e2f449b-93fd-4a0f-aa83-9e95e5add28e</t>
   </si>
   <si>
     <t>15.16196.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e2f449b-93fd-4a0f-aa83-9e95e5add28e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJA CVITKOVIĆ</t>
   </si>
   <si>
     <t>MARIJA CVITKOVIĆ 11058113930</t>
   </si>
   <si>
     <t>02.06.2026. 03:26:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/454be0ff-2283-4356-af38-ec0c1c8d7365</t>
   </si>
   <si>
     <t>15.16190.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/454be0ff-2283-4356-af38-ec0c1c8d7365/dokumenti/preuzimanje</t>
-  </si>
-[...2605 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b3615570-830b-4c2d-9271-1c4f80c5724e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>ZZN OVRV-10064/07</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>30.08.2022. 08:53:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c</t>
   </si>
   <si>
     <t>KATARINA PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>30.08.2022. 08:53:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9</t>
   </si>
@@ -5690,51 +6068,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N322"/>
+  <dimension ref="A1:N344"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5811,10235 +6189,10939 @@
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
       <c r="K4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L4" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
       </c>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
         <v>49</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" t="s">
+        <v>38</v>
+      </c>
+      <c r="K8" t="s">
         <v>52</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" t="s">
+        <v>38</v>
+      </c>
+      <c r="K9" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="M10" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="J11" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="M11" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="J12" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="K12" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="J13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" t="s">
         <v>78</v>
       </c>
-      <c r="K13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L13" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14" t="s">
+        <v>65</v>
+      </c>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
         <v>84</v>
       </c>
-      <c r="J14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="K15" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="M15" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="I16" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="J16" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="K16" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="L16" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="M16" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="I17" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="J17" t="s">
+        <v>65</v>
+      </c>
+      <c r="K17" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="I18" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="J18" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="K18" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="L18" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="M18" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="J19" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="K19" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="L19" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="M19" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="I20" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="J20" t="s">
-        <v>121</v>
+        <v>65</v>
       </c>
       <c r="K20" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="L20" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="M20" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="I21" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="J21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K21" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="L21" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="M21" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="I22" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="J22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K22" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="L22" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="M22" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="I23" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="J23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K23" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="L23" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="M23" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="I24" t="s">
+        <v>141</v>
+      </c>
+      <c r="J24" t="s">
+        <v>123</v>
+      </c>
+      <c r="K24" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>152</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="I25" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="J25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K25" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="L25" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="M25" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="I26" t="s">
+        <v>153</v>
+      </c>
+      <c r="J26" t="s">
+        <v>123</v>
+      </c>
+      <c r="K26" t="s">
+        <v>154</v>
+      </c>
+      <c r="L26" t="s">
         <v>155</v>
       </c>
-      <c r="J26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M26" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="I27" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="J27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K27" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="L27" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="M27" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="I28" t="s">
+        <v>165</v>
+      </c>
+      <c r="J28" t="s">
+        <v>123</v>
+      </c>
+      <c r="K28" t="s">
         <v>166</v>
       </c>
-      <c r="J28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L28" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="M28" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="I29" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="J29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="K29" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="L29" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="M29" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="I30" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="J30" t="s">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="K30" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="L30" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="M30" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="I31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J31" t="s">
-        <v>121</v>
+        <v>178</v>
       </c>
       <c r="K31" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="L31" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="M31" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>189</v>
+      </c>
+      <c r="I32" t="s">
+        <v>190</v>
+      </c>
+      <c r="J32" t="s">
+        <v>191</v>
+      </c>
+      <c r="K32" t="s">
+        <v>192</v>
+      </c>
+      <c r="L32" t="s">
         <v>193</v>
       </c>
-      <c r="I32" t="s">
+      <c r="M32" t="s">
         <v>194</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
       <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>196</v>
+      </c>
+      <c r="I33" t="s">
+        <v>190</v>
+      </c>
+      <c r="J33" t="s">
+        <v>191</v>
+      </c>
+      <c r="K33" t="s">
+        <v>197</v>
+      </c>
+      <c r="L33" t="s">
+        <v>198</v>
+      </c>
+      <c r="M33" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>201</v>
+      </c>
+      <c r="I34" t="s">
+        <v>202</v>
+      </c>
+      <c r="J34" t="s">
+        <v>191</v>
+      </c>
+      <c r="K34" t="s">
+        <v>203</v>
+      </c>
+      <c r="L34" t="s">
         <v>204</v>
       </c>
-      <c r="I34" t="s">
+      <c r="M34" t="s">
         <v>205</v>
-      </c>
-[...10 lines deleted...]
-        <v>208</v>
       </c>
       <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>207</v>
+      </c>
+      <c r="I35" t="s">
+        <v>208</v>
+      </c>
+      <c r="J35" t="s">
+        <v>191</v>
+      </c>
+      <c r="K35" t="s">
+        <v>209</v>
+      </c>
+      <c r="L35" t="s">
         <v>210</v>
       </c>
-      <c r="I35" t="s">
+      <c r="M35" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>214</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>213</v>
+      </c>
+      <c r="I36" t="s">
+        <v>208</v>
+      </c>
+      <c r="J36" t="s">
+        <v>191</v>
+      </c>
+      <c r="K36" t="s">
+        <v>214</v>
+      </c>
+      <c r="L36" t="s">
+        <v>215</v>
+      </c>
+      <c r="M36" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>218</v>
+      </c>
+      <c r="I37" t="s">
+        <v>219</v>
+      </c>
+      <c r="J37" t="s">
+        <v>191</v>
+      </c>
+      <c r="K37" t="s">
+        <v>220</v>
+      </c>
+      <c r="L37" t="s">
+        <v>221</v>
+      </c>
+      <c r="M37" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>225</v>
       </c>
       <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
+        <v>224</v>
+      </c>
+      <c r="I38" t="s">
+        <v>225</v>
+      </c>
+      <c r="J38" t="s">
+        <v>191</v>
+      </c>
+      <c r="K38" t="s">
+        <v>226</v>
+      </c>
+      <c r="L38" t="s">
         <v>227</v>
       </c>
-      <c r="I38" t="s">
+      <c r="M38" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>230</v>
+      </c>
+      <c r="I39" t="s">
+        <v>225</v>
+      </c>
+      <c r="J39" t="s">
+        <v>191</v>
+      </c>
+      <c r="K39" t="s">
+        <v>231</v>
+      </c>
+      <c r="L39" t="s">
+        <v>232</v>
+      </c>
+      <c r="M39" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>237</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
+        <v>235</v>
+      </c>
+      <c r="I40" t="s">
+        <v>236</v>
+      </c>
+      <c r="J40" t="s">
+        <v>191</v>
+      </c>
+      <c r="K40" t="s">
+        <v>237</v>
+      </c>
+      <c r="L40" t="s">
+        <v>238</v>
+      </c>
+      <c r="M40" t="s">
         <v>239</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
       <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="I41" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="J41" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K41" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="L41" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="M41" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>246</v>
+      </c>
+      <c r="I42" t="s">
+        <v>247</v>
+      </c>
+      <c r="J42" t="s">
+        <v>191</v>
+      </c>
+      <c r="K42" t="s">
+        <v>248</v>
+      </c>
+      <c r="L42" t="s">
+        <v>249</v>
+      </c>
+      <c r="M42" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
       <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>252</v>
+      </c>
+      <c r="I43" t="s">
+        <v>253</v>
+      </c>
+      <c r="J43" t="s">
+        <v>191</v>
+      </c>
+      <c r="K43" t="s">
+        <v>254</v>
+      </c>
+      <c r="L43" t="s">
+        <v>255</v>
+      </c>
+      <c r="M43" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
       <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="I44" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="J44" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K44" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="L44" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="M44" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="N44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
+        <v>263</v>
+      </c>
+      <c r="I45" t="s">
+        <v>264</v>
+      </c>
+      <c r="J45" t="s">
+        <v>191</v>
+      </c>
+      <c r="K45" t="s">
+        <v>265</v>
+      </c>
+      <c r="L45" t="s">
+        <v>266</v>
+      </c>
+      <c r="M45" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>271</v>
       </c>
       <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="I46" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="J46" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K46" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="L46" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="M46" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>274</v>
+      </c>
+      <c r="I47" t="s">
+        <v>275</v>
+      </c>
+      <c r="J47" t="s">
+        <v>191</v>
+      </c>
+      <c r="K47" t="s">
+        <v>276</v>
+      </c>
+      <c r="L47" t="s">
+        <v>277</v>
+      </c>
+      <c r="M47" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
       <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="I48" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="J48" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K48" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="L48" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="M48" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="I49" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="J49" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K49" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="L49" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="M49" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="I50" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="J50" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K50" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="L50" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="M50" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="I51" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="J51" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="K51" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="L51" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="M51" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="I52" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="J52" t="s">
-        <v>309</v>
+        <v>191</v>
       </c>
       <c r="K52" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="L52" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="M52" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="I53" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="J53" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K53" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="L53" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="M53" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="N53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="I54" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="J54" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K54" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="L54" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="M54" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="I55" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="J55" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K55" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="L55" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="M55" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="N55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>331</v>
+        <v>308</v>
       </c>
       <c r="I56" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="J56" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="K56" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="L56" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="M56" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>338</v>
+        <v>308</v>
       </c>
       <c r="I57" t="s">
+        <v>330</v>
+      </c>
+      <c r="J57" t="s">
+        <v>310</v>
+      </c>
+      <c r="K57" t="s">
+        <v>331</v>
+      </c>
+      <c r="L57" t="s">
         <v>332</v>
       </c>
-      <c r="J57" t="s">
+      <c r="M57" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
       <c r="N57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>343</v>
+        <v>308</v>
       </c>
       <c r="I58" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="J58" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="K58" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="L58" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="M58" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="N58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>349</v>
+        <v>308</v>
       </c>
       <c r="I59" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="J59" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="K59" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="L59" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="M59" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="N59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="I60" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="J60" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="K60" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="L60" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="M60" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="I61" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="J61" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="K61" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="L61" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="M61" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="N61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="I62" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="J62" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="K62" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="L62" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="M62" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="N62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="I63" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="J63" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="K63" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="L63" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="M63" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="I64" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="J64" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="K64" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="L64" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="M64" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="I65" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="J65" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="K65" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="L65" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="M65" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="I66" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="J66" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="K66" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="L66" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="M66" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="N66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="I67" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="J67" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K67" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="L67" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="M67" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="I68" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="J68" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K68" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="L68" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="M68" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="I69" t="s">
+        <v>401</v>
+      </c>
+      <c r="J69" t="s">
+        <v>390</v>
+      </c>
+      <c r="K69" t="s">
+        <v>402</v>
+      </c>
+      <c r="L69" t="s">
+        <v>403</v>
+      </c>
+      <c r="M69" t="s">
         <v>404</v>
-      </c>
-[...10 lines deleted...]
-        <v>412</v>
       </c>
       <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="I70" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="J70" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K70" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="L70" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="M70" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="I71" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="J71" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K71" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="L71" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="M71" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="I72" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="J72" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K72" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="L72" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="M72" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="I73" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="J73" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K73" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="L73" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="M73" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="I74" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="J74" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K74" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="L74" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="M74" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="I75" t="s">
-        <v>444</v>
+        <v>429</v>
       </c>
       <c r="J75" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K75" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="L75" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="M75" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="I76" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="J76" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K76" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="L76" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="M76" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="I77" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="J77" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K77" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="L77" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="M77" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="N77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="I78" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="J78" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K78" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="L78" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="M78" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="N78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="I79" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="J79" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K79" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="L79" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="M79" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="N79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="I80" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="J80" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K80" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="L80" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="M80" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="I81" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="J81" t="s">
-        <v>363</v>
+        <v>390</v>
       </c>
       <c r="K81" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="L81" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="M81" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="I82" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="J82" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="K82" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="L82" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="M82" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="I83" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="J83" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="K83" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="L83" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="M83" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="I84" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="J84" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="K84" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="L84" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="M84" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="I85" t="s">
+        <v>494</v>
+      </c>
+      <c r="J85" t="s">
+        <v>476</v>
+      </c>
+      <c r="K85" t="s">
+        <v>495</v>
+      </c>
+      <c r="L85" t="s">
         <v>496</v>
       </c>
-      <c r="J85" t="s">
+      <c r="M85" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>505</v>
       </c>
       <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="I86" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="J86" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="K86" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="L86" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="M86" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="I87" t="s">
+        <v>506</v>
+      </c>
+      <c r="J87" t="s">
+        <v>476</v>
+      </c>
+      <c r="K87" t="s">
+        <v>507</v>
+      </c>
+      <c r="L87" t="s">
         <v>508</v>
       </c>
-      <c r="J87" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M87" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="I88" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="J88" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="K88" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="L88" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="M88" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="I89" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="J89" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="K89" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="L89" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="M89" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="I90" t="s">
+        <v>524</v>
+      </c>
+      <c r="J90" t="s">
+        <v>476</v>
+      </c>
+      <c r="K90" t="s">
         <v>525</v>
       </c>
-      <c r="J90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L90" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="M90" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="I91" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="J91" t="s">
-        <v>497</v>
+        <v>531</v>
       </c>
       <c r="K91" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="L91" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="M91" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="I92" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="J92" t="s">
-        <v>497</v>
+        <v>531</v>
       </c>
       <c r="K92" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="L92" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="M92" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="I93" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="J93" t="s">
-        <v>497</v>
+        <v>531</v>
       </c>
       <c r="K93" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="L93" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="M93" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
+        <v>548</v>
+      </c>
+      <c r="I94" t="s">
+        <v>549</v>
+      </c>
+      <c r="J94" t="s">
+        <v>531</v>
+      </c>
+      <c r="K94" t="s">
+        <v>550</v>
+      </c>
+      <c r="L94" t="s">
+        <v>551</v>
+      </c>
+      <c r="M94" t="s">
         <v>552</v>
-      </c>
-[...13 lines deleted...]
-        <v>556</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
+        <v>554</v>
+      </c>
+      <c r="I95" t="s">
+        <v>555</v>
+      </c>
+      <c r="J95" t="s">
+        <v>531</v>
+      </c>
+      <c r="K95" t="s">
+        <v>556</v>
+      </c>
+      <c r="L95" t="s">
+        <v>557</v>
+      </c>
+      <c r="M95" t="s">
         <v>558</v>
-      </c>
-[...13 lines deleted...]
-        <v>563</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="I96" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="J96" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="K96" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="L96" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="M96" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="I97" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="J97" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="K97" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="L97" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="M97" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="I98" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="J98" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="K98" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="L98" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="M98" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="N98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
+        <v>578</v>
+      </c>
+      <c r="I99" t="s">
+        <v>579</v>
+      </c>
+      <c r="J99" t="s">
+        <v>531</v>
+      </c>
+      <c r="K99" t="s">
+        <v>580</v>
+      </c>
+      <c r="L99" t="s">
+        <v>581</v>
+      </c>
+      <c r="M99" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>586</v>
       </c>
       <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
+        <v>584</v>
+      </c>
+      <c r="I100" t="s">
+        <v>585</v>
+      </c>
+      <c r="J100" t="s">
+        <v>531</v>
+      </c>
+      <c r="K100" t="s">
+        <v>586</v>
+      </c>
+      <c r="L100" t="s">
+        <v>587</v>
+      </c>
+      <c r="M100" t="s">
         <v>588</v>
-      </c>
-[...13 lines deleted...]
-        <v>592</v>
       </c>
       <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
+        <v>590</v>
+      </c>
+      <c r="I101" t="s">
+        <v>591</v>
+      </c>
+      <c r="J101" t="s">
+        <v>531</v>
+      </c>
+      <c r="K101" t="s">
+        <v>592</v>
+      </c>
+      <c r="L101" t="s">
+        <v>593</v>
+      </c>
+      <c r="M101" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>598</v>
       </c>
       <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
+        <v>596</v>
+      </c>
+      <c r="I102" t="s">
+        <v>597</v>
+      </c>
+      <c r="J102" t="s">
+        <v>531</v>
+      </c>
+      <c r="K102" t="s">
+        <v>598</v>
+      </c>
+      <c r="L102" t="s">
+        <v>599</v>
+      </c>
+      <c r="M102" t="s">
         <v>600</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
       <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
+        <v>602</v>
+      </c>
+      <c r="I103" t="s">
+        <v>603</v>
+      </c>
+      <c r="J103" t="s">
+        <v>531</v>
+      </c>
+      <c r="K103" t="s">
+        <v>604</v>
+      </c>
+      <c r="L103" t="s">
+        <v>605</v>
+      </c>
+      <c r="M103" t="s">
         <v>606</v>
-      </c>
-[...13 lines deleted...]
-        <v>610</v>
       </c>
       <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="I104" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
       <c r="J104" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="K104" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="L104" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="M104" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="N104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
+        <v>613</v>
+      </c>
+      <c r="I105" t="s">
+        <v>614</v>
+      </c>
+      <c r="J105" t="s">
+        <v>615</v>
+      </c>
+      <c r="K105" t="s">
+        <v>616</v>
+      </c>
+      <c r="L105" t="s">
+        <v>617</v>
+      </c>
+      <c r="M105" t="s">
         <v>618</v>
-      </c>
-[...13 lines deleted...]
-        <v>622</v>
       </c>
       <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
+        <v>620</v>
+      </c>
+      <c r="I106" t="s">
+        <v>621</v>
+      </c>
+      <c r="J106" t="s">
+        <v>622</v>
+      </c>
+      <c r="K106" t="s">
+        <v>623</v>
+      </c>
+      <c r="L106" t="s">
         <v>624</v>
       </c>
-      <c r="I106" t="s">
+      <c r="M106" t="s">
         <v>625</v>
-      </c>
-[...10 lines deleted...]
-        <v>629</v>
       </c>
       <c r="N106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
+        <v>627</v>
+      </c>
+      <c r="I107" t="s">
+        <v>628</v>
+      </c>
+      <c r="J107" t="s">
+        <v>622</v>
+      </c>
+      <c r="K107" t="s">
+        <v>629</v>
+      </c>
+      <c r="L107" t="s">
+        <v>630</v>
+      </c>
+      <c r="M107" t="s">
         <v>631</v>
-      </c>
-[...13 lines deleted...]
-        <v>635</v>
       </c>
       <c r="N107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
+        <v>633</v>
+      </c>
+      <c r="I108" t="s">
+        <v>634</v>
+      </c>
+      <c r="J108" t="s">
+        <v>622</v>
+      </c>
+      <c r="K108" t="s">
+        <v>635</v>
+      </c>
+      <c r="L108" t="s">
+        <v>636</v>
+      </c>
+      <c r="M108" t="s">
         <v>637</v>
-      </c>
-[...13 lines deleted...]
-        <v>641</v>
       </c>
       <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
+        <v>639</v>
+      </c>
+      <c r="I109" t="s">
+        <v>640</v>
+      </c>
+      <c r="J109" t="s">
+        <v>622</v>
+      </c>
+      <c r="K109" t="s">
+        <v>641</v>
+      </c>
+      <c r="L109" t="s">
+        <v>642</v>
+      </c>
+      <c r="M109" t="s">
         <v>643</v>
-      </c>
-[...13 lines deleted...]
-        <v>646</v>
       </c>
       <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
+        <v>645</v>
+      </c>
+      <c r="I110" t="s">
+        <v>646</v>
+      </c>
+      <c r="J110" t="s">
+        <v>622</v>
+      </c>
+      <c r="K110" t="s">
+        <v>647</v>
+      </c>
+      <c r="L110" t="s">
         <v>648</v>
       </c>
-      <c r="I110" t="s">
+      <c r="M110" t="s">
         <v>649</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
       <c r="N110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
+        <v>651</v>
+      </c>
+      <c r="I111" t="s">
+        <v>652</v>
+      </c>
+      <c r="J111" t="s">
+        <v>622</v>
+      </c>
+      <c r="K111" t="s">
+        <v>653</v>
+      </c>
+      <c r="L111" t="s">
         <v>654</v>
       </c>
-      <c r="I111" t="s">
-[...5 lines deleted...]
-      <c r="K111" t="s">
+      <c r="M111" t="s">
         <v>655</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
       <c r="N111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
+        <v>657</v>
+      </c>
+      <c r="I112" t="s">
+        <v>658</v>
+      </c>
+      <c r="J112" t="s">
+        <v>622</v>
+      </c>
+      <c r="K112" t="s">
         <v>659</v>
       </c>
-      <c r="I112" t="s">
+      <c r="L112" t="s">
         <v>660</v>
       </c>
-      <c r="J112" t="s">
-[...2 lines deleted...]
-      <c r="K112" t="s">
+      <c r="M112" t="s">
         <v>661</v>
-      </c>
-[...4 lines deleted...]
-        <v>663</v>
       </c>
       <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
+        <v>663</v>
+      </c>
+      <c r="I113" t="s">
+        <v>664</v>
+      </c>
+      <c r="J113" t="s">
+        <v>622</v>
+      </c>
+      <c r="K113" t="s">
         <v>665</v>
       </c>
-      <c r="I113" t="s">
-[...5 lines deleted...]
-      <c r="K113" t="s">
+      <c r="L113" t="s">
         <v>666</v>
       </c>
-      <c r="L113" t="s">
+      <c r="M113" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
+        <v>669</v>
+      </c>
+      <c r="I114" t="s">
+        <v>664</v>
+      </c>
+      <c r="J114" t="s">
+        <v>622</v>
+      </c>
+      <c r="K114" t="s">
         <v>670</v>
       </c>
-      <c r="I114" t="s">
+      <c r="L114" t="s">
         <v>671</v>
       </c>
-      <c r="J114" t="s">
-[...2 lines deleted...]
-      <c r="K114" t="s">
+      <c r="M114" t="s">
         <v>672</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
       <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B115"/>
       <c r="C115"/>
       <c r="D115" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
+        <v>674</v>
+      </c>
+      <c r="I115" t="s">
+        <v>675</v>
+      </c>
+      <c r="J115" t="s">
         <v>676</v>
       </c>
-      <c r="I115" t="s">
+      <c r="K115" t="s">
         <v>677</v>
       </c>
-      <c r="J115" t="s">
-[...2 lines deleted...]
-      <c r="K115" t="s">
+      <c r="L115" t="s">
         <v>678</v>
       </c>
-      <c r="L115" t="s">
+      <c r="M115" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
+        <v>681</v>
+      </c>
+      <c r="I116" t="s">
         <v>682</v>
       </c>
-      <c r="I116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J116" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="K116" t="s">
         <v>683</v>
       </c>
       <c r="L116" t="s">
         <v>684</v>
       </c>
       <c r="M116" t="s">
         <v>685</v>
       </c>
       <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117" t="s">
         <v>686</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
         <v>687</v>
       </c>
       <c r="I117" t="s">
         <v>688</v>
       </c>
       <c r="J117" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="K117" t="s">
         <v>689</v>
       </c>
       <c r="L117" t="s">
         <v>690</v>
       </c>
       <c r="M117" t="s">
         <v>691</v>
       </c>
       <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118" t="s">
         <v>692</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
         <v>693</v>
       </c>
       <c r="I118" t="s">
+        <v>688</v>
+      </c>
+      <c r="J118" t="s">
+        <v>676</v>
+      </c>
+      <c r="K118" t="s">
         <v>694</v>
       </c>
-      <c r="J118" t="s">
-[...2 lines deleted...]
-      <c r="K118" t="s">
+      <c r="L118" t="s">
         <v>695</v>
       </c>
-      <c r="L118" t="s">
+      <c r="M118" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
       <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
+        <v>698</v>
+      </c>
+      <c r="I119" t="s">
         <v>699</v>
       </c>
-      <c r="I119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J119" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="K119" t="s">
         <v>700</v>
       </c>
       <c r="L119" t="s">
         <v>701</v>
       </c>
       <c r="M119" t="s">
         <v>702</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120" t="s">
         <v>703</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
         <v>704</v>
       </c>
       <c r="I120" t="s">
+        <v>699</v>
+      </c>
+      <c r="J120" t="s">
+        <v>676</v>
+      </c>
+      <c r="K120" t="s">
         <v>705</v>
       </c>
-      <c r="J120" t="s">
-[...2 lines deleted...]
-      <c r="K120" t="s">
+      <c r="L120" t="s">
         <v>706</v>
       </c>
-      <c r="L120" t="s">
+      <c r="M120" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="N120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
+        <v>709</v>
+      </c>
+      <c r="I121" t="s">
         <v>710</v>
       </c>
-      <c r="I121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J121" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="K121" t="s">
         <v>711</v>
       </c>
       <c r="L121" t="s">
         <v>712</v>
       </c>
       <c r="M121" t="s">
         <v>713</v>
       </c>
       <c r="N121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="s">
         <v>714</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
         <v>715</v>
       </c>
       <c r="I122" t="s">
         <v>716</v>
       </c>
       <c r="J122" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="K122" t="s">
         <v>717</v>
       </c>
       <c r="L122" t="s">
         <v>718</v>
       </c>
       <c r="M122" t="s">
         <v>719</v>
       </c>
       <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="s">
         <v>720</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
         <v>721</v>
       </c>
       <c r="I123" t="s">
         <v>716</v>
       </c>
       <c r="J123" t="s">
-        <v>626</v>
+        <v>676</v>
       </c>
       <c r="K123" t="s">
         <v>722</v>
       </c>
       <c r="L123" t="s">
         <v>723</v>
       </c>
       <c r="M123" t="s">
         <v>724</v>
       </c>
       <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="s">
         <v>725</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
         <v>726</v>
       </c>
       <c r="I124" t="s">
         <v>727</v>
       </c>
       <c r="J124" t="s">
-        <v>626</v>
+        <v>728</v>
       </c>
       <c r="K124" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="L124" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="M124" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="I125" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="J125" t="s">
-        <v>626</v>
+        <v>728</v>
       </c>
       <c r="K125" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="L125" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="M125" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="I126" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="J126" t="s">
-        <v>626</v>
+        <v>728</v>
       </c>
       <c r="K126" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="L126" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="M126" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="I127" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J127" t="s">
-        <v>626</v>
+        <v>728</v>
       </c>
       <c r="K127" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="L127" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="M127" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="I128" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="J128" t="s">
+        <v>728</v>
+      </c>
+      <c r="K128" t="s">
         <v>751</v>
       </c>
-      <c r="K128" t="s">
+      <c r="L128" t="s">
         <v>752</v>
       </c>
-      <c r="L128" t="s">
+      <c r="M128" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
       <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
+        <v>755</v>
+      </c>
+      <c r="I129" t="s">
         <v>756</v>
       </c>
-      <c r="I129" t="s">
+      <c r="J129" t="s">
+        <v>728</v>
+      </c>
+      <c r="K129" t="s">
         <v>757</v>
       </c>
-      <c r="J129" t="s">
-[...2 lines deleted...]
-      <c r="K129" t="s">
+      <c r="L129" t="s">
         <v>758</v>
       </c>
-      <c r="L129" t="s">
+      <c r="M129" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
+        <v>761</v>
+      </c>
+      <c r="I130" t="s">
         <v>762</v>
       </c>
-      <c r="I130" t="s">
+      <c r="J130" t="s">
+        <v>728</v>
+      </c>
+      <c r="K130" t="s">
         <v>763</v>
       </c>
-      <c r="J130" t="s">
-[...2 lines deleted...]
-      <c r="K130" t="s">
+      <c r="L130" t="s">
         <v>764</v>
       </c>
-      <c r="L130" t="s">
+      <c r="M130" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
       <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
+        <v>767</v>
+      </c>
+      <c r="I131" t="s">
+        <v>762</v>
+      </c>
+      <c r="J131" t="s">
+        <v>728</v>
+      </c>
+      <c r="K131" t="s">
         <v>768</v>
       </c>
-      <c r="I131" t="s">
+      <c r="L131" t="s">
         <v>769</v>
       </c>
-      <c r="J131" t="s">
-[...2 lines deleted...]
-      <c r="K131" t="s">
+      <c r="M131" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>772</v>
       </c>
       <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
+        <v>772</v>
+      </c>
+      <c r="I132" t="s">
+        <v>773</v>
+      </c>
+      <c r="J132" t="s">
+        <v>728</v>
+      </c>
+      <c r="K132" t="s">
         <v>774</v>
       </c>
-      <c r="I132" t="s">
+      <c r="L132" t="s">
         <v>775</v>
       </c>
-      <c r="J132" t="s">
-[...2 lines deleted...]
-      <c r="K132" t="s">
+      <c r="M132" t="s">
         <v>776</v>
-      </c>
-[...4 lines deleted...]
-        <v>778</v>
       </c>
       <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
+        <v>778</v>
+      </c>
+      <c r="I133" t="s">
+        <v>773</v>
+      </c>
+      <c r="J133" t="s">
+        <v>728</v>
+      </c>
+      <c r="K133" t="s">
+        <v>779</v>
+      </c>
+      <c r="L133" t="s">
         <v>780</v>
       </c>
-      <c r="I133" t="s">
+      <c r="M133" t="s">
         <v>781</v>
-      </c>
-[...10 lines deleted...]
-        <v>784</v>
       </c>
       <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
+        <v>783</v>
+      </c>
+      <c r="I134" t="s">
+        <v>784</v>
+      </c>
+      <c r="J134" t="s">
+        <v>728</v>
+      </c>
+      <c r="K134" t="s">
+        <v>785</v>
+      </c>
+      <c r="L134" t="s">
         <v>786</v>
       </c>
-      <c r="I134" t="s">
+      <c r="M134" t="s">
         <v>787</v>
-      </c>
-[...10 lines deleted...]
-        <v>790</v>
       </c>
       <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
+        <v>789</v>
+      </c>
+      <c r="I135" t="s">
+        <v>784</v>
+      </c>
+      <c r="J135" t="s">
+        <v>728</v>
+      </c>
+      <c r="K135" t="s">
+        <v>790</v>
+      </c>
+      <c r="L135" t="s">
+        <v>791</v>
+      </c>
+      <c r="M135" t="s">
         <v>792</v>
-      </c>
-[...13 lines deleted...]
-        <v>797</v>
       </c>
       <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B136"/>
       <c r="C136"/>
       <c r="D136" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="I136" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="J136" t="s">
-        <v>801</v>
+        <v>728</v>
       </c>
       <c r="K136" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="L136" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
       <c r="M136" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="I137" t="s">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="J137" t="s">
+        <v>728</v>
+      </c>
+      <c r="K137" t="s">
         <v>801</v>
       </c>
-      <c r="K137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L137" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="M137" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="I138" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="J138" t="s">
-        <v>801</v>
+        <v>728</v>
       </c>
       <c r="K138" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="L138" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="M138" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="I139" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="J139" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K139" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="L139" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
       <c r="M139" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
       <c r="I140" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="J140" t="s">
-        <v>801</v>
+        <v>820</v>
       </c>
       <c r="K140" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="L140" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
       <c r="M140" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
       <c r="I141" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="J141" t="s">
-        <v>801</v>
+        <v>820</v>
       </c>
       <c r="K141" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="L141" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="M141" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
+        <v>831</v>
+      </c>
+      <c r="I142" t="s">
+        <v>832</v>
+      </c>
+      <c r="J142" t="s">
+        <v>820</v>
+      </c>
+      <c r="K142" t="s">
+        <v>833</v>
+      </c>
+      <c r="L142" t="s">
+        <v>834</v>
+      </c>
+      <c r="M142" t="s">
         <v>835</v>
-      </c>
-[...13 lines deleted...]
-        <v>839</v>
       </c>
       <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
+        <v>837</v>
+      </c>
+      <c r="I143" t="s">
+        <v>838</v>
+      </c>
+      <c r="J143" t="s">
+        <v>839</v>
+      </c>
+      <c r="K143" t="s">
+        <v>840</v>
+      </c>
+      <c r="L143" t="s">
         <v>841</v>
       </c>
-      <c r="I143" t="s">
+      <c r="M143" t="s">
         <v>842</v>
-      </c>
-[...10 lines deleted...]
-        <v>845</v>
       </c>
       <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
+        <v>844</v>
+      </c>
+      <c r="I144" t="s">
+        <v>838</v>
+      </c>
+      <c r="J144" t="s">
+        <v>839</v>
+      </c>
+      <c r="K144" t="s">
+        <v>845</v>
+      </c>
+      <c r="L144" t="s">
+        <v>846</v>
+      </c>
+      <c r="M144" t="s">
         <v>847</v>
-      </c>
-[...13 lines deleted...]
-        <v>850</v>
       </c>
       <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B145"/>
       <c r="C145"/>
       <c r="D145" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
+        <v>849</v>
+      </c>
+      <c r="I145" t="s">
+        <v>850</v>
+      </c>
+      <c r="J145" t="s">
+        <v>839</v>
+      </c>
+      <c r="K145" t="s">
+        <v>851</v>
+      </c>
+      <c r="L145" t="s">
         <v>852</v>
       </c>
-      <c r="I145" t="s">
+      <c r="M145" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>856</v>
       </c>
       <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
+        <v>855</v>
+      </c>
+      <c r="I146" t="s">
+        <v>850</v>
+      </c>
+      <c r="J146" t="s">
+        <v>839</v>
+      </c>
+      <c r="K146" t="s">
+        <v>856</v>
+      </c>
+      <c r="L146" t="s">
+        <v>857</v>
+      </c>
+      <c r="M146" t="s">
         <v>858</v>
-      </c>
-[...13 lines deleted...]
-        <v>861</v>
       </c>
       <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
+        <v>860</v>
+      </c>
+      <c r="I147" t="s">
+        <v>861</v>
+      </c>
+      <c r="J147" t="s">
+        <v>839</v>
+      </c>
+      <c r="K147" t="s">
+        <v>862</v>
+      </c>
+      <c r="L147" t="s">
         <v>863</v>
       </c>
-      <c r="I147" t="s">
+      <c r="M147" t="s">
         <v>864</v>
-      </c>
-[...10 lines deleted...]
-        <v>867</v>
       </c>
       <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
+        <v>866</v>
+      </c>
+      <c r="I148" t="s">
+        <v>867</v>
+      </c>
+      <c r="J148" t="s">
+        <v>839</v>
+      </c>
+      <c r="K148" t="s">
+        <v>868</v>
+      </c>
+      <c r="L148" t="s">
         <v>869</v>
       </c>
-      <c r="I148" t="s">
+      <c r="M148" t="s">
         <v>870</v>
-      </c>
-[...10 lines deleted...]
-        <v>873</v>
       </c>
       <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
+        <v>872</v>
+      </c>
+      <c r="I149" t="s">
+        <v>873</v>
+      </c>
+      <c r="J149" t="s">
+        <v>874</v>
+      </c>
+      <c r="K149" t="s">
         <v>875</v>
       </c>
-      <c r="I149" t="s">
-[...5 lines deleted...]
-      <c r="K149" t="s">
+      <c r="L149" t="s">
         <v>876</v>
       </c>
-      <c r="L149" t="s">
+      <c r="M149" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
       <c r="N149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
+        <v>879</v>
+      </c>
+      <c r="I150" t="s">
         <v>880</v>
       </c>
-      <c r="I150" t="s">
+      <c r="J150" t="s">
+        <v>874</v>
+      </c>
+      <c r="K150" t="s">
         <v>881</v>
       </c>
-      <c r="J150" t="s">
+      <c r="L150" t="s">
         <v>882</v>
       </c>
-      <c r="K150" t="s">
+      <c r="M150" t="s">
         <v>883</v>
-      </c>
-[...4 lines deleted...]
-        <v>885</v>
       </c>
       <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
+        <v>885</v>
+      </c>
+      <c r="I151" t="s">
+        <v>886</v>
+      </c>
+      <c r="J151" t="s">
+        <v>874</v>
+      </c>
+      <c r="K151" t="s">
         <v>887</v>
       </c>
-      <c r="I151" t="s">
+      <c r="L151" t="s">
         <v>888</v>
       </c>
-      <c r="J151" t="s">
-[...2 lines deleted...]
-      <c r="K151" t="s">
+      <c r="M151" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>891</v>
       </c>
       <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
+        <v>891</v>
+      </c>
+      <c r="I152" t="s">
+        <v>892</v>
+      </c>
+      <c r="J152" t="s">
+        <v>874</v>
+      </c>
+      <c r="K152" t="s">
         <v>893</v>
       </c>
-      <c r="I152" t="s">
+      <c r="L152" t="s">
         <v>894</v>
       </c>
-      <c r="J152" t="s">
-[...2 lines deleted...]
-      <c r="K152" t="s">
+      <c r="M152" t="s">
         <v>895</v>
-      </c>
-[...4 lines deleted...]
-        <v>897</v>
       </c>
       <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
+        <v>897</v>
+      </c>
+      <c r="I153" t="s">
+        <v>898</v>
+      </c>
+      <c r="J153" t="s">
+        <v>874</v>
+      </c>
+      <c r="K153" t="s">
         <v>899</v>
       </c>
-      <c r="I153" t="s">
+      <c r="L153" t="s">
         <v>900</v>
       </c>
-      <c r="J153" t="s">
+      <c r="M153" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>904</v>
       </c>
       <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
+        <v>903</v>
+      </c>
+      <c r="I154" t="s">
+        <v>898</v>
+      </c>
+      <c r="J154" t="s">
+        <v>874</v>
+      </c>
+      <c r="K154" t="s">
+        <v>904</v>
+      </c>
+      <c r="L154" t="s">
+        <v>905</v>
+      </c>
+      <c r="M154" t="s">
         <v>906</v>
-      </c>
-[...13 lines deleted...]
-        <v>909</v>
       </c>
       <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
+        <v>908</v>
+      </c>
+      <c r="I155" t="s">
+        <v>909</v>
+      </c>
+      <c r="J155" t="s">
+        <v>874</v>
+      </c>
+      <c r="K155" t="s">
+        <v>910</v>
+      </c>
+      <c r="L155" t="s">
         <v>911</v>
       </c>
-      <c r="I155" t="s">
+      <c r="M155" t="s">
         <v>912</v>
-      </c>
-[...10 lines deleted...]
-        <v>915</v>
       </c>
       <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
+        <v>914</v>
+      </c>
+      <c r="I156" t="s">
+        <v>909</v>
+      </c>
+      <c r="J156" t="s">
+        <v>874</v>
+      </c>
+      <c r="K156" t="s">
+        <v>915</v>
+      </c>
+      <c r="L156" t="s">
+        <v>916</v>
+      </c>
+      <c r="M156" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>921</v>
       </c>
       <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
+        <v>919</v>
+      </c>
+      <c r="I157" t="s">
+        <v>920</v>
+      </c>
+      <c r="J157" t="s">
+        <v>874</v>
+      </c>
+      <c r="K157" t="s">
+        <v>921</v>
+      </c>
+      <c r="L157" t="s">
+        <v>922</v>
+      </c>
+      <c r="M157" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>926</v>
       </c>
       <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
+        <v>925</v>
+      </c>
+      <c r="I158" t="s">
+        <v>926</v>
+      </c>
+      <c r="J158" t="s">
+        <v>874</v>
+      </c>
+      <c r="K158" t="s">
+        <v>927</v>
+      </c>
+      <c r="L158" t="s">
         <v>928</v>
       </c>
-      <c r="I158" t="s">
+      <c r="M158" t="s">
         <v>929</v>
-      </c>
-[...10 lines deleted...]
-        <v>932</v>
       </c>
       <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
+        <v>931</v>
+      </c>
+      <c r="I159" t="s">
+        <v>926</v>
+      </c>
+      <c r="J159" t="s">
+        <v>874</v>
+      </c>
+      <c r="K159" t="s">
+        <v>932</v>
+      </c>
+      <c r="L159" t="s">
+        <v>933</v>
+      </c>
+      <c r="M159" t="s">
         <v>934</v>
-      </c>
-[...13 lines deleted...]
-        <v>937</v>
       </c>
       <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
+        <v>936</v>
+      </c>
+      <c r="I160" t="s">
+        <v>937</v>
+      </c>
+      <c r="J160" t="s">
+        <v>874</v>
+      </c>
+      <c r="K160" t="s">
+        <v>938</v>
+      </c>
+      <c r="L160" t="s">
         <v>939</v>
       </c>
-      <c r="I160" t="s">
+      <c r="M160" t="s">
         <v>940</v>
-      </c>
-[...10 lines deleted...]
-        <v>943</v>
       </c>
       <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
+        <v>942</v>
+      </c>
+      <c r="I161" t="s">
+        <v>937</v>
+      </c>
+      <c r="J161" t="s">
+        <v>874</v>
+      </c>
+      <c r="K161" t="s">
+        <v>943</v>
+      </c>
+      <c r="L161" t="s">
+        <v>944</v>
+      </c>
+      <c r="M161" t="s">
         <v>945</v>
-      </c>
-[...13 lines deleted...]
-        <v>948</v>
       </c>
       <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
+        <v>947</v>
+      </c>
+      <c r="I162" t="s">
+        <v>948</v>
+      </c>
+      <c r="J162" t="s">
+        <v>874</v>
+      </c>
+      <c r="K162" t="s">
+        <v>949</v>
+      </c>
+      <c r="L162" t="s">
         <v>950</v>
       </c>
-      <c r="I162" t="s">
+      <c r="M162" t="s">
         <v>951</v>
-      </c>
-[...10 lines deleted...]
-        <v>955</v>
       </c>
       <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
+        <v>953</v>
+      </c>
+      <c r="I163" t="s">
+        <v>954</v>
+      </c>
+      <c r="J163" t="s">
+        <v>874</v>
+      </c>
+      <c r="K163" t="s">
+        <v>955</v>
+      </c>
+      <c r="L163" t="s">
+        <v>956</v>
+      </c>
+      <c r="M163" t="s">
         <v>957</v>
-      </c>
-[...13 lines deleted...]
-        <v>960</v>
       </c>
       <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
+        <v>959</v>
+      </c>
+      <c r="I164" t="s">
+        <v>960</v>
+      </c>
+      <c r="J164" t="s">
+        <v>961</v>
+      </c>
+      <c r="K164" t="s">
         <v>962</v>
       </c>
-      <c r="I164" t="s">
+      <c r="L164" t="s">
         <v>963</v>
       </c>
-      <c r="J164" t="s">
-[...2 lines deleted...]
-      <c r="K164" t="s">
+      <c r="M164" t="s">
         <v>964</v>
-      </c>
-[...4 lines deleted...]
-        <v>966</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
+        <v>966</v>
+      </c>
+      <c r="I165" t="s">
+        <v>960</v>
+      </c>
+      <c r="J165" t="s">
+        <v>961</v>
+      </c>
+      <c r="K165" t="s">
+        <v>967</v>
+      </c>
+      <c r="L165" t="s">
         <v>968</v>
       </c>
-      <c r="I165" t="s">
+      <c r="M165" t="s">
         <v>969</v>
-      </c>
-[...10 lines deleted...]
-        <v>972</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B166"/>
       <c r="C166"/>
       <c r="D166" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
+        <v>971</v>
+      </c>
+      <c r="I166" t="s">
+        <v>972</v>
+      </c>
+      <c r="J166" t="s">
+        <v>961</v>
+      </c>
+      <c r="K166" t="s">
+        <v>973</v>
+      </c>
+      <c r="L166" t="s">
         <v>974</v>
       </c>
-      <c r="I166" t="s">
-[...5 lines deleted...]
-      <c r="K166" t="s">
+      <c r="M166" t="s">
         <v>975</v>
-      </c>
-[...4 lines deleted...]
-        <v>977</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
+        <v>977</v>
+      </c>
+      <c r="I167" t="s">
+        <v>978</v>
+      </c>
+      <c r="J167" t="s">
+        <v>961</v>
+      </c>
+      <c r="K167" t="s">
         <v>979</v>
       </c>
-      <c r="I167" t="s">
+      <c r="L167" t="s">
         <v>980</v>
       </c>
-      <c r="J167" t="s">
-[...2 lines deleted...]
-      <c r="K167" t="s">
+      <c r="M167" t="s">
         <v>981</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
+        <v>983</v>
+      </c>
+      <c r="I168" t="s">
+        <v>978</v>
+      </c>
+      <c r="J168" t="s">
+        <v>961</v>
+      </c>
+      <c r="K168" t="s">
+        <v>984</v>
+      </c>
+      <c r="L168" t="s">
         <v>985</v>
       </c>
-      <c r="I168" t="s">
+      <c r="M168" t="s">
         <v>986</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
       <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
+        <v>988</v>
+      </c>
+      <c r="I169" t="s">
+        <v>989</v>
+      </c>
+      <c r="J169" t="s">
+        <v>961</v>
+      </c>
+      <c r="K169" t="s">
+        <v>990</v>
+      </c>
+      <c r="L169" t="s">
         <v>991</v>
       </c>
-      <c r="I169" t="s">
+      <c r="M169" t="s">
         <v>992</v>
-      </c>
-[...10 lines deleted...]
-        <v>996</v>
       </c>
       <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
+        <v>994</v>
+      </c>
+      <c r="I170" t="s">
+        <v>995</v>
+      </c>
+      <c r="J170" t="s">
+        <v>961</v>
+      </c>
+      <c r="K170" t="s">
+        <v>996</v>
+      </c>
+      <c r="L170" t="s">
+        <v>997</v>
+      </c>
+      <c r="M170" t="s">
         <v>998</v>
-      </c>
-[...13 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J171" t="s">
+        <v>961</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1002</v>
+      </c>
+      <c r="L171" t="s">
+        <v>1003</v>
+      </c>
+      <c r="M171" t="s">
         <v>1004</v>
-      </c>
-[...13 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="N171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J172" t="s">
+        <v>961</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L172" t="s">
+        <v>1009</v>
+      </c>
+      <c r="M172" t="s">
         <v>1010</v>
-      </c>
-[...13 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="I173" t="s">
-        <v>1017</v>
+        <v>1007</v>
       </c>
       <c r="J173" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K173" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="L173" t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="M173" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B174"/>
       <c r="C174"/>
       <c r="D174" t="s">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="I174" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="J174" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K174" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="L174" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="M174" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="I175" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="J175" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K175" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="L175" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="M175" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="I176" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="J176" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K176" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="L176" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="M176" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="I177" t="s">
-        <v>1040</v>
+        <v>1029</v>
       </c>
       <c r="J177" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K177" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="L177" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="M177" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1045</v>
+        <v>1039</v>
       </c>
       <c r="I178" t="s">
         <v>1040</v>
       </c>
       <c r="J178" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K178" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="L178" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="M178" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="I179" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="J179" t="s">
-        <v>993</v>
+        <v>961</v>
       </c>
       <c r="K179" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="L179" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="M179" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L180" t="s">
+        <v>1055</v>
+      </c>
+      <c r="M180" t="s">
         <v>1056</v>
-      </c>
-[...13 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B181"/>
       <c r="C181"/>
       <c r="D181" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L181" t="s">
         <v>1061</v>
       </c>
-      <c r="I181" t="s">
+      <c r="M181" t="s">
         <v>1062</v>
-      </c>
-[...10 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B182"/>
       <c r="C182"/>
       <c r="D182" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L182" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M182" t="s">
         <v>1067</v>
-      </c>
-[...13 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L183" t="s">
+        <v>1072</v>
+      </c>
+      <c r="M183" t="s">
         <v>1073</v>
-      </c>
-[...13 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="N183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L184" t="s">
         <v>1078</v>
       </c>
-      <c r="I184" t="s">
+      <c r="M184" t="s">
         <v>1079</v>
-      </c>
-[...10 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L185" t="s">
         <v>1084</v>
       </c>
-      <c r="I185" t="s">
+      <c r="M185" t="s">
         <v>1085</v>
-      </c>
-[...10 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="N185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B186"/>
       <c r="C186"/>
       <c r="D186" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1089</v>
+      </c>
+      <c r="L186" t="s">
         <v>1090</v>
       </c>
-      <c r="I186" t="s">
-[...5 lines deleted...]
-      <c r="K186" t="s">
+      <c r="M186" t="s">
         <v>1091</v>
-      </c>
-[...4 lines deleted...]
-        <v>1093</v>
       </c>
       <c r="N186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J187" t="s">
         <v>1095</v>
       </c>
-      <c r="I187" t="s">
+      <c r="K187" t="s">
         <v>1096</v>
       </c>
-      <c r="J187" t="s">
+      <c r="L187" t="s">
         <v>1097</v>
       </c>
-      <c r="K187" t="s">
+      <c r="M187" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="N187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B188"/>
       <c r="C188"/>
       <c r="D188" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K188" t="s">
         <v>1102</v>
       </c>
-      <c r="I188" t="s">
-[...5 lines deleted...]
-      <c r="K188" t="s">
+      <c r="L188" t="s">
         <v>1103</v>
       </c>
-      <c r="L188" t="s">
+      <c r="M188" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="N188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1101</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K189" t="s">
         <v>1107</v>
       </c>
-      <c r="I189" t="s">
+      <c r="L189" t="s">
         <v>1108</v>
       </c>
-      <c r="J189" t="s">
+      <c r="M189" t="s">
         <v>1109</v>
-      </c>
-[...7 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B190"/>
       <c r="C190"/>
       <c r="D190" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K190" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L190" t="s">
         <v>1114</v>
       </c>
-      <c r="I190" t="s">
+      <c r="M190" t="s">
         <v>1115</v>
-      </c>
-[...10 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B191"/>
       <c r="C191"/>
       <c r="D191" t="s">
-        <v>1119</v>
+        <v>1116</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I191" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K191" t="s">
         <v>1120</v>
       </c>
-      <c r="I191" t="s">
-[...5 lines deleted...]
-      <c r="K191" t="s">
+      <c r="L191" t="s">
         <v>1121</v>
       </c>
-      <c r="L191" t="s">
+      <c r="M191" t="s">
         <v>1122</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B192"/>
       <c r="C192"/>
       <c r="D192" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I192" t="s">
         <v>1125</v>
       </c>
-      <c r="I192" t="s">
+      <c r="J192" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K192" t="s">
         <v>1126</v>
       </c>
-      <c r="J192" t="s">
-[...2 lines deleted...]
-      <c r="K192" t="s">
+      <c r="L192" t="s">
         <v>1127</v>
       </c>
-      <c r="L192" t="s">
+      <c r="M192" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="N192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I193" t="s">
         <v>1131</v>
       </c>
-      <c r="I193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J193" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="K193" t="s">
         <v>1132</v>
       </c>
       <c r="L193" t="s">
         <v>1133</v>
       </c>
       <c r="M193" t="s">
         <v>1134</v>
       </c>
       <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B194"/>
       <c r="C194"/>
       <c r="D194" t="s">
         <v>1135</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
         <v>1136</v>
       </c>
       <c r="I194" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K194" t="s">
         <v>1137</v>
       </c>
-      <c r="J194" t="s">
-[...2 lines deleted...]
-      <c r="K194" t="s">
+      <c r="L194" t="s">
         <v>1138</v>
       </c>
-      <c r="L194" t="s">
+      <c r="M194" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="N194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B195"/>
       <c r="C195"/>
       <c r="D195" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I195" t="s">
         <v>1142</v>
       </c>
-      <c r="I195" t="s">
+      <c r="J195" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K195" t="s">
         <v>1143</v>
       </c>
-      <c r="J195" t="s">
-[...2 lines deleted...]
-      <c r="K195" t="s">
+      <c r="L195" t="s">
         <v>1144</v>
       </c>
-      <c r="L195" t="s">
+      <c r="M195" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
       <c r="N195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B196"/>
       <c r="C196"/>
       <c r="D196" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K196" t="s">
         <v>1148</v>
       </c>
-      <c r="I196" t="s">
-[...5 lines deleted...]
-      <c r="K196" t="s">
+      <c r="L196" t="s">
         <v>1149</v>
       </c>
-      <c r="L196" t="s">
+      <c r="M196" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="N196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B197"/>
       <c r="C197"/>
       <c r="D197" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I197" t="s">
         <v>1153</v>
       </c>
-      <c r="I197" t="s">
+      <c r="J197" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K197" t="s">
         <v>1154</v>
       </c>
-      <c r="J197" t="s">
-[...2 lines deleted...]
-      <c r="K197" t="s">
+      <c r="L197" t="s">
         <v>1155</v>
       </c>
-      <c r="L197" t="s">
+      <c r="M197" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="N197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B198"/>
       <c r="C198"/>
       <c r="D198" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K198" t="s">
         <v>1159</v>
       </c>
-      <c r="I198" t="s">
+      <c r="L198" t="s">
         <v>1160</v>
       </c>
-      <c r="J198" t="s">
+      <c r="M198" t="s">
         <v>1161</v>
-      </c>
-[...7 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="N198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B199"/>
       <c r="C199"/>
       <c r="D199" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1165</v>
+      </c>
+      <c r="L199" t="s">
         <v>1166</v>
       </c>
-      <c r="I199" t="s">
-[...5 lines deleted...]
-      <c r="K199" t="s">
+      <c r="M199" t="s">
         <v>1167</v>
-      </c>
-[...4 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="N199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B200"/>
       <c r="C200"/>
       <c r="D200" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K200" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L200" t="s">
         <v>1171</v>
       </c>
-      <c r="I200" t="s">
+      <c r="M200" t="s">
         <v>1172</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B201"/>
       <c r="C201"/>
       <c r="D201" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L201" t="s">
         <v>1177</v>
       </c>
-      <c r="I201" t="s">
-[...5 lines deleted...]
-      <c r="K201" t="s">
+      <c r="M201" t="s">
         <v>1178</v>
-      </c>
-[...4 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B202"/>
       <c r="C202"/>
       <c r="D202" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K202" t="s">
         <v>1182</v>
       </c>
-      <c r="I202" t="s">
+      <c r="L202" t="s">
         <v>1183</v>
       </c>
-      <c r="J202" t="s">
-[...2 lines deleted...]
-      <c r="K202" t="s">
+      <c r="M202" t="s">
         <v>1184</v>
-      </c>
-[...4 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B203"/>
       <c r="C203"/>
       <c r="D203" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L203" t="s">
         <v>1188</v>
       </c>
-      <c r="I203" t="s">
+      <c r="M203" t="s">
         <v>1189</v>
-      </c>
-[...10 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="N203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B204"/>
       <c r="C204"/>
       <c r="D204" t="s">
-        <v>1193</v>
+        <v>1190</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1193</v>
+      </c>
+      <c r="L204" t="s">
         <v>1194</v>
       </c>
-      <c r="I204" t="s">
+      <c r="M204" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B205"/>
       <c r="C205"/>
       <c r="D205" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1198</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1199</v>
+      </c>
+      <c r="M205" t="s">
         <v>1200</v>
-      </c>
-[...13 lines deleted...]
-        <v>1203</v>
       </c>
       <c r="N205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B206"/>
       <c r="C206"/>
       <c r="D206" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
+        <v>1202</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1204</v>
+      </c>
+      <c r="L206" t="s">
         <v>1205</v>
       </c>
-      <c r="I206" t="s">
+      <c r="M206" t="s">
         <v>1206</v>
-      </c>
-[...10 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="N206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B207"/>
       <c r="C207"/>
       <c r="D207" t="s">
-        <v>1210</v>
+        <v>1207</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1210</v>
+      </c>
+      <c r="L207" t="s">
         <v>1211</v>
       </c>
-      <c r="I207" t="s">
+      <c r="M207" t="s">
         <v>1212</v>
-      </c>
-[...10 lines deleted...]
-        <v>1215</v>
       </c>
       <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B208"/>
       <c r="C208"/>
       <c r="D208" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L208" t="s">
         <v>1217</v>
       </c>
-      <c r="I208" t="s">
-[...5 lines deleted...]
-      <c r="K208" t="s">
+      <c r="M208" t="s">
         <v>1218</v>
-      </c>
-[...4 lines deleted...]
-        <v>1220</v>
       </c>
       <c r="N208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B209"/>
       <c r="C209"/>
       <c r="D209" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
+        <v>1220</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1221</v>
+      </c>
+      <c r="L209" t="s">
         <v>1222</v>
       </c>
-      <c r="I209" t="s">
+      <c r="M209" t="s">
         <v>1223</v>
-      </c>
-[...10 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B210"/>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L210" t="s">
         <v>1228</v>
       </c>
-      <c r="I210" t="s">
+      <c r="M210" t="s">
         <v>1229</v>
-      </c>
-[...10 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B211"/>
       <c r="C211"/>
       <c r="D211" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1233</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M211" t="s">
         <v>1235</v>
-      </c>
-[...13 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B212"/>
       <c r="C212"/>
       <c r="D212" t="s">
-        <v>1239</v>
+        <v>1236</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L212" t="s">
         <v>1240</v>
       </c>
-      <c r="I212" t="s">
+      <c r="M212" t="s">
         <v>1241</v>
-      </c>
-[...10 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="N212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B213"/>
       <c r="C213"/>
       <c r="D213" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1244</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1245</v>
+      </c>
+      <c r="M213" t="s">
         <v>1246</v>
-      </c>
-[...13 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="N213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B214"/>
       <c r="C214"/>
       <c r="D214" t="s">
-        <v>1251</v>
+        <v>1247</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K214" t="s">
+        <v>1250</v>
+      </c>
+      <c r="L214" t="s">
+        <v>1251</v>
+      </c>
+      <c r="M214" t="s">
         <v>1252</v>
-      </c>
-[...13 lines deleted...]
-        <v>1255</v>
       </c>
       <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K215" t="s">
+        <v>1256</v>
+      </c>
+      <c r="L215" t="s">
         <v>1257</v>
       </c>
-      <c r="I215" t="s">
+      <c r="M215" t="s">
         <v>1258</v>
-      </c>
-[...10 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B216"/>
       <c r="C216"/>
       <c r="D216" t="s">
-        <v>1262</v>
+        <v>1259</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K216" t="s">
+        <v>1261</v>
+      </c>
+      <c r="L216" t="s">
+        <v>1262</v>
+      </c>
+      <c r="M216" t="s">
         <v>1263</v>
-      </c>
-[...13 lines deleted...]
-        <v>1267</v>
       </c>
       <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B217"/>
       <c r="C217"/>
       <c r="D217" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K217" t="s">
+        <v>1267</v>
+      </c>
+      <c r="L217" t="s">
+        <v>1268</v>
+      </c>
+      <c r="M217" t="s">
         <v>1269</v>
-      </c>
-[...13 lines deleted...]
-        <v>1273</v>
       </c>
       <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B218"/>
       <c r="C218"/>
       <c r="D218" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="I218" t="s">
-        <v>1270</v>
+        <v>1266</v>
       </c>
       <c r="J218" t="s">
-        <v>1230</v>
+        <v>1119</v>
       </c>
       <c r="K218" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="L218" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="M218" t="s">
-        <v>1278</v>
+        <v>1274</v>
       </c>
       <c r="N218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B219"/>
       <c r="C219"/>
       <c r="D219" t="s">
-        <v>1279</v>
+        <v>1275</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
+        <v>1276</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1277</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K219" t="s">
+        <v>1278</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1279</v>
+      </c>
+      <c r="M219" t="s">
         <v>1280</v>
-      </c>
-[...13 lines deleted...]
-        <v>1284</v>
       </c>
       <c r="N219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B220"/>
       <c r="C220"/>
       <c r="D220" t="s">
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
+        <v>1282</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1284</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1285</v>
+      </c>
+      <c r="M220" t="s">
         <v>1286</v>
-      </c>
-[...13 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="N220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B221"/>
       <c r="C221"/>
       <c r="D221" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1290</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M221" t="s">
         <v>1292</v>
-      </c>
-[...13 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="N221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B222"/>
       <c r="C222"/>
       <c r="D222" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
+        <v>1294</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1296</v>
+      </c>
+      <c r="L222" t="s">
         <v>1297</v>
       </c>
-      <c r="I222" t="s">
+      <c r="M222" t="s">
         <v>1298</v>
-      </c>
-[...10 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="N222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B223"/>
       <c r="C223"/>
       <c r="D223" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
+        <v>1300</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1301</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1302</v>
+      </c>
+      <c r="M223" t="s">
         <v>1303</v>
-      </c>
-[...13 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="N223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B224"/>
       <c r="C224"/>
       <c r="D224" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1308</v>
+      </c>
+      <c r="L224" t="s">
         <v>1309</v>
       </c>
-      <c r="I224" t="s">
+      <c r="M224" t="s">
         <v>1310</v>
-      </c>
-[...10 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="N224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B225"/>
       <c r="C225"/>
       <c r="D225" t="s">
-        <v>1314</v>
+        <v>1311</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J225" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K225" t="s">
+        <v>1313</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1314</v>
+      </c>
+      <c r="M225" t="s">
         <v>1315</v>
-      </c>
-[...13 lines deleted...]
-        <v>1319</v>
       </c>
       <c r="N225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
+        <v>1317</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K226" t="s">
+        <v>1319</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1320</v>
+      </c>
+      <c r="M226" t="s">
         <v>1321</v>
-      </c>
-[...13 lines deleted...]
-        <v>1325</v>
       </c>
       <c r="N226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B227"/>
       <c r="C227"/>
       <c r="D227" t="s">
-        <v>1326</v>
+        <v>1322</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1326</v>
+      </c>
+      <c r="M227" t="s">
         <v>1327</v>
-      </c>
-[...13 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B228"/>
       <c r="C228"/>
       <c r="D228" t="s">
-        <v>1332</v>
+        <v>1328</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
+        <v>1329</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1332</v>
+      </c>
+      <c r="L228" t="s">
         <v>1333</v>
       </c>
-      <c r="I228" t="s">
+      <c r="M228" t="s">
         <v>1334</v>
-      </c>
-[...10 lines deleted...]
-        <v>1337</v>
       </c>
       <c r="N228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B229"/>
       <c r="C229"/>
       <c r="D229" t="s">
-        <v>1338</v>
+        <v>1335</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1330</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1337</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1338</v>
+      </c>
+      <c r="M229" t="s">
         <v>1339</v>
-      </c>
-[...13 lines deleted...]
-        <v>1342</v>
       </c>
       <c r="N229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B230"/>
       <c r="C230"/>
       <c r="D230" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K230" t="s">
+        <v>1343</v>
+      </c>
+      <c r="L230" t="s">
         <v>1344</v>
       </c>
-      <c r="I230" t="s">
+      <c r="M230" t="s">
         <v>1345</v>
-      </c>
-[...10 lines deleted...]
-        <v>1348</v>
       </c>
       <c r="N230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B231"/>
       <c r="C231"/>
       <c r="D231" t="s">
-        <v>1349</v>
+        <v>1346</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1348</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1349</v>
+      </c>
+      <c r="L231" t="s">
         <v>1350</v>
       </c>
-      <c r="I231" t="s">
-[...5 lines deleted...]
-      <c r="K231" t="s">
+      <c r="M231" t="s">
         <v>1351</v>
-      </c>
-[...4 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="N231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B232"/>
       <c r="C232"/>
       <c r="D232" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1331</v>
+      </c>
+      <c r="K232" t="s">
         <v>1355</v>
       </c>
-      <c r="I232" t="s">
+      <c r="L232" t="s">
         <v>1356</v>
       </c>
-      <c r="J232" t="s">
-[...2 lines deleted...]
-      <c r="K232" t="s">
+      <c r="M232" t="s">
         <v>1357</v>
-      </c>
-[...4 lines deleted...]
-        <v>1359</v>
       </c>
       <c r="N232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B233"/>
       <c r="C233"/>
       <c r="D233" t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J233" t="s">
         <v>1361</v>
       </c>
-      <c r="I233" t="s">
+      <c r="K233" t="s">
         <v>1362</v>
       </c>
-      <c r="J233" t="s">
-[...2 lines deleted...]
-      <c r="K233" t="s">
+      <c r="L233" t="s">
         <v>1363</v>
       </c>
-      <c r="L233" t="s">
+      <c r="M233" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
       <c r="N233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B234"/>
       <c r="C234"/>
       <c r="D234" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I234" t="s">
         <v>1367</v>
       </c>
-      <c r="I234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J234" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K234" t="s">
         <v>1368</v>
       </c>
       <c r="L234" t="s">
         <v>1369</v>
       </c>
       <c r="M234" t="s">
         <v>1370</v>
       </c>
       <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B235"/>
       <c r="C235"/>
       <c r="D235" t="s">
         <v>1371</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
         <v>1372</v>
       </c>
       <c r="I235" t="s">
         <v>1373</v>
       </c>
       <c r="J235" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K235" t="s">
         <v>1374</v>
       </c>
       <c r="L235" t="s">
         <v>1375</v>
       </c>
       <c r="M235" t="s">
         <v>1376</v>
       </c>
       <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B236"/>
       <c r="C236"/>
       <c r="D236" t="s">
         <v>1377</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
         <v>1378</v>
       </c>
       <c r="I236" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K236" t="s">
         <v>1379</v>
       </c>
-      <c r="J236" t="s">
-[...2 lines deleted...]
-      <c r="K236" t="s">
+      <c r="L236" t="s">
         <v>1380</v>
       </c>
-      <c r="L236" t="s">
+      <c r="M236" t="s">
         <v>1381</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382</v>
       </c>
       <c r="N236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B237"/>
       <c r="C237"/>
       <c r="D237" t="s">
-        <v>1383</v>
+        <v>1382</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I237" t="s">
         <v>1384</v>
       </c>
-      <c r="I237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J237" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K237" t="s">
         <v>1385</v>
       </c>
       <c r="L237" t="s">
         <v>1386</v>
       </c>
       <c r="M237" t="s">
         <v>1387</v>
       </c>
       <c r="N237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B238"/>
       <c r="C238"/>
       <c r="D238" t="s">
         <v>1388</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
         <v>1389</v>
       </c>
       <c r="I238" t="s">
         <v>1390</v>
       </c>
       <c r="J238" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K238" t="s">
         <v>1391</v>
       </c>
       <c r="L238" t="s">
         <v>1392</v>
       </c>
       <c r="M238" t="s">
         <v>1393</v>
       </c>
       <c r="N238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B239"/>
       <c r="C239"/>
       <c r="D239" t="s">
         <v>1394</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
         <v>1395</v>
       </c>
       <c r="I239" t="s">
         <v>1396</v>
       </c>
       <c r="J239" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K239" t="s">
         <v>1397</v>
       </c>
       <c r="L239" t="s">
         <v>1398</v>
       </c>
       <c r="M239" t="s">
         <v>1399</v>
       </c>
       <c r="N239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B240"/>
       <c r="C240"/>
       <c r="D240" t="s">
         <v>1400</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
         <v>1401</v>
       </c>
       <c r="I240" t="s">
         <v>1402</v>
       </c>
       <c r="J240" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K240" t="s">
         <v>1403</v>
       </c>
       <c r="L240" t="s">
         <v>1404</v>
       </c>
       <c r="M240" t="s">
         <v>1405</v>
       </c>
       <c r="N240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B241"/>
       <c r="C241"/>
       <c r="D241" t="s">
         <v>1406</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
         <v>1407</v>
       </c>
       <c r="I241" t="s">
+        <v>1402</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K241" t="s">
         <v>1408</v>
       </c>
-      <c r="J241" t="s">
-[...2 lines deleted...]
-      <c r="K241" t="s">
+      <c r="L241" t="s">
         <v>1409</v>
       </c>
-      <c r="L241" t="s">
+      <c r="M241" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
       <c r="N241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B242"/>
       <c r="C242"/>
       <c r="D242" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I242" t="s">
         <v>1413</v>
       </c>
-      <c r="I242" t="s">
+      <c r="J242" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K242" t="s">
         <v>1414</v>
       </c>
-      <c r="J242" t="s">
-[...2 lines deleted...]
-      <c r="K242" t="s">
+      <c r="L242" t="s">
         <v>1415</v>
       </c>
-      <c r="L242" t="s">
+      <c r="M242" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
       <c r="N242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B243"/>
       <c r="C243"/>
       <c r="D243" t="s">
-        <v>1418</v>
+        <v>1417</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
+        <v>1418</v>
+      </c>
+      <c r="I243" t="s">
         <v>1419</v>
       </c>
-      <c r="I243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J243" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K243" t="s">
         <v>1420</v>
       </c>
       <c r="L243" t="s">
         <v>1421</v>
       </c>
       <c r="M243" t="s">
         <v>1422</v>
       </c>
       <c r="N243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B244"/>
       <c r="C244"/>
       <c r="D244" t="s">
         <v>1423</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
         <v>1424</v>
       </c>
       <c r="I244" t="s">
         <v>1425</v>
       </c>
       <c r="J244" t="s">
-        <v>1230</v>
+        <v>1361</v>
       </c>
       <c r="K244" t="s">
         <v>1426</v>
       </c>
       <c r="L244" t="s">
         <v>1427</v>
       </c>
       <c r="M244" t="s">
         <v>1428</v>
       </c>
       <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B245"/>
       <c r="C245"/>
       <c r="D245" t="s">
         <v>1429</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
         <v>1430</v>
       </c>
       <c r="I245" t="s">
         <v>1431</v>
       </c>
       <c r="J245" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K245" t="s">
         <v>1432</v>
       </c>
-      <c r="K245" t="s">
+      <c r="L245" t="s">
         <v>1433</v>
       </c>
-      <c r="L245" t="s">
+      <c r="M245" t="s">
         <v>1434</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
       <c r="N245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B246"/>
       <c r="C246"/>
       <c r="D246" t="s">
-        <v>1436</v>
+        <v>1435</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1437</v>
+        <v>1436</v>
       </c>
       <c r="I246" t="s">
         <v>1431</v>
       </c>
       <c r="J246" t="s">
-        <v>1432</v>
+        <v>1361</v>
       </c>
       <c r="K246" t="s">
+        <v>1437</v>
+      </c>
+      <c r="L246" t="s">
         <v>1438</v>
       </c>
-      <c r="L246" t="s">
+      <c r="M246" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B247"/>
       <c r="C247"/>
       <c r="D247" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
+        <v>1441</v>
+      </c>
+      <c r="I247" t="s">
         <v>1442</v>
       </c>
-      <c r="I247" t="s">
+      <c r="J247" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K247" t="s">
         <v>1443</v>
       </c>
-      <c r="J247" t="s">
-[...2 lines deleted...]
-      <c r="K247" t="s">
+      <c r="L247" t="s">
         <v>1444</v>
       </c>
-      <c r="L247" t="s">
+      <c r="M247" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
       <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B248"/>
       <c r="C248"/>
       <c r="D248" t="s">
-        <v>1447</v>
+        <v>1446</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I248" t="s">
         <v>1448</v>
       </c>
-      <c r="I248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J248" t="s">
-        <v>1432</v>
+        <v>1361</v>
       </c>
       <c r="K248" t="s">
         <v>1449</v>
       </c>
       <c r="L248" t="s">
         <v>1450</v>
       </c>
       <c r="M248" t="s">
         <v>1451</v>
       </c>
       <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B249"/>
       <c r="C249"/>
       <c r="D249" t="s">
         <v>1452</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
         <v>1453</v>
       </c>
       <c r="I249" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K249" t="s">
         <v>1454</v>
       </c>
-      <c r="J249" t="s">
-[...2 lines deleted...]
-      <c r="K249" t="s">
+      <c r="L249" t="s">
         <v>1455</v>
       </c>
-      <c r="L249" t="s">
+      <c r="M249" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>1457</v>
       </c>
       <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B250"/>
       <c r="C250"/>
       <c r="D250" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I250" t="s">
         <v>1459</v>
       </c>
-      <c r="I250" t="s">
+      <c r="J250" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K250" t="s">
         <v>1460</v>
       </c>
-      <c r="J250" t="s">
-[...2 lines deleted...]
-      <c r="K250" t="s">
+      <c r="L250" t="s">
         <v>1461</v>
       </c>
-      <c r="L250" t="s">
+      <c r="M250" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B251"/>
       <c r="C251"/>
       <c r="D251" t="s">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I251" t="s">
         <v>1465</v>
       </c>
-      <c r="I251" t="s">
+      <c r="J251" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K251" t="s">
         <v>1466</v>
       </c>
-      <c r="J251" t="s">
-[...2 lines deleted...]
-      <c r="K251" t="s">
+      <c r="L251" t="s">
         <v>1467</v>
       </c>
-      <c r="L251" t="s">
+      <c r="M251" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469</v>
       </c>
       <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B252"/>
       <c r="C252"/>
       <c r="D252" t="s">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J252" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K252" t="s">
         <v>1471</v>
       </c>
-      <c r="I252" t="s">
+      <c r="L252" t="s">
         <v>1472</v>
       </c>
-      <c r="J252" t="s">
+      <c r="M252" t="s">
         <v>1473</v>
-      </c>
-[...7 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="N252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B253"/>
       <c r="C253"/>
       <c r="D253" t="s">
-        <v>1477</v>
+        <v>1474</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1477</v>
+      </c>
+      <c r="L253" t="s">
         <v>1478</v>
       </c>
-      <c r="I253" t="s">
-[...5 lines deleted...]
-      <c r="K253" t="s">
+      <c r="M253" t="s">
         <v>1479</v>
-      </c>
-[...4 lines deleted...]
-        <v>1481</v>
       </c>
       <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B254"/>
       <c r="C254"/>
       <c r="D254" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1482</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K254" t="s">
         <v>1483</v>
       </c>
-      <c r="I254" t="s">
+      <c r="L254" t="s">
         <v>1484</v>
       </c>
-      <c r="J254" t="s">
-[...2 lines deleted...]
-      <c r="K254" t="s">
+      <c r="M254" t="s">
         <v>1485</v>
-      </c>
-[...4 lines deleted...]
-        <v>1487</v>
       </c>
       <c r="N254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B255"/>
       <c r="C255"/>
       <c r="D255" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K255" t="s">
         <v>1489</v>
       </c>
-      <c r="I255" t="s">
+      <c r="L255" t="s">
         <v>1490</v>
       </c>
-      <c r="J255" t="s">
-[...2 lines deleted...]
-      <c r="K255" t="s">
+      <c r="M255" t="s">
         <v>1491</v>
-      </c>
-[...4 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="N255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B256"/>
       <c r="C256"/>
       <c r="D256" t="s">
-        <v>1494</v>
+        <v>1492</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
+        <v>1493</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J256" t="s">
         <v>1495</v>
       </c>
-      <c r="I256" t="s">
+      <c r="K256" t="s">
         <v>1496</v>
       </c>
-      <c r="J256" t="s">
+      <c r="L256" t="s">
         <v>1497</v>
       </c>
-      <c r="K256" t="s">
+      <c r="M256" t="s">
         <v>1498</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500</v>
       </c>
       <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B257"/>
       <c r="C257"/>
       <c r="D257" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1501</v>
+      </c>
+      <c r="L257" t="s">
         <v>1502</v>
       </c>
-      <c r="I257" t="s">
+      <c r="M257" t="s">
         <v>1503</v>
-      </c>
-[...10 lines deleted...]
-        <v>1506</v>
       </c>
       <c r="N257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B258"/>
       <c r="C258"/>
       <c r="D258" t="s">
-        <v>1507</v>
+        <v>145</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1505</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1507</v>
+      </c>
+      <c r="M258" t="s">
         <v>1508</v>
-      </c>
-[...13 lines deleted...]
-        <v>1511</v>
       </c>
       <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B259"/>
       <c r="C259"/>
       <c r="D259" t="s">
-        <v>1512</v>
+        <v>1509</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
+        <v>1510</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1505</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1511</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1512</v>
+      </c>
+      <c r="M259" t="s">
         <v>1513</v>
-      </c>
-[...13 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B260"/>
       <c r="C260"/>
       <c r="D260" t="s">
-        <v>1518</v>
+        <v>1514</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1517</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1518</v>
+      </c>
+      <c r="M260" t="s">
         <v>1519</v>
-      </c>
-[...13 lines deleted...]
-        <v>1522</v>
       </c>
       <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B261"/>
       <c r="C261"/>
       <c r="D261" t="s">
-        <v>1523</v>
+        <v>1520</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
+        <v>1521</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1523</v>
+      </c>
+      <c r="L261" t="s">
         <v>1524</v>
       </c>
-      <c r="I261" t="s">
+      <c r="M261" t="s">
         <v>1525</v>
-      </c>
-[...10 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B262"/>
       <c r="C262"/>
       <c r="D262" t="s">
-        <v>1529</v>
+        <v>1526</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
+        <v>1527</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1528</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1529</v>
+      </c>
+      <c r="M262" t="s">
         <v>1530</v>
-      </c>
-[...13 lines deleted...]
-        <v>1533</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B263"/>
       <c r="C263"/>
       <c r="D263" t="s">
-        <v>1534</v>
+        <v>1531</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
+        <v>1532</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1534</v>
+      </c>
+      <c r="L263" t="s">
         <v>1535</v>
       </c>
-      <c r="I263" t="s">
+      <c r="M263" t="s">
         <v>1536</v>
-      </c>
-[...10 lines deleted...]
-        <v>1539</v>
       </c>
       <c r="N263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B264"/>
       <c r="C264"/>
       <c r="D264" t="s">
-        <v>1540</v>
+        <v>1537</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1540</v>
+      </c>
+      <c r="L264" t="s">
         <v>1541</v>
       </c>
-      <c r="I264" t="s">
+      <c r="M264" t="s">
         <v>1542</v>
-      </c>
-[...10 lines deleted...]
-        <v>1545</v>
       </c>
       <c r="N264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B265"/>
       <c r="C265"/>
       <c r="D265" t="s">
-        <v>1546</v>
+        <v>1543</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1545</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1546</v>
+      </c>
+      <c r="M265" t="s">
         <v>1547</v>
-      </c>
-[...13 lines deleted...]
-        <v>1551</v>
       </c>
       <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B266"/>
       <c r="C266"/>
       <c r="D266" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
+        <v>1549</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1550</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1551</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1552</v>
+      </c>
+      <c r="M266" t="s">
         <v>1553</v>
-      </c>
-[...13 lines deleted...]
-        <v>1556</v>
       </c>
       <c r="N266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B267"/>
       <c r="C267"/>
       <c r="D267" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K267" t="s">
         <v>1558</v>
       </c>
-      <c r="I267" t="s">
+      <c r="L267" t="s">
         <v>1559</v>
       </c>
-      <c r="J267" t="s">
+      <c r="M267" t="s">
         <v>1560</v>
-      </c>
-[...7 lines deleted...]
-        <v>1563</v>
       </c>
       <c r="N267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B268"/>
       <c r="C268"/>
       <c r="D268" t="s">
-        <v>1564</v>
+        <v>1561</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
+        <v>1562</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1563</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1564</v>
+      </c>
+      <c r="L268" t="s">
         <v>1565</v>
       </c>
-      <c r="I268" t="s">
+      <c r="M268" t="s">
         <v>1566</v>
-      </c>
-[...10 lines deleted...]
-        <v>1569</v>
       </c>
       <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B269"/>
       <c r="C269"/>
       <c r="D269" t="s">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1570</v>
+      </c>
+      <c r="L269" t="s">
         <v>1571</v>
       </c>
-      <c r="I269" t="s">
+      <c r="M269" t="s">
         <v>1572</v>
-      </c>
-[...10 lines deleted...]
-        <v>1576</v>
       </c>
       <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B270"/>
       <c r="C270"/>
       <c r="D270" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="I270" t="s">
-        <v>1579</v>
+        <v>1569</v>
       </c>
       <c r="J270" t="s">
-        <v>1573</v>
+        <v>1557</v>
       </c>
       <c r="K270" t="s">
-        <v>1580</v>
+        <v>1575</v>
       </c>
       <c r="L270" t="s">
-        <v>1581</v>
+        <v>1576</v>
       </c>
       <c r="M270" t="s">
-        <v>1582</v>
+        <v>1577</v>
       </c>
       <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B271"/>
       <c r="C271"/>
       <c r="D271" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="I271" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
       <c r="J271" t="s">
-        <v>1573</v>
+        <v>1557</v>
       </c>
       <c r="K271" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="L271" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="M271" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="N271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B272"/>
       <c r="C272"/>
       <c r="D272" t="s">
-        <v>1589</v>
+        <v>1584</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1590</v>
+        <v>1585</v>
       </c>
       <c r="I272" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J272" t="s">
-        <v>1573</v>
+        <v>1557</v>
       </c>
       <c r="K272" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="L272" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="M272" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
       <c r="N272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B273"/>
       <c r="C273"/>
       <c r="D273" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
+        <v>1591</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1593</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1594</v>
+      </c>
+      <c r="M273" t="s">
         <v>1595</v>
-      </c>
-[...13 lines deleted...]
-        <v>1599</v>
       </c>
       <c r="N273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B274"/>
       <c r="C274"/>
       <c r="D274" t="s">
-        <v>1600</v>
+        <v>1596</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1599</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1600</v>
+      </c>
+      <c r="M274" t="s">
         <v>1601</v>
-      </c>
-[...13 lines deleted...]
-        <v>1604</v>
       </c>
       <c r="N274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B275"/>
       <c r="C275"/>
       <c r="D275" t="s">
-        <v>1605</v>
+        <v>1602</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K275" t="s">
+        <v>1605</v>
+      </c>
+      <c r="L275" t="s">
         <v>1606</v>
       </c>
-      <c r="I275" t="s">
+      <c r="M275" t="s">
         <v>1607</v>
-      </c>
-[...10 lines deleted...]
-        <v>1610</v>
       </c>
       <c r="N275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B276"/>
       <c r="C276"/>
       <c r="D276" t="s">
-        <v>1611</v>
+        <v>1608</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
+        <v>1609</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1611</v>
+      </c>
+      <c r="L276" t="s">
         <v>1612</v>
       </c>
-      <c r="I276" t="s">
+      <c r="M276" t="s">
         <v>1613</v>
-      </c>
-[...10 lines deleted...]
-        <v>1616</v>
       </c>
       <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B277"/>
       <c r="C277"/>
       <c r="D277" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
+        <v>1615</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1616</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K277" t="s">
+        <v>1617</v>
+      </c>
+      <c r="L277" t="s">
         <v>1618</v>
       </c>
-      <c r="I277" t="s">
-[...5 lines deleted...]
-      <c r="K277" t="s">
+      <c r="M277" t="s">
         <v>1619</v>
-      </c>
-[...4 lines deleted...]
-        <v>1621</v>
       </c>
       <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B278"/>
       <c r="C278"/>
       <c r="D278" t="s">
-        <v>1622</v>
+        <v>1620</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J278" t="s">
         <v>1623</v>
       </c>
-      <c r="I278" t="s">
+      <c r="K278" t="s">
         <v>1624</v>
       </c>
-      <c r="J278" t="s">
-[...2 lines deleted...]
-      <c r="K278" t="s">
+      <c r="L278" t="s">
         <v>1625</v>
       </c>
-      <c r="L278" t="s">
+      <c r="M278" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
       <c r="N278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B279"/>
       <c r="C279"/>
       <c r="D279" t="s">
-        <v>1628</v>
+        <v>1627</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
+        <v>1628</v>
+      </c>
+      <c r="I279" t="s">
         <v>1629</v>
       </c>
-      <c r="I279" t="s">
+      <c r="J279" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K279" t="s">
         <v>1630</v>
       </c>
-      <c r="J279" t="s">
-[...2 lines deleted...]
-      <c r="K279" t="s">
+      <c r="L279" t="s">
         <v>1631</v>
       </c>
-      <c r="L279" t="s">
+      <c r="M279" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
       <c r="N279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B280"/>
       <c r="C280"/>
       <c r="D280" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
+        <v>1634</v>
+      </c>
+      <c r="I280" t="s">
         <v>1635</v>
       </c>
-      <c r="I280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J280" t="s">
-        <v>1573</v>
+        <v>1623</v>
       </c>
       <c r="K280" t="s">
         <v>1636</v>
       </c>
       <c r="L280" t="s">
         <v>1637</v>
       </c>
       <c r="M280" t="s">
         <v>1638</v>
       </c>
       <c r="N280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B281"/>
       <c r="C281"/>
       <c r="D281" t="s">
         <v>1639</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
         <v>1640</v>
       </c>
       <c r="I281" t="s">
+        <v>1635</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K281" t="s">
         <v>1641</v>
       </c>
-      <c r="J281" t="s">
+      <c r="L281" t="s">
         <v>1642</v>
       </c>
-      <c r="K281" t="s">
+      <c r="M281" t="s">
         <v>1643</v>
-      </c>
-[...4 lines deleted...]
-        <v>1645</v>
       </c>
       <c r="N281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B282"/>
       <c r="C282"/>
       <c r="D282" t="s">
-        <v>1646</v>
+        <v>1644</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
+        <v>1645</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K282" t="s">
         <v>1647</v>
       </c>
-      <c r="I282" t="s">
+      <c r="L282" t="s">
         <v>1648</v>
       </c>
-      <c r="J282" t="s">
-[...2 lines deleted...]
-      <c r="K282" t="s">
+      <c r="M282" t="s">
         <v>1649</v>
-      </c>
-[...4 lines deleted...]
-        <v>1651</v>
       </c>
       <c r="N282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B283"/>
       <c r="C283"/>
       <c r="D283" t="s">
-        <v>1652</v>
+        <v>1650</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
+        <v>1651</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J283" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1652</v>
+      </c>
+      <c r="L283" t="s">
         <v>1653</v>
       </c>
-      <c r="I283" t="s">
+      <c r="M283" t="s">
         <v>1654</v>
-      </c>
-[...10 lines deleted...]
-        <v>1657</v>
       </c>
       <c r="N283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B284"/>
       <c r="C284"/>
       <c r="D284" t="s">
-        <v>1658</v>
+        <v>1655</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
+        <v>1656</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1657</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1658</v>
+      </c>
+      <c r="L284" t="s">
         <v>1659</v>
       </c>
-      <c r="I284" t="s">
-[...5 lines deleted...]
-      <c r="K284" t="s">
+      <c r="M284" t="s">
         <v>1660</v>
-      </c>
-[...4 lines deleted...]
-        <v>1662</v>
       </c>
       <c r="N284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B285"/>
       <c r="C285"/>
       <c r="D285" t="s">
-        <v>1663</v>
+        <v>1661</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1657</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K285" t="s">
+        <v>1663</v>
+      </c>
+      <c r="L285" t="s">
         <v>1664</v>
       </c>
-      <c r="I285" t="s">
+      <c r="M285" t="s">
         <v>1665</v>
-      </c>
-[...10 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="N285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B286"/>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>1669</v>
+        <v>1666</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
+        <v>1667</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1668</v>
+      </c>
+      <c r="J286" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K286" t="s">
+        <v>1669</v>
+      </c>
+      <c r="L286" t="s">
         <v>1670</v>
       </c>
-      <c r="I286" t="s">
+      <c r="M286" t="s">
         <v>1671</v>
-      </c>
-[...10 lines deleted...]
-        <v>1674</v>
       </c>
       <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B287"/>
       <c r="C287"/>
       <c r="D287" t="s">
-        <v>1675</v>
+        <v>1672</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
+        <v>1673</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K287" t="s">
+        <v>1675</v>
+      </c>
+      <c r="L287" t="s">
         <v>1676</v>
       </c>
-      <c r="I287" t="s">
+      <c r="M287" t="s">
         <v>1677</v>
-      </c>
-[...10 lines deleted...]
-        <v>1680</v>
       </c>
       <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B288"/>
       <c r="C288"/>
       <c r="D288" t="s">
-        <v>1681</v>
+        <v>1678</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K288" t="s">
+        <v>1680</v>
+      </c>
+      <c r="L288" t="s">
+        <v>1681</v>
+      </c>
+      <c r="M288" t="s">
         <v>1682</v>
-      </c>
-[...13 lines deleted...]
-        <v>1685</v>
       </c>
       <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B289"/>
       <c r="C289"/>
       <c r="D289" t="s">
-        <v>1686</v>
+        <v>1683</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K289" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L289" t="s">
         <v>1687</v>
       </c>
-      <c r="I289" t="s">
+      <c r="M289" t="s">
         <v>1688</v>
-      </c>
-[...10 lines deleted...]
-        <v>1691</v>
       </c>
       <c r="N289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B290"/>
       <c r="C290"/>
       <c r="D290" t="s">
-        <v>1692</v>
+        <v>1689</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1692</v>
+      </c>
+      <c r="L290" t="s">
         <v>1693</v>
       </c>
-      <c r="I290" t="s">
+      <c r="M290" t="s">
         <v>1694</v>
-      </c>
-[...10 lines deleted...]
-        <v>1697</v>
       </c>
       <c r="N290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B291"/>
       <c r="C291"/>
       <c r="D291" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
+        <v>1696</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1697</v>
+      </c>
+      <c r="L291" t="s">
+        <v>1698</v>
+      </c>
+      <c r="M291" t="s">
         <v>1699</v>
-      </c>
-[...13 lines deleted...]
-        <v>1703</v>
       </c>
       <c r="N291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B292"/>
       <c r="C292"/>
       <c r="D292" t="s">
-        <v>1704</v>
+        <v>1700</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
+        <v>1701</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J292" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1703</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1704</v>
+      </c>
+      <c r="M292" t="s">
         <v>1705</v>
-      </c>
-[...13 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="N292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B293"/>
       <c r="C293"/>
       <c r="D293" t="s">
-        <v>1710</v>
+        <v>1706</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1711</v>
+        <v>1707</v>
       </c>
       <c r="I293" t="s">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="J293" t="s">
-        <v>18</v>
+        <v>1623</v>
       </c>
       <c r="K293" t="s">
-        <v>1712</v>
+        <v>1708</v>
       </c>
       <c r="L293" t="s">
-        <v>1713</v>
+        <v>1709</v>
       </c>
       <c r="M293" t="s">
-        <v>1714</v>
+        <v>1710</v>
       </c>
       <c r="N293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B294"/>
       <c r="C294"/>
       <c r="D294" t="s">
-        <v>1715</v>
+        <v>1711</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
+        <v>1712</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1714</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1715</v>
+      </c>
+      <c r="M294" t="s">
         <v>1716</v>
-      </c>
-[...13 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="N294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B295"/>
       <c r="C295"/>
       <c r="D295" t="s">
-        <v>1721</v>
+        <v>1717</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>1722</v>
+        <v>1718</v>
       </c>
       <c r="I295" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="J295" t="s">
-        <v>18</v>
+        <v>1623</v>
       </c>
       <c r="K295" t="s">
-        <v>1723</v>
+        <v>1719</v>
       </c>
       <c r="L295" t="s">
-        <v>1724</v>
+        <v>1720</v>
       </c>
       <c r="M295" t="s">
-        <v>1725</v>
+        <v>1721</v>
       </c>
       <c r="N295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B296"/>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>1726</v>
+        <v>1722</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
+        <v>1723</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1724</v>
+      </c>
+      <c r="J296" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1725</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1726</v>
+      </c>
+      <c r="M296" t="s">
         <v>1727</v>
-      </c>
-[...13 lines deleted...]
-        <v>1731</v>
       </c>
       <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B297"/>
       <c r="C297"/>
       <c r="D297" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
+        <v>1729</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J297" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K297" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M297" t="s">
         <v>1733</v>
-      </c>
-[...13 lines deleted...]
-        <v>1737</v>
       </c>
       <c r="N297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B298"/>
       <c r="C298"/>
       <c r="D298" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="I298" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="J298" t="s">
-        <v>18</v>
+        <v>1623</v>
       </c>
       <c r="K298" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="L298" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="M298" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="N298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B299"/>
       <c r="C299"/>
       <c r="D299" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1741</v>
+      </c>
+      <c r="J299" t="s">
+        <v>1623</v>
+      </c>
+      <c r="K299" t="s">
+        <v>1742</v>
+      </c>
+      <c r="L299" t="s">
+        <v>1743</v>
+      </c>
+      <c r="M299" t="s">
         <v>1744</v>
-      </c>
-[...13 lines deleted...]
-        <v>1748</v>
       </c>
       <c r="N299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B300"/>
       <c r="C300"/>
       <c r="D300" t="s">
-        <v>1749</v>
+        <v>1745</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
+        <v>1746</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1747</v>
+      </c>
+      <c r="J300" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K300" t="s">
+        <v>1749</v>
+      </c>
+      <c r="L300" t="s">
         <v>1750</v>
       </c>
-      <c r="I300" t="s">
+      <c r="M300" t="s">
         <v>1751</v>
-      </c>
-[...10 lines deleted...]
-        <v>1754</v>
       </c>
       <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B301"/>
       <c r="C301"/>
       <c r="D301" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J301" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1755</v>
+      </c>
+      <c r="L301" t="s">
         <v>1756</v>
       </c>
-      <c r="I301" t="s">
-[...5 lines deleted...]
-      <c r="K301" t="s">
+      <c r="M301" t="s">
         <v>1757</v>
-      </c>
-[...4 lines deleted...]
-        <v>1759</v>
       </c>
       <c r="N301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B302"/>
       <c r="C302"/>
       <c r="D302" t="s">
-        <v>1760</v>
+        <v>1758</v>
       </c>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K302" t="s">
         <v>1761</v>
       </c>
-      <c r="I302" t="s">
+      <c r="L302" t="s">
         <v>1762</v>
       </c>
-      <c r="J302" t="s">
-[...2 lines deleted...]
-      <c r="K302" t="s">
+      <c r="M302" t="s">
         <v>1763</v>
-      </c>
-[...4 lines deleted...]
-        <v>1765</v>
       </c>
       <c r="N302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B303"/>
       <c r="C303"/>
       <c r="D303" t="s">
-        <v>1766</v>
+        <v>1764</v>
       </c>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K303" t="s">
         <v>1767</v>
       </c>
-      <c r="I303" t="s">
+      <c r="L303" t="s">
         <v>1768</v>
       </c>
-      <c r="J303" t="s">
-[...2 lines deleted...]
-      <c r="K303" t="s">
+      <c r="M303" t="s">
         <v>1769</v>
-      </c>
-[...4 lines deleted...]
-        <v>1771</v>
       </c>
       <c r="N303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B304"/>
       <c r="C304"/>
       <c r="D304" t="s">
-        <v>1772</v>
+        <v>1770</v>
       </c>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
+        <v>1771</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K304" t="s">
         <v>1773</v>
       </c>
-      <c r="I304" t="s">
-[...5 lines deleted...]
-      <c r="K304" t="s">
+      <c r="L304" t="s">
         <v>1774</v>
       </c>
-      <c r="L304" t="s">
+      <c r="M304" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
       <c r="N304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B305"/>
       <c r="C305"/>
       <c r="D305" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
+        <v>1777</v>
+      </c>
+      <c r="I305" t="s">
         <v>1778</v>
       </c>
-      <c r="I305" t="s">
+      <c r="J305" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K305" t="s">
         <v>1779</v>
       </c>
-      <c r="J305" t="s">
-[...2 lines deleted...]
-      <c r="K305" t="s">
+      <c r="L305" t="s">
         <v>1780</v>
       </c>
-      <c r="L305" t="s">
+      <c r="M305" t="s">
         <v>1781</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="N305"/>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B306"/>
       <c r="C306"/>
       <c r="D306" t="s">
-        <v>1783</v>
+        <v>1782</v>
       </c>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
+        <v>1783</v>
+      </c>
+      <c r="I306" t="s">
         <v>1784</v>
       </c>
-      <c r="I306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J306" t="s">
-        <v>18</v>
+        <v>1748</v>
       </c>
       <c r="K306" t="s">
         <v>1785</v>
       </c>
       <c r="L306" t="s">
         <v>1786</v>
       </c>
       <c r="M306" t="s">
         <v>1787</v>
       </c>
       <c r="N306"/>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B307"/>
       <c r="C307"/>
       <c r="D307" t="s">
         <v>1788</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
         <v>1789</v>
       </c>
       <c r="I307" t="s">
         <v>1790</v>
       </c>
       <c r="J307" t="s">
-        <v>18</v>
+        <v>1791</v>
       </c>
       <c r="K307" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="L307" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="M307" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="N307"/>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B308"/>
       <c r="C308"/>
       <c r="D308" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="I308" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="J308" t="s">
-        <v>18</v>
+        <v>1798</v>
       </c>
       <c r="K308" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="L308" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="M308" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="N308"/>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B309"/>
       <c r="C309"/>
       <c r="D309" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="I309" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
       <c r="J309" t="s">
-        <v>18</v>
+        <v>1798</v>
       </c>
       <c r="K309" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="L309" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="M309" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="N309"/>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B310"/>
       <c r="C310"/>
       <c r="D310" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="I310" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="J310" t="s">
-        <v>18</v>
+        <v>1798</v>
       </c>
       <c r="K310" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="L310" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="M310" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="N310"/>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B311"/>
       <c r="C311"/>
       <c r="D311" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="I311" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="J311" t="s">
-        <v>1814</v>
+        <v>1798</v>
       </c>
       <c r="K311" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="L311" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="M311" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="N311"/>
     </row>
     <row r="312">
       <c r="A312" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B312"/>
       <c r="C312"/>
       <c r="D312" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="E312"/>
       <c r="F312"/>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="I312" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="J312" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K312" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="L312" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="M312" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="N312"/>
     </row>
     <row r="313">
       <c r="A313" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B313"/>
       <c r="C313"/>
       <c r="D313" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="I313" t="s">
-        <v>1827</v>
+        <v>1822</v>
       </c>
       <c r="J313" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K313" t="s">
         <v>1828</v>
       </c>
       <c r="L313" t="s">
         <v>1829</v>
       </c>
       <c r="M313" t="s">
         <v>1830</v>
       </c>
       <c r="N313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B314"/>
       <c r="C314"/>
       <c r="D314" t="s">
         <v>1831</v>
       </c>
       <c r="E314"/>
       <c r="F314"/>
       <c r="G314"/>
       <c r="H314" t="s">
         <v>1832</v>
       </c>
       <c r="I314" t="s">
         <v>1833</v>
       </c>
       <c r="J314" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K314" t="s">
         <v>1834</v>
       </c>
       <c r="L314" t="s">
         <v>1835</v>
       </c>
       <c r="M314" t="s">
         <v>1836</v>
       </c>
       <c r="N314"/>
     </row>
     <row r="315">
       <c r="A315" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B315"/>
       <c r="C315"/>
       <c r="D315" t="s">
         <v>1837</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315"/>
       <c r="H315" t="s">
         <v>1838</v>
       </c>
       <c r="I315" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="J315" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K315" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="L315" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="M315" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="N315"/>
     </row>
     <row r="316">
       <c r="A316" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B316"/>
       <c r="C316"/>
       <c r="D316" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316"/>
       <c r="H316" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="I316" t="s">
-        <v>1844</v>
+        <v>1839</v>
       </c>
       <c r="J316" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K316" t="s">
         <v>1845</v>
       </c>
       <c r="L316" t="s">
         <v>1846</v>
       </c>
       <c r="M316" t="s">
         <v>1847</v>
       </c>
       <c r="N316"/>
     </row>
     <row r="317">
       <c r="A317" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B317"/>
       <c r="C317"/>
       <c r="D317" t="s">
         <v>1848</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317"/>
       <c r="H317" t="s">
         <v>1849</v>
       </c>
       <c r="I317" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="J317" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K317" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="L317" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="M317" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="N317"/>
     </row>
     <row r="318">
       <c r="A318" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="B318"/>
       <c r="C318"/>
       <c r="D318" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="I318" t="s">
-        <v>1855</v>
+        <v>1850</v>
       </c>
       <c r="J318" t="s">
-        <v>1821</v>
+        <v>1798</v>
       </c>
       <c r="K318" t="s">
         <v>1856</v>
       </c>
       <c r="L318" t="s">
         <v>1857</v>
       </c>
       <c r="M318" t="s">
         <v>1858</v>
       </c>
       <c r="N318"/>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319"/>
       <c r="C319"/>
       <c r="D319" t="s">
         <v>1859</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319"/>
       <c r="H319" t="s">
         <v>1860</v>
       </c>
       <c r="I319" t="s">
         <v>1861</v>
       </c>
-      <c r="J319"/>
+      <c r="J319" t="s">
+        <v>1798</v>
+      </c>
       <c r="K319" t="s">
         <v>1862</v>
       </c>
       <c r="L319" t="s">
         <v>1863</v>
       </c>
       <c r="M319" t="s">
         <v>1864</v>
       </c>
       <c r="N319"/>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320"/>
       <c r="C320"/>
       <c r="D320" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320"/>
       <c r="H320" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="I320" t="s">
-        <v>1865</v>
-[...1 lines deleted...]
-      <c r="J320"/>
+        <v>1867</v>
+      </c>
+      <c r="J320" t="s">
+        <v>1798</v>
+      </c>
       <c r="K320" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="L320" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="M320" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="N320"/>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321"/>
       <c r="C321"/>
       <c r="D321" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321"/>
       <c r="H321" t="s">
-        <v>1860</v>
+        <v>1872</v>
       </c>
       <c r="I321" t="s">
-        <v>1870</v>
-[...1 lines deleted...]
-      <c r="J321"/>
+        <v>1867</v>
+      </c>
+      <c r="J321" t="s">
+        <v>1798</v>
+      </c>
       <c r="K321" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="L321" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="M321" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="N321"/>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322"/>
       <c r="C322"/>
       <c r="D322" t="s">
-        <v>1874</v>
+        <v>559</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>1860</v>
+        <v>1876</v>
       </c>
       <c r="I322" t="s">
-        <v>1875</v>
-[...1 lines deleted...]
-      <c r="J322"/>
+        <v>1877</v>
+      </c>
+      <c r="J322" t="s">
+        <v>178</v>
+      </c>
       <c r="K322" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="L322" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="M322" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="N322"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323"/>
+      <c r="C323"/>
+      <c r="D323" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>1882</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1883</v>
+      </c>
+      <c r="J323" t="s">
+        <v>178</v>
+      </c>
+      <c r="K323" t="s">
+        <v>1884</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1885</v>
+      </c>
+      <c r="M323" t="s">
+        <v>1886</v>
+      </c>
+      <c r="N323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324"/>
+      <c r="C324"/>
+      <c r="D324" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>1888</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1889</v>
+      </c>
+      <c r="J324" t="s">
+        <v>178</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1890</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1891</v>
+      </c>
+      <c r="M324" t="s">
+        <v>1892</v>
+      </c>
+      <c r="N324"/>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325"/>
+      <c r="C325"/>
+      <c r="D325" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>1894</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J325" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K325" t="s">
+        <v>1897</v>
+      </c>
+      <c r="L325" t="s">
+        <v>1898</v>
+      </c>
+      <c r="M325" t="s">
+        <v>1899</v>
+      </c>
+      <c r="N325"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326"/>
+      <c r="C326"/>
+      <c r="D326" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J326" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K326" t="s">
+        <v>1902</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1903</v>
+      </c>
+      <c r="M326" t="s">
+        <v>1904</v>
+      </c>
+      <c r="N326"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327"/>
+      <c r="C327"/>
+      <c r="D327" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>1906</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1907</v>
+      </c>
+      <c r="J327" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K327" t="s">
+        <v>1908</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1909</v>
+      </c>
+      <c r="M327" t="s">
+        <v>1910</v>
+      </c>
+      <c r="N327"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328"/>
+      <c r="C328"/>
+      <c r="D328" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1913</v>
+      </c>
+      <c r="J328" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1915</v>
+      </c>
+      <c r="M328" t="s">
+        <v>1916</v>
+      </c>
+      <c r="N328"/>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329"/>
+      <c r="C329"/>
+      <c r="D329" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>1918</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1913</v>
+      </c>
+      <c r="J329" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1919</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1920</v>
+      </c>
+      <c r="M329" t="s">
+        <v>1921</v>
+      </c>
+      <c r="N329"/>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330"/>
+      <c r="C330"/>
+      <c r="D330" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J330" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K330" t="s">
+        <v>1925</v>
+      </c>
+      <c r="L330" t="s">
+        <v>1926</v>
+      </c>
+      <c r="M330" t="s">
+        <v>1927</v>
+      </c>
+      <c r="N330"/>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331"/>
+      <c r="C331"/>
+      <c r="D331" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>1929</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J331" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K331" t="s">
+        <v>1930</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1931</v>
+      </c>
+      <c r="M331" t="s">
+        <v>1932</v>
+      </c>
+      <c r="N331"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332"/>
+      <c r="C332"/>
+      <c r="D332" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332"/>
+      <c r="G332"/>
+      <c r="H332" t="s">
+        <v>1934</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J332" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K332" t="s">
+        <v>1936</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1937</v>
+      </c>
+      <c r="M332" t="s">
+        <v>1938</v>
+      </c>
+      <c r="N332"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333"/>
+      <c r="C333"/>
+      <c r="D333" t="s">
+        <v>1939</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333"/>
+      <c r="H333" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J333" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K333" t="s">
+        <v>1941</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1942</v>
+      </c>
+      <c r="M333" t="s">
+        <v>1943</v>
+      </c>
+      <c r="N333"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334"/>
+      <c r="C334"/>
+      <c r="D334" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334"/>
+      <c r="G334"/>
+      <c r="H334" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J334" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K334" t="s">
+        <v>1948</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1949</v>
+      </c>
+      <c r="M334" t="s">
+        <v>1950</v>
+      </c>
+      <c r="N334"/>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335"/>
+      <c r="C335"/>
+      <c r="D335" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
+      <c r="H335" t="s">
+        <v>1952</v>
+      </c>
+      <c r="I335" t="s">
+        <v>1946</v>
+      </c>
+      <c r="J335" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K335" t="s">
+        <v>1953</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1954</v>
+      </c>
+      <c r="M335" t="s">
+        <v>1955</v>
+      </c>
+      <c r="N335"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>14</v>
+      </c>
+      <c r="B336"/>
+      <c r="C336"/>
+      <c r="D336" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336"/>
+      <c r="G336"/>
+      <c r="H336" t="s">
+        <v>1957</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1958</v>
+      </c>
+      <c r="J336" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K336" t="s">
+        <v>1959</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1960</v>
+      </c>
+      <c r="M336" t="s">
+        <v>1961</v>
+      </c>
+      <c r="N336"/>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>14</v>
+      </c>
+      <c r="B337"/>
+      <c r="C337"/>
+      <c r="D337" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E337"/>
+      <c r="F337"/>
+      <c r="G337"/>
+      <c r="H337" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J337" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K337" t="s">
+        <v>1965</v>
+      </c>
+      <c r="L337" t="s">
+        <v>1966</v>
+      </c>
+      <c r="M337" t="s">
+        <v>1967</v>
+      </c>
+      <c r="N337"/>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338"/>
+      <c r="C338"/>
+      <c r="D338" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338"/>
+      <c r="G338"/>
+      <c r="H338" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J338" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K338" t="s">
+        <v>1970</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1971</v>
+      </c>
+      <c r="M338" t="s">
+        <v>1972</v>
+      </c>
+      <c r="N338"/>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339"/>
+      <c r="C339"/>
+      <c r="D339" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339"/>
+      <c r="G339"/>
+      <c r="H339" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J339" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K339" t="s">
+        <v>1976</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1977</v>
+      </c>
+      <c r="M339" t="s">
+        <v>1978</v>
+      </c>
+      <c r="N339"/>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>14</v>
+      </c>
+      <c r="B340"/>
+      <c r="C340"/>
+      <c r="D340" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340"/>
+      <c r="G340"/>
+      <c r="H340" t="s">
+        <v>1980</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1981</v>
+      </c>
+      <c r="J340" t="s">
+        <v>1947</v>
+      </c>
+      <c r="K340" t="s">
+        <v>1982</v>
+      </c>
+      <c r="L340" t="s">
+        <v>1983</v>
+      </c>
+      <c r="M340" t="s">
+        <v>1984</v>
+      </c>
+      <c r="N340"/>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>34</v>
+      </c>
+      <c r="B341"/>
+      <c r="C341"/>
+      <c r="D341" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E341"/>
+      <c r="F341"/>
+      <c r="G341"/>
+      <c r="H341" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1987</v>
+      </c>
+      <c r="J341"/>
+      <c r="K341" t="s">
+        <v>1988</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1989</v>
+      </c>
+      <c r="M341" t="s">
+        <v>1990</v>
+      </c>
+      <c r="N341"/>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>34</v>
+      </c>
+      <c r="B342"/>
+      <c r="C342"/>
+      <c r="D342" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342"/>
+      <c r="G342"/>
+      <c r="H342" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I342" t="s">
+        <v>1991</v>
+      </c>
+      <c r="J342"/>
+      <c r="K342" t="s">
+        <v>1992</v>
+      </c>
+      <c r="L342" t="s">
+        <v>1993</v>
+      </c>
+      <c r="M342" t="s">
+        <v>1994</v>
+      </c>
+      <c r="N342"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>34</v>
+      </c>
+      <c r="B343"/>
+      <c r="C343"/>
+      <c r="D343" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E343"/>
+      <c r="F343"/>
+      <c r="G343"/>
+      <c r="H343" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1996</v>
+      </c>
+      <c r="J343"/>
+      <c r="K343" t="s">
+        <v>1997</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1998</v>
+      </c>
+      <c r="M343" t="s">
+        <v>1999</v>
+      </c>
+      <c r="N343"/>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>34</v>
+      </c>
+      <c r="B344"/>
+      <c r="C344"/>
+      <c r="D344" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E344"/>
+      <c r="F344"/>
+      <c r="G344"/>
+      <c r="H344" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I344" t="s">
+        <v>2001</v>
+      </c>
+      <c r="J344"/>
+      <c r="K344" t="s">
+        <v>2002</v>
+      </c>
+      <c r="L344" t="s">
+        <v>2003</v>
+      </c>
+      <c r="M344" t="s">
+        <v>2004</v>
+      </c>
+      <c r="N344"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>