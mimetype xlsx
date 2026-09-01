--- v2 (2026-08-01)
+++ v3 (2026-09-01)
@@ -6,97 +6,2488 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2754" uniqueCount="2005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2410" uniqueCount="1780">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava institucije</t>
+  </si>
+  <si>
+    <t>OVRV-72701/22</t>
+  </si>
+  <si>
+    <t>BORIS KLADAR 14612338845</t>
+  </si>
+  <si>
+    <t>01.09.2026. 13:42:24</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68a3b0c8-8dba-4537-a24d-284ee6e8bf1b</t>
+  </si>
+  <si>
+    <t>OVRV-72701-22.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68a3b0c8-8dba-4537-a24d-284ee6e8bf1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zahtjev za naplatu Ovrv-18734/17</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01.09.2026. 12:48:47</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/647922bb-056c-4266-a340-2c3b0b429242</t>
+  </si>
+  <si>
+    <t>Sken_Hladek Salina.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/647922bb-056c-4266-a340-2c3b0b429242/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OVRV-2321/17-NSD</t>
+  </si>
+  <si>
+    <t>DRAGAN SKOČIĆ 63927411345</t>
+  </si>
+  <si>
+    <t>01.09.2026. 10:07:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec78cc2c-3b3d-4218-91c6-88f7c11607de</t>
+  </si>
+  <si>
+    <t>OVRV-2321-17-NSD.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec78cc2c-3b3d-4218-91c6-88f7c11607de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv na dostavu adrese</t>
   </si>
   <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HADIS HALILAGIĆ</t>
+  </si>
+  <si>
+    <t>HADIS HALILAGIĆ 13546549473</t>
+  </si>
+  <si>
+    <t>01.09.2026. 03:23:55</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2f3567-8686-4b56-a493-231322b3b5af</t>
+  </si>
+  <si>
+    <t>15.16640.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2f3567-8686-4b56-a493-231322b3b5af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SMILJA BUAČ</t>
+  </si>
+  <si>
+    <t>SMILJA BUAČ 26994562947</t>
+  </si>
+  <si>
+    <t>01.09.2026. 03:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12225eeb-7b85-4bc1-83fa-4da1f8529d59</t>
+  </si>
+  <si>
+    <t>15.16639.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12225eeb-7b85-4bc1-83fa-4da1f8529d59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OVRV-62016/16 i OVRV-45138/18</t>
+  </si>
+  <si>
+    <t>DARKO KORPAR 16011657809</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:19:08</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835bc233-cc80-4b66-a545-7f5991909ece</t>
+  </si>
+  <si>
+    <t>OVRV-62019-16.pdf; OVRV-45138-18.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835bc233-cc80-4b66-a545-7f5991909ece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR RAMAKIĆ</t>
+  </si>
+  <si>
+    <t>EMIR RAMAKIĆ 24333428932</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:07</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebedb13e-5d1e-4b50-95fa-920cc6898f0d</t>
+  </si>
+  <si>
+    <t>15.16631.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebedb13e-5d1e-4b50-95fa-920cc6898f0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIELA KRISTIN DAMON</t>
+  </si>
+  <si>
+    <t>DANIELA KRISTIN DAMON 21997105712</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e2a1d-7ee5-4dd3-9ed4-fd2797e38a04</t>
+  </si>
+  <si>
+    <t>15.16629.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e2a1d-7ee5-4dd3-9ed4-fd2797e38a04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTINA DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>KRISTINA DUJMOVIĆ 02371302873</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68ddba6-4612-4922-80c7-5e2cce85d394</t>
+  </si>
+  <si>
+    <t>15.16625.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68ddba6-4612-4922-80c7-5e2cce85d394/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELENA KAMAEVA</t>
+  </si>
+  <si>
+    <t>ELENA KAMAEVA 47456524530</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4bfc8d5-257f-44d1-bbad-dba87d3d2cde</t>
+  </si>
+  <si>
+    <t>15.16623.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4bfc8d5-257f-44d1-bbad-dba87d3d2cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JELENA JEŽINA</t>
+  </si>
+  <si>
+    <t>JELENA JEŽINA 57115808541</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e912b-2470-45f9-ab59-a3ccc967f4be</t>
+  </si>
+  <si>
+    <t>15.16634.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e912b-2470-45f9-ab59-a3ccc967f4be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENIS DŽANANOVIĆ</t>
+  </si>
+  <si>
+    <t>ENIS DŽANANOVIĆ 09501824618</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a84071-5883-490c-9280-20b64f39273a</t>
+  </si>
+  <si>
+    <t>15.16630.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a84071-5883-490c-9280-20b64f39273a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŠKELĆIM ALI</t>
+  </si>
+  <si>
+    <t>ŠKELĆIM ALI 18023023434</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bfd735-b114-4987-b247-1045e35183fc</t>
+  </si>
+  <si>
+    <t>15.16626.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bfd735-b114-4987-b247-1045e35183fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIROSLAV KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV KOVAČEVIĆ 46802608092</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3124a967-6537-4974-a582-2e8d0c0f6315</t>
+  </si>
+  <si>
+    <t>15.16624.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3124a967-6537-4974-a582-2e8d0c0f6315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR JAKOPIC</t>
+  </si>
+  <si>
+    <t>IGOR JAKOPIC 10474648361</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d2150a-5000-42cf-8c40-0dabf1e02cd8</t>
+  </si>
+  <si>
+    <t>15.16637.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d2150a-5000-42cf-8c40-0dabf1e02cd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANKICA MAKSIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ANKICA MAKSIMOVIĆ 30159224618</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc47051-60ef-4e91-93b9-fb70e3da7b5b</t>
+  </si>
+  <si>
+    <t>15.16636.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc47051-60ef-4e91-93b9-fb70e3da7b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MD HUMAIUN KOBIR</t>
+  </si>
+  <si>
+    <t>MD HUMAIUN KOBIR 81905562947</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3487c07-bd57-4caa-8d05-d09fa4e3fdb7</t>
+  </si>
+  <si>
+    <t>15.16632.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3487c07-bd57-4caa-8d05-d09fa4e3fdb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ABDULKARIM MWINYI MOHAMED</t>
+  </si>
+  <si>
+    <t>ABDULKARIM MWINYI MOHAMED 19799310792</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d63c901-8e93-4ffb-9ab0-c7c6b5df3c95</t>
+  </si>
+  <si>
+    <t>15.16628.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d63c901-8e93-4ffb-9ab0-c7c6b5df3c95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKOLA KOSTIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA KOSTIĆ 34152491409</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabca978-fee1-4c46-a493-aceb9d561e77</t>
+  </si>
+  <si>
+    <t>15.16627.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabca978-fee1-4c46-a493-aceb9d561e77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TIHANA ŠUNJERGA</t>
+  </si>
+  <si>
+    <t>TIHANA ŠUNJERGA 14130019507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee11af3-da2c-4d36-8fc1-6469aad7142d</t>
+  </si>
+  <si>
+    <t>15.16622.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee11af3-da2c-4d36-8fc1-6469aad7142d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILJA PAPRIKA</t>
+  </si>
+  <si>
+    <t>MILJA PAPRIKA 69870277004</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0cbabd-d08d-4825-a478-64339ed1f825</t>
+  </si>
+  <si>
+    <t>15.16638.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0cbabd-d08d-4825-a478-64339ed1f825/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ESMER HADŽIĆ</t>
+  </si>
+  <si>
+    <t>ESMER HADŽIĆ 60107309538</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87bc24c7-271e-45cf-9494-c9765a67ec3b</t>
+  </si>
+  <si>
+    <t>15.16635.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87bc24c7-271e-45cf-9494-c9765a67ec3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIJA ĐAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTONIJA ĐAKOVIĆ 13268859428</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899ad858-31b0-4fa3-884a-9dc1b079d36b</t>
+  </si>
+  <si>
+    <t>15.16633.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899ad858-31b0-4fa3-884a-9dc1b079d36b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OVRV-68358/22</t>
+  </si>
+  <si>
+    <t>ANA PANAJOTOV 29229409312</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:46:01</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fbed5f-34f1-43fa-b071-ce1d7259700f</t>
+  </si>
+  <si>
+    <t>OVRV-68358-22.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48fbed5f-34f1-43fa-b071-ce1d7259700f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OVRV-14213/19</t>
+  </si>
+  <si>
+    <t>BORKA CVETKOVIĆ 91942132383</t>
+  </si>
+  <si>
+    <t>28.08.2026. 14:43:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfed0589-2948-4567-9b5a-dd5ed2d52668</t>
+  </si>
+  <si>
+    <t>OVRV-14213-19.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfed0589-2948-4567-9b5a-dd5ed2d52668/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MADLENA HRENAR</t>
+  </si>
+  <si>
+    <t>MADLENA HRENAR 47830038565</t>
+  </si>
+  <si>
+    <t>27.08.2026. 03:24:36</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfd5f-346f-468f-af82-beba064e70fc</t>
+  </si>
+  <si>
+    <t>15.16621.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfd5f-346f-468f-af82-beba064e70fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIJA RADEK</t>
+  </si>
+  <si>
+    <t>ANTONIJA RADEK 48083538788</t>
+  </si>
+  <si>
+    <t>27.08.2026. 03:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389615b1-ab35-4502-80ce-6381e2282017</t>
+  </si>
+  <si>
+    <t>15.16620.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389615b1-ab35-4502-80ce-6381e2282017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OMAR FARUK</t>
+  </si>
+  <si>
+    <t>OMAR FARUK 46850831375</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:42</t>
+  </si>
+  <si>
+    <t>25.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08b42c7-7c33-45c2-8838-7d4ff58dfcaa</t>
+  </si>
+  <si>
+    <t>15.16615.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08b42c7-7c33-45c2-8838-7d4ff58dfcaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EJUB ČAUŠEVIĆ</t>
+  </si>
+  <si>
+    <t>EJUB ČAUŠEVIĆ 15788558068</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4328df3-607f-4b34-813c-42c6fa9c667f</t>
+  </si>
+  <si>
+    <t>15.16614.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4328df3-607f-4b34-813c-42c6fa9c667f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SINIŠA VRSAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>SINIŠA VRSAJKOVIĆ 64259127754</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ed498d-d8f3-4738-84dd-6af639bbc44b</t>
+  </si>
+  <si>
+    <t>15.16618.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ed498d-d8f3-4738-84dd-6af639bbc44b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GITA KARKI</t>
+  </si>
+  <si>
+    <t>GITA KARKI 62860522124</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/919da87d-4d72-4b5f-bd10-32d1fb4cf01d</t>
+  </si>
+  <si>
+    <t>15.16619.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/919da87d-4d72-4b5f-bd10-32d1fb4cf01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDINA SAMARDŽIĆ</t>
+  </si>
+  <si>
+    <t>EDINA SAMARDŽIĆ 19160572060</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3204e0b2-df23-4c9d-bc32-5b6d05e71a1e</t>
+  </si>
+  <si>
+    <t>15.16610.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3204e0b2-df23-4c9d-bc32-5b6d05e71a1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJEL- JOSIP SMUTNI</t>
+  </si>
+  <si>
+    <t>DANIJEL- JOSIP SMUTNI 86467247762</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7db14e7-5774-4fa9-a6a1-4a478a166232</t>
+  </si>
+  <si>
+    <t>15.16608.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7db14e7-5774-4fa9-a6a1-4a478a166232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT GETLIHER</t>
+  </si>
+  <si>
+    <t>ROBERT GETLIHER 96853196253</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9221900-afff-4f0d-81fe-f19ac130328a</t>
+  </si>
+  <si>
+    <t>15.16606.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9221900-afff-4f0d-81fe-f19ac130328a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VESEL BYTYÇI</t>
+  </si>
+  <si>
+    <t>VESEL BYTYÇI 96966111221</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5832a0ca-4631-455a-ae08-a8476545ea62</t>
+  </si>
+  <si>
+    <t>15.16613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5832a0ca-4631-455a-ae08-a8476545ea62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FITIM SHALA</t>
+  </si>
+  <si>
+    <t>FITIM SHALA 89467629683</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29b077f-f087-4958-bba5-c3985caf0ebb</t>
+  </si>
+  <si>
+    <t>15.16612.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29b077f-f087-4958-bba5-c3985caf0ebb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PÉTER LÁSZLÓ SIPOS</t>
+  </si>
+  <si>
+    <t>PÉTER LÁSZLÓ SIPOS 82976386731</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78efffdb-bfa4-46fa-9c3c-a3a059c29e4b</t>
+  </si>
+  <si>
+    <t>15.16611.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78efffdb-bfa4-46fa-9c3c-a3a059c29e4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DURIM SHAHINI</t>
+  </si>
+  <si>
+    <t>DURIM SHAHINI 26050212845</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9275d10d-2d3b-449a-9cca-5c9db94e058d</t>
+  </si>
+  <si>
+    <t>15.16616.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9275d10d-2d3b-449a-9cca-5c9db94e058d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA BOŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA BOŠKOVIĆ 11605974962</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8434401-45d8-447f-b133-c0c5cea0cb3d</t>
+  </si>
+  <si>
+    <t>15.16607.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8434401-45d8-447f-b133-c0c5cea0cb3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JAY AR GUINHAWA</t>
+  </si>
+  <si>
+    <t>JAY AR GUINHAWA 87502679366</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a0de52e-d9a7-4d4f-9dd7-24108f855f65</t>
+  </si>
+  <si>
+    <t>15.16617.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a0de52e-d9a7-4d4f-9dd7-24108f855f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NERMIN MEŠANOVIĆ</t>
+  </si>
+  <si>
+    <t>NERMIN MEŠANOVIĆ 32159796342</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78f7cb13-0f63-4c25-9174-cc07ef7be81b</t>
+  </si>
+  <si>
+    <t>15.16609.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78f7cb13-0f63-4c25-9174-cc07ef7be81b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARKO ĆUĆIĆ</t>
+  </si>
+  <si>
+    <t>MARKO ĆUĆIĆ 77085599584</t>
+  </si>
+  <si>
+    <t>25.08.2026. 03:24:10</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3cf1280-a8f0-471f-a7ea-68b1418aab93</t>
+  </si>
+  <si>
+    <t>15.16602.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3cf1280-a8f0-471f-a7ea-68b1418aab93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DUJE IVANČIĆ</t>
+  </si>
+  <si>
+    <t>DUJE IVANČIĆ 26733012006</t>
+  </si>
+  <si>
+    <t>25.08.2026. 03:24:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/260eac0a-b887-4bc2-a73e-bcaf183e32e7</t>
+  </si>
+  <si>
+    <t>15.16604.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/260eac0a-b887-4bc2-a73e-bcaf183e32e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLADEN PERINAC</t>
+  </si>
+  <si>
+    <t>MLADEN PERINAC 51081324755</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b3cdbc2-93ae-4ff3-a2ff-f2e9d0a1ca03</t>
+  </si>
+  <si>
+    <t>15.16603.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b3cdbc2-93ae-4ff3-a2ff-f2e9d0a1ca03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AMIR HALITI</t>
+  </si>
+  <si>
+    <t>AMIR HALITI 90475615900</t>
+  </si>
+  <si>
+    <t>25.08.2026. 03:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f34a24c-5f3c-4289-96da-8baeb45debf0</t>
+  </si>
+  <si>
+    <t>15.16605.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f34a24c-5f3c-4289-96da-8baeb45debf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADEM SELIMI</t>
+  </si>
+  <si>
+    <t>ADEM SELIMI 79589608440</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:27:00</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f85860-e20b-4c7e-8e74-6e5f45431da5</t>
+  </si>
+  <si>
+    <t>15.16598.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f85860-e20b-4c7e-8e74-6e5f45431da5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP KUPREŠAK</t>
+  </si>
+  <si>
+    <t>JOSIP KUPREŠAK 44541070908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce61304-97cd-4951-950b-ec7166e714b1</t>
+  </si>
+  <si>
+    <t>15.16590.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce61304-97cd-4951-950b-ec7166e714b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIJAZ JELEČ</t>
+  </si>
+  <si>
+    <t>NIJAZ JELEČ 25111310117</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3381117-cc94-4112-9178-53cc81176532</t>
+  </si>
+  <si>
+    <t>15.16596.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3381117-cc94-4112-9178-53cc81176532/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ESMIR NUHIĆ</t>
+  </si>
+  <si>
+    <t>ESMIR NUHIĆ 21367905562</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb39a9ae-3832-466c-97da-db9aa0314981</t>
+  </si>
+  <si>
+    <t>15.16593.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb39a9ae-3832-466c-97da-db9aa0314981/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIŠEL KROFAK-MEMEDOSKA</t>
+  </si>
+  <si>
+    <t>MIŠEL KROFAK-MEMEDOSKA 73956917004</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fffd78f-9009-4e7f-8527-0f633e5c5d9b</t>
+  </si>
+  <si>
+    <t>15.16589.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fffd78f-9009-4e7f-8527-0f633e5c5d9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALISON CORLETT</t>
+  </si>
+  <si>
+    <t>ALISON CORLETT 86051832030</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/420c1125-2854-49ef-8b11-c80c19fdd591</t>
+  </si>
+  <si>
+    <t>15.16594.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/420c1125-2854-49ef-8b11-c80c19fdd591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARINELA DELIĆ</t>
+  </si>
+  <si>
+    <t>MARINELA DELIĆ 18392548495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd5fad6-ff62-4279-b37d-3113a6267bcf</t>
+  </si>
+  <si>
+    <t>15.16592.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd5fad6-ff62-4279-b37d-3113a6267bcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEN DUŠIĆ</t>
+  </si>
+  <si>
+    <t>ALEN DUŠIĆ 24560245066</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5bad3ed-dd0f-4374-be18-4290730cc878</t>
+  </si>
+  <si>
+    <t>15.16588.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5bad3ed-dd0f-4374-be18-4290730cc878/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ERALD MIRTA</t>
+  </si>
+  <si>
+    <t>ERALD MIRTA 09580049511</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383d0f49-87a9-491e-9d4d-a7e30b40fa9c</t>
+  </si>
+  <si>
+    <t>15.16599.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383d0f49-87a9-491e-9d4d-a7e30b40fa9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAHUL RAHUL</t>
+  </si>
+  <si>
+    <t>RAHUL RAHUL 19693316336</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf8d412-1fc7-4fc8-a6ba-5bccf6fb6b11</t>
+  </si>
+  <si>
+    <t>15.16601.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf8d412-1fc7-4fc8-a6ba-5bccf6fb6b11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ERMEK BEISHENALIEV</t>
+  </si>
+  <si>
+    <t>ERMEK BEISHENALIEV 44749630630</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20799b85-c20e-495c-b8fa-55ebf3942189</t>
+  </si>
+  <si>
+    <t>15.16600.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20799b85-c20e-495c-b8fa-55ebf3942189/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RENAN ANALA</t>
+  </si>
+  <si>
+    <t>RENAN ANALA 54148265522</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b84546-5dfa-4976-b1c8-f0e2a5aa870a</t>
+  </si>
+  <si>
+    <t>15.16597.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b84546-5dfa-4976-b1c8-f0e2a5aa870a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ĐURO BRANDIĆ</t>
+  </si>
+  <si>
+    <t>ĐURO BRANDIĆ 99462944774</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25b2c02-d355-4efc-b9b1-563d28aa6f53</t>
+  </si>
+  <si>
+    <t>15.16595.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25b2c02-d355-4efc-b9b1-563d28aa6f53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIEL PERIĆ</t>
+  </si>
+  <si>
+    <t>DANIEL PERIĆ 87937190206</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec023ab-063a-4df5-9340-4e1ad04377b6</t>
+  </si>
+  <si>
+    <t>15.16591.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec023ab-063a-4df5-9340-4e1ad04377b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAŽEN KORENIČKI</t>
+  </si>
+  <si>
+    <t>DRAŽEN KORENIČKI 30387717536</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfef2065-b2c0-402d-8371-54b445ff9298</t>
+  </si>
+  <si>
+    <t>15.16587.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfef2065-b2c0-402d-8371-54b445ff9298/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEMANJA SAVIĆ</t>
+  </si>
+  <si>
+    <t>NEMANJA SAVIĆ 11220379405</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:22:15</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee53e73-30a3-4a33-b10d-5810630bd322</t>
+  </si>
+  <si>
+    <t>15.16586.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee53e73-30a3-4a33-b10d-5810630bd322/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PAUL QUINTON JOMAIN KENNEDY</t>
+  </si>
+  <si>
+    <t>PAUL QUINTON JOMAIN KENNEDY 23020091339</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/218d6988-fca1-4a6c-ac27-c9399cd38abe</t>
+  </si>
+  <si>
+    <t>15.16585.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/218d6988-fca1-4a6c-ac27-c9399cd38abe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GIORGIO BARBONI</t>
+  </si>
+  <si>
+    <t>GIORGIO BARBONI 46146453018</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:36</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7bb5eaf-2494-441f-af4f-fa5d500a8397</t>
+  </si>
+  <si>
+    <t>15.16584.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7bb5eaf-2494-441f-af4f-fa5d500a8397/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VEDRAN SVOBODA</t>
+  </si>
+  <si>
+    <t>VEDRAN SVOBODA 02677773888</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966edbbf-975c-43d8-b3e5-c30a8deb28fa</t>
+  </si>
+  <si>
+    <t>15.16579.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966edbbf-975c-43d8-b3e5-c30a8deb28fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ORHAN KARANFILOVIĆ</t>
+  </si>
+  <si>
+    <t>ORHAN KARANFILOVIĆ 94604741177</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4ebad0-8694-4b20-a39b-7bf79b075ed6</t>
+  </si>
+  <si>
+    <t>15.16583.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4ebad0-8694-4b20-a39b-7bf79b075ed6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIHAT ŠABANI</t>
+  </si>
+  <si>
+    <t>NIHAT ŠABANI 00992181128</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5722b252-34f6-4f0c-bb57-6975a0aa3d25</t>
+  </si>
+  <si>
+    <t>15.16582.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5722b252-34f6-4f0c-bb57-6975a0aa3d25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VICTOR MOLOSTOV</t>
+  </si>
+  <si>
+    <t>VICTOR MOLOSTOV 64760732162</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13e07b3d-c7d6-4dc4-93e1-aa7ded4533e3</t>
+  </si>
+  <si>
+    <t>15.16581.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13e07b3d-c7d6-4dc4-93e1-aa7ded4533e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA PEJIĆ</t>
+  </si>
+  <si>
+    <t>IVANA PEJIĆ 58843751841</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ac983f-2219-4f04-980b-13c775f548c2</t>
+  </si>
+  <si>
+    <t>15.16580.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ac983f-2219-4f04-980b-13c775f548c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STOJANCHE PETROVSKI</t>
+  </si>
+  <si>
+    <t>STOJANCHE PETROVSKI 42099533713</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b096dc-d5e4-4f93-91a0-5d0315283228</t>
+  </si>
+  <si>
+    <t>15.16575.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b096dc-d5e4-4f93-91a0-5d0315283228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BEKIM FETAHU</t>
+  </si>
+  <si>
+    <t>BEKIM FETAHU 72573784977</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1558ac8-5c60-407a-ba93-59124e41219b</t>
+  </si>
+  <si>
+    <t>15.16577.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1558ac8-5c60-407a-ba93-59124e41219b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FLORIM MANI</t>
+  </si>
+  <si>
+    <t>FLORIM MANI 42343122297</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c46a3e1-44ef-4325-bcac-da0708450038</t>
+  </si>
+  <si>
+    <t>15.16576.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c46a3e1-44ef-4325-bcac-da0708450038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOGDAN WLADYSLAW JURSKI-FRANSEN</t>
+  </si>
+  <si>
+    <t>BOGDAN WLADYSLAW JURSKI-FRANSEN 54161847449</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf891ac0-0cb2-4716-aab1-c18fbe735cfc</t>
+  </si>
+  <si>
+    <t>15.16578.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf891ac0-0cb2-4716-aab1-c18fbe735cfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN BARTOLOVIĆ</t>
+  </si>
+  <si>
+    <t>IVAN BARTOLOVIĆ 06029468572</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72cbb2db-f5f6-4cee-8c1b-f845f39abde5</t>
+  </si>
+  <si>
+    <t>15.16572.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72cbb2db-f5f6-4cee-8c1b-f845f39abde5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JAMES TAHJ MAINOR-BELL</t>
+  </si>
+  <si>
+    <t>JAMES TAHJ MAINOR-BELL 73352491900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30266e4e-4442-486d-bbc1-d6c01985d880</t>
+  </si>
+  <si>
+    <t>15.16574.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30266e4e-4442-486d-bbc1-d6c01985d880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJA-STEFANI ŠUBIĆ</t>
+  </si>
+  <si>
+    <t>MARIJA-STEFANI ŠUBIĆ 72418875423</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6fb05c6-7dc2-439f-a62a-72ebaef97587</t>
+  </si>
+  <si>
+    <t>15.16573.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6fb05c6-7dc2-439f-a62a-72ebaef97587/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VLADO GAJIĆ</t>
+  </si>
+  <si>
+    <t>VLADO GAJIĆ 77431767138</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:46</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d297babc-cb78-4130-b23c-2c48fb89cb0d</t>
+  </si>
+  <si>
+    <t>15.16568.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d297babc-cb78-4130-b23c-2c48fb89cb0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIELA NUKIĆ</t>
+  </si>
+  <si>
+    <t>DANIELA NUKIĆ 08507768818</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93ef4c43-7797-4321-ae0b-dbd64613ec43</t>
+  </si>
+  <si>
+    <t>15.16571.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93ef4c43-7797-4321-ae0b-dbd64613ec43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEXHIP GRAJÇEVCI</t>
+  </si>
+  <si>
+    <t>NEXHIP GRAJÇEVCI 52446806837</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b00df731-a64a-4d41-aa9c-4d00175179c1</t>
+  </si>
+  <si>
+    <t>15.16567.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b00df731-a64a-4d41-aa9c-4d00175179c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTUN PEJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTUN PEJNOVIĆ 02225997915</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b254d94-ee37-4165-8de1-9de4f0126e5c</t>
+  </si>
+  <si>
+    <t>15.16570.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b254d94-ee37-4165-8de1-9de4f0126e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAMIR ROTIM</t>
+  </si>
+  <si>
+    <t>DAMIR ROTIM 21481571917</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09576a13-80e4-4439-a6ae-aee301124312</t>
+  </si>
+  <si>
+    <t>15.16566.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09576a13-80e4-4439-a6ae-aee301124312/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJEL BOŽANOVIĆ</t>
+  </si>
+  <si>
+    <t>DANIJEL BOŽANOVIĆ 34881830006</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/298ce13b-d593-43cd-b7a6-47c18e44ec02</t>
+  </si>
+  <si>
+    <t>15.16569.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/298ce13b-d593-43cd-b7a6-47c18e44ec02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LUKA NEDIĆ</t>
+  </si>
+  <si>
+    <t>LUKA NEDIĆ 22556113346</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:55</t>
+  </si>
+  <si>
+    <t>11.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/969408e6-c425-48a5-a220-5ca5d81d0d65</t>
+  </si>
+  <si>
+    <t>15.16561.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/969408e6-c425-48a5-a220-5ca5d81d0d65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena METALI RUŠITI</t>
+  </si>
+  <si>
+    <t>METALI RUŠITI 33569658239</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67712cd6-3862-4077-a612-9c0902fc3405</t>
+  </si>
+  <si>
+    <t>15.16560.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67712cd6-3862-4077-a612-9c0902fc3405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ĐORĐE MIŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ĐORĐE MIŠKOVIĆ 40836529171</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed44e1e-38da-408f-ada0-2d6b1f228d43</t>
+  </si>
+  <si>
+    <t>15.16559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed44e1e-38da-408f-ada0-2d6b1f228d43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR ALAGIĆ</t>
+  </si>
+  <si>
+    <t>EMIR ALAGIĆ 41492307610</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dce142-1cd5-4bf6-8523-33b0fb320522</t>
+  </si>
+  <si>
+    <t>15.16565.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dce142-1cd5-4bf6-8523-33b0fb320522/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OLEKSANDR KIMLACH</t>
+  </si>
+  <si>
+    <t>OLEKSANDR KIMLACH 27299164318</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f2dd63-39de-41a4-b629-589cac3e40ef</t>
+  </si>
+  <si>
+    <t>15.16562.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f2dd63-39de-41a4-b629-589cac3e40ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEMIR MUMINOVIĆ</t>
+  </si>
+  <si>
+    <t>SEMIR MUMINOVIĆ 68405382797</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eeeb208-4d2f-4375-87bc-76466b6ff105</t>
+  </si>
+  <si>
+    <t>15.16564.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eeeb208-4d2f-4375-87bc-76466b6ff105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKO MILIČEVIĆ</t>
+  </si>
+  <si>
+    <t>NIKO MILIČEVIĆ 54186117091</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a8702b6-6b85-4356-84de-38a3be9ac5dd</t>
+  </si>
+  <si>
+    <t>15.16563.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a8702b6-6b85-4356-84de-38a3be9ac5dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENVER ŠTIMAC</t>
+  </si>
+  <si>
+    <t>ENVER ŠTIMAC 55095944222</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1968fb-ae76-4457-b90b-65ad7fd03fed</t>
+  </si>
+  <si>
+    <t>15.16558.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1968fb-ae76-4457-b90b-65ad7fd03fed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EVGENY DYAKOV</t>
+  </si>
+  <si>
+    <t>EVGENY DYAKOV 54014041823</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:22:34</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e2fd37-fcb3-4842-b951-46cc601bff3a</t>
+  </si>
+  <si>
+    <t>15.16554.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e2fd37-fcb3-4842-b951-46cc601bff3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HANNA CHRISTINE FINCK</t>
+  </si>
+  <si>
+    <t>HANNA CHRISTINE FINCK 71347435905</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f0fa11-da3e-40fa-a03d-b4d8a119bffe</t>
+  </si>
+  <si>
+    <t>15.16557.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25f0fa11-da3e-40fa-a03d-b4d8a119bffe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIJA MLIKOTA</t>
+  </si>
+  <si>
+    <t>ANTONIJA MLIKOTA 00537268880</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a93b68-aa92-4652-9db3-3c02ba6a7d85</t>
+  </si>
+  <si>
+    <t>15.16555.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86a93b68-aa92-4652-9db3-3c02ba6a7d85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SANDI BAKARČIĆ</t>
+  </si>
+  <si>
+    <t>SANDI BAKARČIĆ 10177361651</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:22:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23cd55ed-8073-4797-b5dd-e8835b041160</t>
+  </si>
+  <si>
+    <t>15.16553.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23cd55ed-8073-4797-b5dd-e8835b041160/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO JURMAN</t>
+  </si>
+  <si>
+    <t>MARIO JURMAN 16157810390</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c4cc7d-fd3e-453d-8fc4-a751b7072b58</t>
+  </si>
+  <si>
+    <t>15.16556.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c4cc7d-fd3e-453d-8fc4-a751b7072b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GURI PALLOSHI</t>
+  </si>
+  <si>
+    <t>GURI PALLOSHI 09832872279</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:17</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84270111-bf8f-49fa-a338-88eee22f6b64</t>
+  </si>
+  <si>
+    <t>15.16541.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84270111-bf8f-49fa-a338-88eee22f6b64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN KARAS</t>
+  </si>
+  <si>
+    <t>IVAN KARAS 39952584999</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b17a7db-9dbb-43bc-96af-63bca41564db</t>
+  </si>
+  <si>
+    <t>15.16539.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b17a7db-9dbb-43bc-96af-63bca41564db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAMIR BEČOVIĆ</t>
+  </si>
+  <si>
+    <t>DAMIR BEČOVIĆ 79807289412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710c6181-f820-41ed-929f-98d4ee1123b0</t>
+  </si>
+  <si>
+    <t>15.16549.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710c6181-f820-41ed-929f-98d4ee1123b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MERSUD GRAHOVIĆ</t>
+  </si>
+  <si>
+    <t>MERSUD GRAHOVIĆ 56881542949</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adcc8ae5-711d-4a26-83aa-4be7ca8b722f</t>
+  </si>
+  <si>
+    <t>15.16552.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adcc8ae5-711d-4a26-83aa-4be7ca8b722f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VESNA REDŽIĆ</t>
+  </si>
+  <si>
+    <t>VESNA REDŽIĆ 09144122370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acdf18b5-e00a-4a3d-a84e-2b6e460f35b3</t>
+  </si>
+  <si>
+    <t>15.16548.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acdf18b5-e00a-4a3d-a84e-2b6e460f35b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILAN TUKSAR</t>
+  </si>
+  <si>
+    <t>MILAN TUKSAR 76226863263</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602b5163-43ec-42dd-8279-cc43e657f6bd</t>
+  </si>
+  <si>
+    <t>15.16543.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602b5163-43ec-42dd-8279-cc43e657f6bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena XINYUE ZHOU</t>
+  </si>
+  <si>
+    <t>XINYUE ZHOU 88800698954</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d85d9d-14a7-46d9-ab4c-09577bd262ba</t>
+  </si>
+  <si>
+    <t>15.16542.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97d85d9d-14a7-46d9-ab4c-09577bd262ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN ŠOKČEVIĆ</t>
+  </si>
+  <si>
+    <t>IVAN ŠOKČEVIĆ 98992758651</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a982f649-8dcd-46a8-8ef4-90af0dde4bd2</t>
+  </si>
+  <si>
+    <t>15.16551.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a982f649-8dcd-46a8-8ef4-90af0dde4bd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAŠID VELIĆ</t>
+  </si>
+  <si>
+    <t>RAŠID VELIĆ 32721163964</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5920103-88ca-4712-95d7-1f161ce36463</t>
+  </si>
+  <si>
+    <t>15.16550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5920103-88ca-4712-95d7-1f161ce36463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IZET BAŠIĆ</t>
+  </si>
+  <si>
+    <t>IZET BAŠIĆ 79668321190</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a190cd1a-df64-4198-83f9-80ec3f6e3e67</t>
+  </si>
+  <si>
+    <t>15.16547.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a190cd1a-df64-4198-83f9-80ec3f6e3e67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDIN JAMAKOVIĆ</t>
+  </si>
+  <si>
+    <t>EDIN JAMAKOVIĆ 53433122982</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15567e8-3be5-4a25-bca8-e9b367f27f6a</t>
+  </si>
+  <si>
+    <t>15.16540.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d15567e8-3be5-4a25-bca8-e9b367f27f6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSANDAR MAKSIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR MAKSIMOVIĆ 70802343726</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe039602-ab19-4186-b204-b335d912c387</t>
+  </si>
+  <si>
+    <t>15.16546.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe039602-ab19-4186-b204-b335d912c387/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEN PAVLOVIĆ</t>
+  </si>
+  <si>
+    <t>ALEN PAVLOVIĆ 78594380380</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/248da9aa-fea5-4d28-8cd9-16f9b2390bb1</t>
+  </si>
+  <si>
+    <t>15.16545.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/248da9aa-fea5-4d28-8cd9-16f9b2390bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BRANKO RIGO</t>
+  </si>
+  <si>
+    <t>BRANKO RIGO 93358788792</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22fb0e86-143c-4de1-ad82-da2afd9fdfdb</t>
+  </si>
+  <si>
+    <t>15.16544.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22fb0e86-143c-4de1-ad82-da2afd9fdfdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN ĐELDUM</t>
+  </si>
+  <si>
+    <t>IVAN ĐELDUM 68353462174</t>
+  </si>
+  <si>
+    <t>07.08.2026. 03:25:11</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94b30085-2fb0-48a4-bbfd-29712809ae69</t>
+  </si>
+  <si>
+    <t>15.16537.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94b30085-2fb0-48a4-bbfd-29712809ae69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LEJLA JAZVIN</t>
+  </si>
+  <si>
+    <t>LEJLA JAZVIN 17370935107</t>
+  </si>
+  <si>
+    <t>07.08.2026. 03:25:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34f5b267-d527-4704-a663-92fd42ad2770</t>
+  </si>
+  <si>
+    <t>15.16538.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34f5b267-d527-4704-a663-92fd42ad2770/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARKO VIRANT</t>
+  </si>
+  <si>
+    <t>MARKO VIRANT 59500722951</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:48</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e8d503-b6f8-4fa8-8dfb-e7a62d953e58</t>
+  </si>
+  <si>
+    <t>15.16525.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e8d503-b6f8-4fa8-8dfb-e7a62d953e58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STIPE LUBURIĆ</t>
+  </si>
+  <si>
+    <t>STIPE LUBURIĆ 38126175606</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e057f33-fd21-49ab-86d2-c7848ac880fb</t>
+  </si>
+  <si>
+    <t>15.16523.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e057f33-fd21-49ab-86d2-c7848ac880fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SVETLANA HERMEŠČEC</t>
+  </si>
+  <si>
+    <t>SVETLANA HERMEŠČEC 68950341675</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e31c4a8-5b66-45e0-aea3-349e3893f45d</t>
+  </si>
+  <si>
+    <t>15.16520.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e31c4a8-5b66-45e0-aea3-349e3893f45d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HIDAJET DEMAJ</t>
+  </si>
+  <si>
+    <t>HIDAJET DEMAJ 90431475579</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162063ef-3739-41c3-8286-0072b2bc69d4</t>
+  </si>
+  <si>
+    <t>15.16518.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162063ef-3739-41c3-8286-0072b2bc69d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALIJAN KHOLBEKOV</t>
+  </si>
+  <si>
+    <t>ALIJAN KHOLBEKOV 02440486786</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1add75e0-8ff5-41ff-8263-e324666cdea2</t>
+  </si>
+  <si>
+    <t>15.16536.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1add75e0-8ff5-41ff-8263-e324666cdea2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIROSLAV KOSOJEVIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV KOSOJEVIĆ 55487657483</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eaf7dad-6fc5-4d86-b5d8-22e68aa5c4ac</t>
+  </si>
+  <si>
+    <t>15.16534.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eaf7dad-6fc5-4d86-b5d8-22e68aa5c4ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR IVKOVIĆ</t>
+  </si>
+  <si>
+    <t>EMIR IVKOVIĆ 06636159943</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a502e79-ba54-4683-b88a-3ae69f9df972</t>
+  </si>
+  <si>
+    <t>15.16532.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a502e79-ba54-4683-b88a-3ae69f9df972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZLATKO ŠOŠTARIĆ</t>
+  </si>
+  <si>
+    <t>ZLATKO ŠOŠTARIĆ 85426694758</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2308fd15-0b49-4407-ad2e-b774cc6fc9bf</t>
+  </si>
+  <si>
+    <t>15.16531.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2308fd15-0b49-4407-ad2e-b774cc6fc9bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAMJHANA RAI</t>
+  </si>
+  <si>
+    <t>SAMJHANA RAI 75458295534</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2098d2d-2155-4da9-9e06-e5572a5792d6</t>
+  </si>
+  <si>
+    <t>15.16519.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2098d2d-2155-4da9-9e06-e5572a5792d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAFET JUSIĆ</t>
+  </si>
+  <si>
+    <t>SAFET JUSIĆ 42287582388</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f237826-f5ba-42f5-8a17-cd53ea2bb164</t>
+  </si>
+  <si>
+    <t>15.16517.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f237826-f5ba-42f5-8a17-cd53ea2bb164/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DOMINIK MAŠATA</t>
+  </si>
+  <si>
+    <t>DOMINIK MAŠATA 65236167323</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95d6b9c-3047-4ebf-b0b3-1e94efe4fdc9</t>
+  </si>
+  <si>
+    <t>15.16533.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95d6b9c-3047-4ebf-b0b3-1e94efe4fdc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJAN FRANJIĆ</t>
+  </si>
+  <si>
+    <t>MARIJAN FRANJIĆ 86737721997</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cad3f2a1-2dc8-4aef-bcd7-04a57a5459d0</t>
+  </si>
+  <si>
+    <t>15.16529.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cad3f2a1-2dc8-4aef-bcd7-04a57a5459d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEVRIJE BAJRAMI</t>
+  </si>
+  <si>
+    <t>NEVRIJE BAJRAMI 60811176018</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9c278a7-0728-4d96-a01f-02a262cdee5c</t>
+  </si>
+  <si>
+    <t>15.16524.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9c278a7-0728-4d96-a01f-02a262cdee5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDIN HASANOVIĆ</t>
+  </si>
+  <si>
+    <t>EDIN HASANOVIĆ 45431124740</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57175242-c9a0-46c0-b568-d58e40e52866</t>
+  </si>
+  <si>
+    <t>15.16516.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57175242-c9a0-46c0-b568-d58e40e52866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATO KEŠINOVIĆ</t>
+  </si>
+  <si>
+    <t>MATO KEŠINOVIĆ 31205300500</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdbd4fbf-8cc1-4b03-a58f-9d2177e0309e</t>
+  </si>
+  <si>
+    <t>15.16528.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdbd4fbf-8cc1-4b03-a58f-9d2177e0309e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MOHAMMAD ANOWER HOSSAIN</t>
+  </si>
+  <si>
+    <t>MOHAMMAD ANOWER HOSSAIN 92796098401</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5250cc3e-3091-40d8-b04a-764a332a8450</t>
+  </si>
+  <si>
+    <t>15.16526.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5250cc3e-3091-40d8-b04a-764a332a8450/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRELA PRELČEC PLANTIĆ</t>
+  </si>
+  <si>
+    <t>MIRELA PRELČEC PLANTIĆ 73098228525</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b59529dc-d549-48c3-84cc-a0e31dac8a74</t>
+  </si>
+  <si>
+    <t>15.16522.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b59529dc-d549-48c3-84cc-a0e31dac8a74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PREDRAG RADAK</t>
+  </si>
+  <si>
+    <t>PREDRAG RADAK 20124445220</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbda20b3-a50a-4587-91c7-7622ac8f9c86</t>
+  </si>
+  <si>
+    <t>15.16521.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbda20b3-a50a-4587-91c7-7622ac8f9c86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FATOS SHALAN</t>
+  </si>
+  <si>
+    <t>FATOS SHALAN 88298337878</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93529f56-4257-46bf-98f4-fa184ebbac25</t>
+  </si>
+  <si>
+    <t>15.16535.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93529f56-4257-46bf-98f4-fa184ebbac25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO SAKAČ</t>
+  </si>
+  <si>
+    <t>MARIO SAKAČ 75152859096</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc22f175-3e4d-4bd2-8338-2ca03eba76a3</t>
+  </si>
+  <si>
+    <t>15.16530.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc22f175-3e4d-4bd2-8338-2ca03eba76a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVOR JEŽDIK</t>
+  </si>
+  <si>
+    <t>IVOR JEŽDIK 52456424390</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:26:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e158eb74-e8fc-465e-b487-15aedd21354b</t>
+  </si>
+  <si>
+    <t>15.16527.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e158eb74-e8fc-465e-b487-15aedd21354b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSA MILANOVIĆ</t>
+  </si>
+  <si>
+    <t>ALEKSA MILANOVIĆ 97088368566</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:31:00</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be514fcc-6fe9-45e5-be75-8a1a8a6bb380</t>
+  </si>
+  <si>
+    <t>15.16515.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be514fcc-6fe9-45e5-be75-8a1a8a6bb380/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZDENKO SOKOLIĆ</t>
+  </si>
+  <si>
+    <t>ZDENKO SOKOLIĆ 89533563087</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:30:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2385b706-8a9f-44f0-bab0-6167fa8e6ce9</t>
+  </si>
+  <si>
+    <t>15.16514.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2385b706-8a9f-44f0-bab0-6167fa8e6ce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HRVATIN KOROMAN</t>
+  </si>
+  <si>
+    <t>HRVATIN KOROMAN 90902632230</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:27:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea6840a5-8868-44bf-8ce2-9910bd2d8e54</t>
+  </si>
+  <si>
+    <t>15.16513.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea6840a5-8868-44bf-8ce2-9910bd2d8e54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena BORIS HRMIĆ</t>
   </si>
   <si>
     <t>BORIS HRMIĆ 29837759721</t>
   </si>
   <si>
     <t>30.07.2026. 03:26:13</t>
   </si>
   <si>
     <t>28.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe2006b5-60e0-4d7e-bf50-40db1f593728</t>
   </si>
   <si>
     <t>15.16511.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe2006b5-60e0-4d7e-bf50-40db1f593728/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena STJEPAN KOVAČIĆ</t>
   </si>
   <si>
     <t>STJEPAN KOVAČIĆ 40557556873</t>
@@ -110,134 +2501,50 @@
   <si>
     <t>15.16512.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d54d89d-1dd9-44f7-836f-cacd3f2bd4ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO MARTINŠIĆ</t>
   </si>
   <si>
     <t>ŽELJKO MARTINŠIĆ 69760099859</t>
   </si>
   <si>
     <t>30.07.2026. 03:25:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c2fb1b5-9e24-4255-bac6-026ff298e8c4</t>
   </si>
   <si>
     <t>15.16510.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c2fb1b5-9e24-4255-bac6-026ff298e8c4/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Objava institucije</t>
-[...82 lines deleted...]
-  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena POLONA MEŽAN</t>
   </si>
   <si>
     <t>POLONA MEŽAN 19857377357</t>
   </si>
   <si>
     <t>29.07.2026. 03:27:53</t>
   </si>
   <si>
     <t>27.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b06ea0a-e234-413c-ab82-84fca6ca22e5</t>
   </si>
   <si>
     <t>15.16507.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b06ea0a-e234-413c-ab82-84fca6ca22e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena SANDI KOVAČEVIĆ</t>
   </si>
   <si>
     <t>SANDI KOVAČEVIĆ 26296765229</t>
@@ -533,89 +2840,50 @@
   <si>
     <t>15.16493.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fed892e4-d8db-4a8e-8eef-afc6fa13d999/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena TONI ŠIMIĆ</t>
   </si>
   <si>
     <t>TONI ŠIMIĆ 57598132932</t>
   </si>
   <si>
     <t>28.07.2026. 03:23:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f23667c6-3f42-4375-8914-ff0a8fc5c4b4</t>
   </si>
   <si>
     <t>15.16492.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f23667c6-3f42-4375-8914-ff0a8fc5c4b4/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>P-4/21-AKT</t>
-[...37 lines deleted...]
-  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena IDRIS SHEHU</t>
   </si>
   <si>
     <t>IDRIS SHEHU 90261338370</t>
   </si>
   <si>
     <t>27.07.2026. 03:28:04</t>
   </si>
   <si>
     <t>25.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d274931-9cf5-475c-81c1-ab9a989650cf</t>
   </si>
   <si>
     <t>15.16487.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d274931-9cf5-475c-81c1-ab9a989650cf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MILENKO BOSANKIĆ</t>
   </si>
   <si>
     <t>MILENKO BOSANKIĆ 02902540944</t>
@@ -929,179 +3197,50 @@
   <si>
     <t>15.16473.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ee01e768-cb48-4b97-a413-8a54d4b16fbe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena JOZO PETONJIĆ</t>
   </si>
   <si>
     <t>JOZO PETONJIĆ 96945302498</t>
   </si>
   <si>
     <t>27.07.2026. 03:27:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f57e9893-5996-4754-b5e8-1e9f70812301</t>
   </si>
   <si>
     <t>15.16471.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f57e9893-5996-4754-b5e8-1e9f70812301/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>ZAHTJEV ZA IZRAVNU NAPLATU P-479/17-6-IZ.NA.-2</t>
-[...127 lines deleted...]
-  <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena ELZA ĐAPIĆ</t>
   </si>
   <si>
     <t>ELZA ĐAPIĆ 70340268484</t>
   </si>
   <si>
     <t>23.07.2026. 03:23:20</t>
   </si>
   <si>
     <t>21.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecd30df9-5fe6-45e0-b0a9-8fbde70aa01e</t>
   </si>
   <si>
     <t>15.16466.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecd30df9-5fe6-45e0-b0a9-8fbde70aa01e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIS DAMIANI</t>
   </si>
   <si>
     <t>ELVIS DAMIANI 40341975199</t>
@@ -2447,53 +4586,50 @@
   <si>
     <t>DOMAGOJ VUSIĆ 74093913828</t>
   </si>
   <si>
     <t>13.07.2026. 03:27:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56c4efe2-f5b7-4f48-807b-93ac3da1114a</t>
   </si>
   <si>
     <t>15.16392.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/56c4efe2-f5b7-4f48-807b-93ac3da1114a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena GORAN MATIJEVIĆ</t>
   </si>
   <si>
     <t>GORAN MATIJEVIĆ 06704413066</t>
   </si>
   <si>
     <t>10.07.2026. 03:25:00</t>
   </si>
   <si>
-    <t>08.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f2e74c78-3993-416c-9e47-b5616c196dd6</t>
   </si>
   <si>
     <t>15.16391.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f2e74c78-3993-416c-9e47-b5616c196dd6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKŠA ZUBOVIĆ</t>
   </si>
   <si>
     <t>NIKŠA ZUBOVIĆ 99461665053</t>
   </si>
   <si>
     <t>09.07.2026. 03:25:13</t>
   </si>
   <si>
     <t>07.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8123bb11-059b-43a1-b793-292a011b0396</t>
   </si>
   <si>
     <t>15.16390.pdf</t>
@@ -2630,53 +4766,50 @@
   <si>
     <t>IVAN ŠUPERINA 92295601807</t>
   </si>
   <si>
     <t>08.07.2026. 03:26:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/423f1a88-f560-4b4f-8573-569ba844a05d</t>
   </si>
   <si>
     <t>15.16385.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/423f1a88-f560-4b4f-8573-569ba844a05d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena DANA TOMIČOVÁ</t>
   </si>
   <si>
     <t>DANA TOMIČOVÁ 22209091493</t>
   </si>
   <si>
     <t>07.07.2026. 03:24:54</t>
   </si>
   <si>
-    <t>05.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1cf6f60-9650-4d9f-8618-a9185420ff13</t>
   </si>
   <si>
     <t>15.16380.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1cf6f60-9650-4d9f-8618-a9185420ff13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO POSLON</t>
   </si>
   <si>
     <t>MARIO POSLON 39856926759</t>
   </si>
   <si>
     <t>07.07.2026. 03:24:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/922f895a-a5b1-4005-877b-37613e264c81</t>
   </si>
   <si>
     <t>15.16367.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/922f895a-a5b1-4005-877b-37613e264c81/dokumenti/preuzimanje</t>
@@ -3158,2859 +5291,51 @@
   <si>
     <t>15.16357.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4de9670-b65c-4f0e-baf0-d78b33ca7a35/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču na dostavu adrese za primanje pismena LIBERATO LACANLALE</t>
   </si>
   <si>
     <t>LIBERATO LACANLALE 55272681532</t>
   </si>
   <si>
     <t>06.07.2026. 03:27:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61a68ae0-9baa-4ead-b32a-2fd5f84d4a0f</t>
   </si>
   <si>
     <t>15.16361.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61a68ae0-9baa-4ead-b32a-2fd5f84d4a0f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARMIN KOVAČ</t>
-[...2803 lines deleted...]
-  <si>
     <t>ZZN OVRV-10064/07</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>30.08.2022. 08:53:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c</t>
   </si>
   <si>
     <t>KATARINA PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>30.08.2022. 08:53:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9</t>
   </si>
   <si>
     <t>MARKO PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9/dokumenti/preuzimanje</t>
   </si>
@@ -6068,51 +5393,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N344"/>
+  <dimension ref="A1:N301"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6169,10959 +5494,9583 @@
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L8" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="M8" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="J9" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="L9" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>36</v>
+        <v>70</v>
       </c>
       <c r="I10" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" t="s">
         <v>59</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="I11" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="L11" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="J14" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="L14" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="M14" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="I15" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="J15" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K15" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="L15" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="M15" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="J16" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K16" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="L16" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="M16" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="J17" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K17" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="L17" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="M17" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="I18" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J18" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K18" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="L18" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="M18" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="I19" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="J19" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K19" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="L19" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="M19" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="I20" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="J20" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="K20" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="L20" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="M20" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="I21" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="J21" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="K21" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="L21" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="M21" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="I22" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="J22" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="K22" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="L22" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="M22" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="I23" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J23" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="K23" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="L23" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="M23" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="I24" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="J24" t="s">
-        <v>123</v>
+        <v>59</v>
       </c>
       <c r="K24" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="L24" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="M24" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="I25" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="J25" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="K25" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="L25" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="M25" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="I26" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="J26" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="K26" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="L26" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="M26" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="I27" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="J27" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="K27" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="L27" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="M27" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="I28" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="J28" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="K28" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="L28" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="M28" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="I29" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="J29" t="s">
-        <v>123</v>
+        <v>183</v>
       </c>
       <c r="K29" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="L29" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="M29" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="I30" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="J30" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="K30" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="L30" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="M30" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>194</v>
+      </c>
+      <c r="I31" t="s">
+        <v>195</v>
+      </c>
+      <c r="J31" t="s">
         <v>183</v>
       </c>
-      <c r="I31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K31" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="L31" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="M31" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="I32" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="J32" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K32" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="L32" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="M32" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="I33" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="J33" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K33" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="L33" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="M33" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="I34" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="J34" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K34" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="L34" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="M34" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="I35" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="J35" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K35" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="L35" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="M35" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="I36" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="J36" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K36" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="L36" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="M36" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="I37" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="J37" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K37" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="L37" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="M37" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="I38" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="J38" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K38" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="L38" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="M38" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="I39" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="J39" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K39" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="L39" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="M39" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="I40" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="J40" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K40" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="L40" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="M40" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="I41" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="J41" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K41" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="L41" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="M41" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="I42" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="J42" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="K42" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L42" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M42" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="I43" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="J43" t="s">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="K43" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="L43" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="M43" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="I44" t="s">
-        <v>253</v>
+        <v>272</v>
       </c>
       <c r="J44" t="s">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="K44" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="L44" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="M44" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="N44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="I45" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="J45" t="s">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="K45" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="L45" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="M45" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>269</v>
+        <v>282</v>
       </c>
       <c r="I46" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="J46" t="s">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="K46" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="L46" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="M46" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="I47" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="J47" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="K47" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="L47" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="M47" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="I48" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="J48" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="K48" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="L48" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="M48" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="I49" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="J49" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="K49" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="L49" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="M49" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="I50" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="J50" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="K50" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="L50" t="s">
-        <v>294</v>
+        <v>309</v>
       </c>
       <c r="M50" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="I51" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="J51" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="K51" t="s">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="L51" t="s">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="M51" t="s">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>301</v>
+        <v>317</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>302</v>
+        <v>318</v>
       </c>
       <c r="I52" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="J52" t="s">
-        <v>191</v>
+        <v>290</v>
       </c>
       <c r="K52" t="s">
-        <v>304</v>
+        <v>320</v>
       </c>
       <c r="L52" t="s">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="M52" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="I53" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="J53" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K53" t="s">
-        <v>311</v>
+        <v>325</v>
       </c>
       <c r="L53" t="s">
-        <v>312</v>
+        <v>326</v>
       </c>
       <c r="M53" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="N53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>314</v>
+        <v>328</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="I54" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="J54" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K54" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="L54" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="M54" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>308</v>
+        <v>335</v>
       </c>
       <c r="I55" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="J55" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K55" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="L55" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="M55" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="N55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
       <c r="I56" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="J56" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K56" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="L56" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="M56" t="s">
-        <v>328</v>
+        <v>344</v>
       </c>
       <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>308</v>
+        <v>346</v>
       </c>
       <c r="I57" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="J57" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K57" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="L57" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="M57" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="N57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>308</v>
+        <v>352</v>
       </c>
       <c r="I58" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="J58" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K58" t="s">
-        <v>336</v>
+        <v>354</v>
       </c>
       <c r="L58" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="M58" t="s">
-        <v>338</v>
+        <v>356</v>
       </c>
       <c r="N58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="I59" t="s">
-        <v>340</v>
+        <v>359</v>
       </c>
       <c r="J59" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K59" t="s">
-        <v>341</v>
+        <v>360</v>
       </c>
       <c r="L59" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="M59" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="N59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
       <c r="I60" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="J60" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
       <c r="K60" t="s">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="L60" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
       <c r="M60" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
       <c r="I61" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="J61" t="s">
-        <v>353</v>
+        <v>290</v>
       </c>
       <c r="K61" t="s">
-        <v>354</v>
+        <v>372</v>
       </c>
       <c r="L61" t="s">
-        <v>355</v>
+        <v>373</v>
       </c>
       <c r="M61" t="s">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="N61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>357</v>
+        <v>375</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="I62" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="J62" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="K62" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="L62" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="M62" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="N62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>364</v>
+        <v>383</v>
       </c>
       <c r="I63" t="s">
-        <v>365</v>
+        <v>384</v>
       </c>
       <c r="J63" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="K63" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="L63" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="M63" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="I64" t="s">
-        <v>371</v>
+        <v>390</v>
       </c>
       <c r="J64" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="K64" t="s">
-        <v>372</v>
+        <v>392</v>
       </c>
       <c r="L64" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="M64" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>375</v>
+        <v>395</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>376</v>
+        <v>396</v>
       </c>
       <c r="I65" t="s">
-        <v>377</v>
+        <v>397</v>
       </c>
       <c r="J65" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="K65" t="s">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="L65" t="s">
-        <v>379</v>
+        <v>399</v>
       </c>
       <c r="M65" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>381</v>
+        <v>401</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="I66" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="J66" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="K66" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="L66" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="M66" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="N66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="I67" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="J67" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K67" t="s">
-        <v>391</v>
+        <v>409</v>
       </c>
       <c r="L67" t="s">
-        <v>392</v>
+        <v>410</v>
       </c>
       <c r="M67" t="s">
-        <v>393</v>
+        <v>411</v>
       </c>
       <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>394</v>
+        <v>412</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>395</v>
+        <v>413</v>
       </c>
       <c r="I68" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="J68" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K68" t="s">
-        <v>396</v>
+        <v>415</v>
       </c>
       <c r="L68" t="s">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="M68" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="I69" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="J69" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K69" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
       <c r="L69" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="M69" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="I70" t="s">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="J70" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K70" t="s">
-        <v>407</v>
+        <v>428</v>
       </c>
       <c r="L70" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="M70" t="s">
-        <v>409</v>
+        <v>430</v>
       </c>
       <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>410</v>
+        <v>431</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>411</v>
+        <v>432</v>
       </c>
       <c r="I71" t="s">
-        <v>412</v>
+        <v>433</v>
       </c>
       <c r="J71" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K71" t="s">
-        <v>413</v>
+        <v>434</v>
       </c>
       <c r="L71" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="M71" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
       <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>417</v>
+        <v>438</v>
       </c>
       <c r="I72" t="s">
-        <v>412</v>
+        <v>439</v>
       </c>
       <c r="J72" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K72" t="s">
-        <v>418</v>
+        <v>440</v>
       </c>
       <c r="L72" t="s">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="M72" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>421</v>
+        <v>443</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="I73" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="J73" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K73" t="s">
-        <v>424</v>
+        <v>446</v>
       </c>
       <c r="L73" t="s">
-        <v>425</v>
+        <v>447</v>
       </c>
       <c r="M73" t="s">
-        <v>426</v>
+        <v>448</v>
       </c>
       <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>427</v>
+        <v>449</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="I74" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
       <c r="J74" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K74" t="s">
-        <v>430</v>
+        <v>452</v>
       </c>
       <c r="L74" t="s">
-        <v>431</v>
+        <v>453</v>
       </c>
       <c r="M74" t="s">
-        <v>432</v>
+        <v>454</v>
       </c>
       <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>433</v>
+        <v>455</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>434</v>
+        <v>456</v>
       </c>
       <c r="I75" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
       <c r="J75" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K75" t="s">
-        <v>435</v>
+        <v>457</v>
       </c>
       <c r="L75" t="s">
-        <v>436</v>
+        <v>458</v>
       </c>
       <c r="M75" t="s">
-        <v>437</v>
+        <v>459</v>
       </c>
       <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>438</v>
+        <v>460</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>439</v>
+        <v>461</v>
       </c>
       <c r="I76" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="J76" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="K76" t="s">
-        <v>441</v>
+        <v>463</v>
       </c>
       <c r="L76" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="M76" t="s">
-        <v>443</v>
+        <v>465</v>
       </c>
       <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="I77" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="J77" t="s">
-        <v>390</v>
+        <v>469</v>
       </c>
       <c r="K77" t="s">
-        <v>446</v>
+        <v>470</v>
       </c>
       <c r="L77" t="s">
-        <v>447</v>
+        <v>471</v>
       </c>
       <c r="M77" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
       <c r="N77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="I78" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="J78" t="s">
-        <v>390</v>
+        <v>469</v>
       </c>
       <c r="K78" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="L78" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="M78" t="s">
-        <v>454</v>
+        <v>477</v>
       </c>
       <c r="N78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>455</v>
+        <v>478</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>456</v>
+        <v>479</v>
       </c>
       <c r="I79" t="s">
-        <v>457</v>
+        <v>480</v>
       </c>
       <c r="J79" t="s">
-        <v>390</v>
+        <v>469</v>
       </c>
       <c r="K79" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="L79" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="M79" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="N79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>461</v>
+        <v>484</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>462</v>
+        <v>485</v>
       </c>
       <c r="I80" t="s">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="J80" t="s">
-        <v>390</v>
+        <v>469</v>
       </c>
       <c r="K80" t="s">
-        <v>464</v>
+        <v>487</v>
       </c>
       <c r="L80" t="s">
-        <v>465</v>
+        <v>488</v>
       </c>
       <c r="M80" t="s">
-        <v>466</v>
+        <v>489</v>
       </c>
       <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>467</v>
+        <v>490</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>468</v>
+        <v>491</v>
       </c>
       <c r="I81" t="s">
+        <v>492</v>
+      </c>
+      <c r="J81" t="s">
         <v>469</v>
       </c>
-      <c r="J81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K81" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="L81" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="M81" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>473</v>
+        <v>496</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="I82" t="s">
-        <v>475</v>
+        <v>498</v>
       </c>
       <c r="J82" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="K82" t="s">
-        <v>477</v>
+        <v>499</v>
       </c>
       <c r="L82" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="M82" t="s">
-        <v>479</v>
+        <v>501</v>
       </c>
       <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>481</v>
+        <v>503</v>
       </c>
       <c r="I83" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="J83" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K83" t="s">
-        <v>483</v>
+        <v>506</v>
       </c>
       <c r="L83" t="s">
-        <v>484</v>
+        <v>507</v>
       </c>
       <c r="M83" t="s">
-        <v>485</v>
+        <v>508</v>
       </c>
       <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>486</v>
+        <v>509</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>487</v>
+        <v>510</v>
       </c>
       <c r="I84" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="J84" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K84" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="L84" t="s">
-        <v>490</v>
+        <v>512</v>
       </c>
       <c r="M84" t="s">
-        <v>491</v>
+        <v>513</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="I85" t="s">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="J85" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K85" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="L85" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
       <c r="M85" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="I86" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="J86" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K86" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="L86" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
       <c r="M86" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
+        <v>527</v>
+      </c>
+      <c r="I87" t="s">
+        <v>528</v>
+      </c>
+      <c r="J87" t="s">
         <v>505</v>
       </c>
-      <c r="I87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K87" t="s">
-        <v>507</v>
+        <v>529</v>
       </c>
       <c r="L87" t="s">
-        <v>508</v>
+        <v>530</v>
       </c>
       <c r="M87" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="I88" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="J88" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K88" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="L88" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="M88" t="s">
-        <v>515</v>
+        <v>537</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>517</v>
+        <v>539</v>
       </c>
       <c r="I89" t="s">
-        <v>518</v>
+        <v>540</v>
       </c>
       <c r="J89" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K89" t="s">
-        <v>519</v>
+        <v>541</v>
       </c>
       <c r="L89" t="s">
-        <v>520</v>
+        <v>542</v>
       </c>
       <c r="M89" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>522</v>
+        <v>544</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>523</v>
+        <v>545</v>
       </c>
       <c r="I90" t="s">
-        <v>524</v>
+        <v>546</v>
       </c>
       <c r="J90" t="s">
-        <v>476</v>
+        <v>505</v>
       </c>
       <c r="K90" t="s">
-        <v>525</v>
+        <v>547</v>
       </c>
       <c r="L90" t="s">
-        <v>526</v>
+        <v>548</v>
       </c>
       <c r="M90" t="s">
-        <v>527</v>
+        <v>549</v>
       </c>
       <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>529</v>
+        <v>551</v>
       </c>
       <c r="I91" t="s">
-        <v>530</v>
+        <v>552</v>
       </c>
       <c r="J91" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="K91" t="s">
-        <v>532</v>
+        <v>554</v>
       </c>
       <c r="L91" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="M91" t="s">
-        <v>534</v>
+        <v>556</v>
       </c>
       <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>535</v>
+        <v>557</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>536</v>
+        <v>558</v>
       </c>
       <c r="I92" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="J92" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="K92" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
       <c r="L92" t="s">
-        <v>539</v>
+        <v>561</v>
       </c>
       <c r="M92" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
       <c r="I93" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="J93" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="K93" t="s">
-        <v>544</v>
+        <v>566</v>
       </c>
       <c r="L93" t="s">
-        <v>545</v>
+        <v>567</v>
       </c>
       <c r="M93" t="s">
-        <v>546</v>
+        <v>568</v>
       </c>
       <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>547</v>
+        <v>569</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>548</v>
+        <v>570</v>
       </c>
       <c r="I94" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
       <c r="J94" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="K94" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="L94" t="s">
-        <v>551</v>
+        <v>573</v>
       </c>
       <c r="M94" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>553</v>
+        <v>575</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>554</v>
+        <v>576</v>
       </c>
       <c r="I95" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="J95" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
       <c r="K95" t="s">
-        <v>556</v>
+        <v>577</v>
       </c>
       <c r="L95" t="s">
-        <v>557</v>
+        <v>578</v>
       </c>
       <c r="M95" t="s">
-        <v>558</v>
+        <v>579</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>559</v>
+        <v>580</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="I96" t="s">
-        <v>561</v>
+        <v>582</v>
       </c>
       <c r="J96" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K96" t="s">
-        <v>562</v>
+        <v>584</v>
       </c>
       <c r="L96" t="s">
-        <v>563</v>
+        <v>585</v>
       </c>
       <c r="M96" t="s">
-        <v>564</v>
+        <v>586</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97" t="s">
-        <v>565</v>
+        <v>587</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>566</v>
+        <v>588</v>
       </c>
       <c r="I97" t="s">
-        <v>567</v>
+        <v>589</v>
       </c>
       <c r="J97" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K97" t="s">
-        <v>568</v>
+        <v>590</v>
       </c>
       <c r="L97" t="s">
-        <v>569</v>
+        <v>591</v>
       </c>
       <c r="M97" t="s">
-        <v>570</v>
+        <v>592</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>571</v>
+        <v>593</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>572</v>
+        <v>594</v>
       </c>
       <c r="I98" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="J98" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K98" t="s">
-        <v>574</v>
+        <v>595</v>
       </c>
       <c r="L98" t="s">
-        <v>575</v>
+        <v>596</v>
       </c>
       <c r="M98" t="s">
-        <v>576</v>
+        <v>597</v>
       </c>
       <c r="N98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>577</v>
+        <v>598</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>578</v>
+        <v>599</v>
       </c>
       <c r="I99" t="s">
-        <v>579</v>
+        <v>600</v>
       </c>
       <c r="J99" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K99" t="s">
-        <v>580</v>
+        <v>601</v>
       </c>
       <c r="L99" t="s">
-        <v>581</v>
+        <v>602</v>
       </c>
       <c r="M99" t="s">
-        <v>582</v>
+        <v>603</v>
       </c>
       <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100" t="s">
-        <v>583</v>
+        <v>604</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>584</v>
+        <v>605</v>
       </c>
       <c r="I100" t="s">
-        <v>585</v>
+        <v>600</v>
       </c>
       <c r="J100" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K100" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
       <c r="L100" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="M100" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="I101" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="J101" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K101" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="L101" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="M101" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="I102" t="s">
-        <v>597</v>
+        <v>611</v>
       </c>
       <c r="J102" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K102" t="s">
-        <v>598</v>
+        <v>617</v>
       </c>
       <c r="L102" t="s">
-        <v>599</v>
+        <v>618</v>
       </c>
       <c r="M102" t="s">
-        <v>600</v>
+        <v>619</v>
       </c>
       <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
       <c r="I103" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="J103" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K103" t="s">
-        <v>604</v>
+        <v>623</v>
       </c>
       <c r="L103" t="s">
-        <v>605</v>
+        <v>624</v>
       </c>
       <c r="M103" t="s">
-        <v>606</v>
+        <v>625</v>
       </c>
       <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104" t="s">
-        <v>607</v>
+        <v>626</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>608</v>
+        <v>627</v>
       </c>
       <c r="I104" t="s">
-        <v>603</v>
+        <v>628</v>
       </c>
       <c r="J104" t="s">
-        <v>531</v>
+        <v>583</v>
       </c>
       <c r="K104" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="L104" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="M104" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="N104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>612</v>
+        <v>632</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>613</v>
+        <v>633</v>
       </c>
       <c r="I105" t="s">
-        <v>614</v>
+        <v>628</v>
       </c>
       <c r="J105" t="s">
-        <v>615</v>
+        <v>583</v>
       </c>
       <c r="K105" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="L105" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="M105" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
       <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="I106" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="J106" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="K106" t="s">
-        <v>623</v>
+        <v>640</v>
       </c>
       <c r="L106" t="s">
-        <v>624</v>
+        <v>641</v>
       </c>
       <c r="M106" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="N106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="I107" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
       <c r="J107" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="K107" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="L107" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="M107" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="N107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="I108" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="J108" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="K108" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
       <c r="L108" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="M108" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="I109" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="J109" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="K109" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="L109" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="M109" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="I110" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="J110" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="K110" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="L110" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
       <c r="M110" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="N110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="I111" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="J111" t="s">
-        <v>622</v>
+        <v>663</v>
       </c>
       <c r="K111" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="L111" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="M111" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="N111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="I112" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="J112" t="s">
-        <v>622</v>
+        <v>676</v>
       </c>
       <c r="K112" t="s">
-        <v>659</v>
+        <v>677</v>
       </c>
       <c r="L112" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="M112" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>663</v>
+        <v>681</v>
       </c>
       <c r="I113" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="J113" t="s">
-        <v>622</v>
+        <v>676</v>
       </c>
       <c r="K113" t="s">
-        <v>665</v>
+        <v>683</v>
       </c>
       <c r="L113" t="s">
-        <v>666</v>
+        <v>684</v>
       </c>
       <c r="M113" t="s">
-        <v>667</v>
+        <v>685</v>
       </c>
       <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>669</v>
+        <v>687</v>
       </c>
       <c r="I114" t="s">
-        <v>664</v>
+        <v>682</v>
       </c>
       <c r="J114" t="s">
-        <v>622</v>
+        <v>676</v>
       </c>
       <c r="K114" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
       <c r="L114" t="s">
-        <v>671</v>
+        <v>689</v>
       </c>
       <c r="M114" t="s">
-        <v>672</v>
+        <v>690</v>
       </c>
       <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B115"/>
       <c r="C115"/>
       <c r="D115" t="s">
-        <v>673</v>
+        <v>691</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
       <c r="I115" t="s">
-        <v>675</v>
+        <v>693</v>
       </c>
       <c r="J115" t="s">
         <v>676</v>
       </c>
       <c r="K115" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="L115" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="M115" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116" t="s">
-        <v>680</v>
+        <v>697</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="I116" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="J116" t="s">
         <v>676</v>
       </c>
       <c r="K116" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="L116" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="M116" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
       <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="I117" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="J117" t="s">
         <v>676</v>
       </c>
       <c r="K117" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="L117" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
       <c r="M117" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="I118" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="J118" t="s">
         <v>676</v>
       </c>
       <c r="K118" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="L118" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="M118" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
       <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
       <c r="I119" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
       <c r="J119" t="s">
         <v>676</v>
       </c>
       <c r="K119" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="L119" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="M119" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120" t="s">
-        <v>703</v>
+        <v>719</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>704</v>
+        <v>720</v>
       </c>
       <c r="I120" t="s">
-        <v>699</v>
+        <v>721</v>
       </c>
       <c r="J120" t="s">
         <v>676</v>
       </c>
       <c r="K120" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="L120" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="M120" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="N120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="I121" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="J121" t="s">
         <v>676</v>
       </c>
       <c r="K121" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="L121" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="M121" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="N121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="I122" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
       <c r="J122" t="s">
         <v>676</v>
       </c>
       <c r="K122" t="s">
-        <v>717</v>
+        <v>733</v>
       </c>
       <c r="L122" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
       <c r="M122" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
       <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
       <c r="I123" t="s">
-        <v>716</v>
+        <v>738</v>
       </c>
       <c r="J123" t="s">
         <v>676</v>
       </c>
       <c r="K123" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="L123" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="M123" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
       <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="I124" t="s">
-        <v>727</v>
+        <v>738</v>
       </c>
       <c r="J124" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K124" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="L124" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="M124" t="s">
-        <v>731</v>
+        <v>746</v>
       </c>
       <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125" t="s">
-        <v>732</v>
+        <v>747</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>733</v>
+        <v>748</v>
       </c>
       <c r="I125" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
       <c r="J125" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K125" t="s">
-        <v>735</v>
+        <v>750</v>
       </c>
       <c r="L125" t="s">
-        <v>736</v>
+        <v>751</v>
       </c>
       <c r="M125" t="s">
-        <v>737</v>
+        <v>752</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126" t="s">
-        <v>738</v>
+        <v>753</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>739</v>
+        <v>754</v>
       </c>
       <c r="I126" t="s">
-        <v>734</v>
+        <v>749</v>
       </c>
       <c r="J126" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K126" t="s">
-        <v>740</v>
+        <v>755</v>
       </c>
       <c r="L126" t="s">
-        <v>741</v>
+        <v>756</v>
       </c>
       <c r="M126" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="I127" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="J127" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K127" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="L127" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
       <c r="M127" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128" t="s">
-        <v>749</v>
+        <v>764</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="I128" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="J128" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K128" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="L128" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="M128" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129" t="s">
-        <v>754</v>
+        <v>769</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>755</v>
+        <v>770</v>
       </c>
       <c r="I129" t="s">
-        <v>756</v>
+        <v>771</v>
       </c>
       <c r="J129" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K129" t="s">
-        <v>757</v>
+        <v>772</v>
       </c>
       <c r="L129" t="s">
-        <v>758</v>
+        <v>773</v>
       </c>
       <c r="M129" t="s">
-        <v>759</v>
+        <v>774</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130" t="s">
-        <v>760</v>
+        <v>775</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>761</v>
+        <v>776</v>
       </c>
       <c r="I130" t="s">
-        <v>762</v>
+        <v>777</v>
       </c>
       <c r="J130" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K130" t="s">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="L130" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
       <c r="M130" t="s">
-        <v>765</v>
+        <v>780</v>
       </c>
       <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>766</v>
+        <v>781</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>767</v>
+        <v>782</v>
       </c>
       <c r="I131" t="s">
-        <v>762</v>
+        <v>783</v>
       </c>
       <c r="J131" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K131" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="L131" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="M131" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="I132" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="J132" t="s">
-        <v>728</v>
+        <v>676</v>
       </c>
       <c r="K132" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="L132" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="M132" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="I133" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="J133" t="s">
-        <v>728</v>
+        <v>796</v>
       </c>
       <c r="K133" t="s">
-        <v>779</v>
+        <v>797</v>
       </c>
       <c r="L133" t="s">
-        <v>780</v>
+        <v>798</v>
       </c>
       <c r="M133" t="s">
-        <v>781</v>
+        <v>799</v>
       </c>
       <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134" t="s">
-        <v>782</v>
+        <v>800</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>783</v>
+        <v>801</v>
       </c>
       <c r="I134" t="s">
-        <v>784</v>
+        <v>802</v>
       </c>
       <c r="J134" t="s">
-        <v>728</v>
+        <v>796</v>
       </c>
       <c r="K134" t="s">
-        <v>785</v>
+        <v>803</v>
       </c>
       <c r="L134" t="s">
-        <v>786</v>
+        <v>804</v>
       </c>
       <c r="M134" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
       <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135" t="s">
-        <v>788</v>
+        <v>806</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>789</v>
+        <v>807</v>
       </c>
       <c r="I135" t="s">
-        <v>784</v>
+        <v>808</v>
       </c>
       <c r="J135" t="s">
-        <v>728</v>
+        <v>796</v>
       </c>
       <c r="K135" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
       <c r="L135" t="s">
-        <v>791</v>
+        <v>810</v>
       </c>
       <c r="M135" t="s">
-        <v>792</v>
+        <v>811</v>
       </c>
       <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B136"/>
       <c r="C136"/>
       <c r="D136" t="s">
-        <v>793</v>
+        <v>812</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>794</v>
+        <v>813</v>
       </c>
       <c r="I136" t="s">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="J136" t="s">
-        <v>728</v>
+        <v>815</v>
       </c>
       <c r="K136" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="L136" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="M136" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="I137" t="s">
-        <v>795</v>
+        <v>821</v>
       </c>
       <c r="J137" t="s">
-        <v>728</v>
+        <v>815</v>
       </c>
       <c r="K137" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="L137" t="s">
-        <v>802</v>
+        <v>823</v>
       </c>
       <c r="M137" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>805</v>
+        <v>826</v>
       </c>
       <c r="I138" t="s">
-        <v>806</v>
+        <v>827</v>
       </c>
       <c r="J138" t="s">
-        <v>728</v>
+        <v>815</v>
       </c>
       <c r="K138" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="L138" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
       <c r="M138" t="s">
-        <v>809</v>
+        <v>830</v>
       </c>
       <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139" t="s">
-        <v>810</v>
+        <v>831</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>811</v>
+        <v>832</v>
       </c>
       <c r="I139" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="J139" t="s">
-        <v>813</v>
+        <v>834</v>
       </c>
       <c r="K139" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
       <c r="L139" t="s">
-        <v>815</v>
+        <v>836</v>
       </c>
       <c r="M139" t="s">
-        <v>816</v>
+        <v>837</v>
       </c>
       <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140" t="s">
-        <v>817</v>
+        <v>838</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>818</v>
+        <v>839</v>
       </c>
       <c r="I140" t="s">
-        <v>819</v>
+        <v>840</v>
       </c>
       <c r="J140" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="K140" t="s">
-        <v>821</v>
+        <v>841</v>
       </c>
       <c r="L140" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="M140" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141" t="s">
-        <v>824</v>
+        <v>844</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="I141" t="s">
-        <v>826</v>
+        <v>846</v>
       </c>
       <c r="J141" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="K141" t="s">
-        <v>827</v>
+        <v>847</v>
       </c>
       <c r="L141" t="s">
-        <v>828</v>
+        <v>848</v>
       </c>
       <c r="M141" t="s">
-        <v>829</v>
+        <v>849</v>
       </c>
       <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="I142" t="s">
-        <v>832</v>
+        <v>846</v>
       </c>
       <c r="J142" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="K142" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="L142" t="s">
-        <v>834</v>
+        <v>853</v>
       </c>
       <c r="M142" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
       <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143" t="s">
-        <v>836</v>
+        <v>855</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>837</v>
+        <v>856</v>
       </c>
       <c r="I143" t="s">
-        <v>838</v>
+        <v>857</v>
       </c>
       <c r="J143" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="K143" t="s">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="L143" t="s">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="M143" t="s">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="I144" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
       <c r="J144" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="K144" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
       <c r="L144" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
       <c r="M144" t="s">
-        <v>847</v>
+        <v>866</v>
       </c>
       <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B145"/>
       <c r="C145"/>
       <c r="D145" t="s">
-        <v>848</v>
+        <v>867</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>849</v>
+        <v>868</v>
       </c>
       <c r="I145" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="J145" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="K145" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="L145" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="M145" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
       <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="I146" t="s">
-        <v>850</v>
+        <v>874</v>
       </c>
       <c r="J146" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="K146" t="s">
-        <v>856</v>
+        <v>875</v>
       </c>
       <c r="L146" t="s">
-        <v>857</v>
+        <v>876</v>
       </c>
       <c r="M146" t="s">
-        <v>858</v>
+        <v>877</v>
       </c>
       <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147" t="s">
-        <v>859</v>
+        <v>878</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>860</v>
+        <v>879</v>
       </c>
       <c r="I147" t="s">
-        <v>861</v>
+        <v>880</v>
       </c>
       <c r="J147" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="K147" t="s">
-        <v>862</v>
+        <v>881</v>
       </c>
       <c r="L147" t="s">
-        <v>863</v>
+        <v>882</v>
       </c>
       <c r="M147" t="s">
-        <v>864</v>
+        <v>883</v>
       </c>
       <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>866</v>
+        <v>885</v>
       </c>
       <c r="I148" t="s">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="J148" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="K148" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="L148" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="M148" t="s">
-        <v>870</v>
+        <v>888</v>
       </c>
       <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="I149" t="s">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="J149" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K149" t="s">
-        <v>875</v>
+        <v>893</v>
       </c>
       <c r="L149" t="s">
-        <v>876</v>
+        <v>894</v>
       </c>
       <c r="M149" t="s">
-        <v>877</v>
+        <v>895</v>
       </c>
       <c r="N149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150" t="s">
-        <v>878</v>
+        <v>896</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
       <c r="I150" t="s">
-        <v>880</v>
+        <v>898</v>
       </c>
       <c r="J150" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K150" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="L150" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="M150" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="I151" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="J151" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K151" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="L151" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="M151" t="s">
-        <v>889</v>
+        <v>907</v>
       </c>
       <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>891</v>
+        <v>909</v>
       </c>
       <c r="I152" t="s">
+        <v>910</v>
+      </c>
+      <c r="J152" t="s">
         <v>892</v>
       </c>
-      <c r="J152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K152" t="s">
-        <v>893</v>
+        <v>911</v>
       </c>
       <c r="L152" t="s">
-        <v>894</v>
+        <v>912</v>
       </c>
       <c r="M152" t="s">
-        <v>895</v>
+        <v>913</v>
       </c>
       <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>897</v>
+        <v>915</v>
       </c>
       <c r="I153" t="s">
-        <v>898</v>
+        <v>916</v>
       </c>
       <c r="J153" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K153" t="s">
-        <v>899</v>
+        <v>917</v>
       </c>
       <c r="L153" t="s">
-        <v>900</v>
+        <v>918</v>
       </c>
       <c r="M153" t="s">
-        <v>901</v>
+        <v>919</v>
       </c>
       <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154" t="s">
-        <v>902</v>
+        <v>920</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>903</v>
+        <v>921</v>
       </c>
       <c r="I154" t="s">
-        <v>898</v>
+        <v>922</v>
       </c>
       <c r="J154" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K154" t="s">
-        <v>904</v>
+        <v>923</v>
       </c>
       <c r="L154" t="s">
-        <v>905</v>
+        <v>924</v>
       </c>
       <c r="M154" t="s">
-        <v>906</v>
+        <v>925</v>
       </c>
       <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155" t="s">
-        <v>907</v>
+        <v>926</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>908</v>
+        <v>927</v>
       </c>
       <c r="I155" t="s">
-        <v>909</v>
+        <v>928</v>
       </c>
       <c r="J155" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K155" t="s">
-        <v>910</v>
+        <v>929</v>
       </c>
       <c r="L155" t="s">
-        <v>911</v>
+        <v>930</v>
       </c>
       <c r="M155" t="s">
-        <v>912</v>
+        <v>931</v>
       </c>
       <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156" t="s">
-        <v>913</v>
+        <v>932</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>914</v>
+        <v>933</v>
       </c>
       <c r="I156" t="s">
-        <v>909</v>
+        <v>934</v>
       </c>
       <c r="J156" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K156" t="s">
-        <v>915</v>
+        <v>935</v>
       </c>
       <c r="L156" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="M156" t="s">
-        <v>917</v>
+        <v>937</v>
       </c>
       <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157" t="s">
-        <v>918</v>
+        <v>938</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>919</v>
+        <v>939</v>
       </c>
       <c r="I157" t="s">
-        <v>920</v>
+        <v>940</v>
       </c>
       <c r="J157" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="K157" t="s">
-        <v>921</v>
+        <v>941</v>
       </c>
       <c r="L157" t="s">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="M157" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158" t="s">
-        <v>924</v>
+        <v>944</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>925</v>
+        <v>945</v>
       </c>
       <c r="I158" t="s">
-        <v>926</v>
+        <v>946</v>
       </c>
       <c r="J158" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="K158" t="s">
-        <v>927</v>
+        <v>948</v>
       </c>
       <c r="L158" t="s">
-        <v>928</v>
+        <v>949</v>
       </c>
       <c r="M158" t="s">
-        <v>929</v>
+        <v>950</v>
       </c>
       <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159" t="s">
-        <v>930</v>
+        <v>951</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>931</v>
+        <v>952</v>
       </c>
       <c r="I159" t="s">
-        <v>926</v>
+        <v>946</v>
       </c>
       <c r="J159" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="K159" t="s">
-        <v>932</v>
+        <v>953</v>
       </c>
       <c r="L159" t="s">
-        <v>933</v>
+        <v>954</v>
       </c>
       <c r="M159" t="s">
-        <v>934</v>
+        <v>955</v>
       </c>
       <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160" t="s">
-        <v>935</v>
+        <v>956</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>936</v>
+        <v>957</v>
       </c>
       <c r="I160" t="s">
-        <v>937</v>
+        <v>958</v>
       </c>
       <c r="J160" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="K160" t="s">
-        <v>938</v>
+        <v>959</v>
       </c>
       <c r="L160" t="s">
-        <v>939</v>
+        <v>960</v>
       </c>
       <c r="M160" t="s">
-        <v>940</v>
+        <v>961</v>
       </c>
       <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161" t="s">
-        <v>941</v>
+        <v>962</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>942</v>
+        <v>963</v>
       </c>
       <c r="I161" t="s">
-        <v>937</v>
+        <v>964</v>
       </c>
       <c r="J161" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="K161" t="s">
-        <v>943</v>
+        <v>965</v>
       </c>
       <c r="L161" t="s">
-        <v>944</v>
+        <v>966</v>
       </c>
       <c r="M161" t="s">
-        <v>945</v>
+        <v>967</v>
       </c>
       <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162" t="s">
-        <v>946</v>
+        <v>968</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
+        <v>969</v>
+      </c>
+      <c r="I162" t="s">
+        <v>964</v>
+      </c>
+      <c r="J162" t="s">
         <v>947</v>
       </c>
-      <c r="I162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K162" t="s">
-        <v>949</v>
+        <v>970</v>
       </c>
       <c r="L162" t="s">
-        <v>950</v>
+        <v>971</v>
       </c>
       <c r="M162" t="s">
-        <v>951</v>
+        <v>972</v>
       </c>
       <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="I163" t="s">
-        <v>954</v>
+        <v>975</v>
       </c>
       <c r="J163" t="s">
-        <v>874</v>
+        <v>947</v>
       </c>
       <c r="K163" t="s">
-        <v>955</v>
+        <v>976</v>
       </c>
       <c r="L163" t="s">
-        <v>956</v>
+        <v>977</v>
       </c>
       <c r="M163" t="s">
-        <v>957</v>
+        <v>978</v>
       </c>
       <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>959</v>
+        <v>980</v>
       </c>
       <c r="I164" t="s">
-        <v>960</v>
+        <v>981</v>
       </c>
       <c r="J164" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K164" t="s">
-        <v>962</v>
+        <v>982</v>
       </c>
       <c r="L164" t="s">
-        <v>963</v>
+        <v>983</v>
       </c>
       <c r="M164" t="s">
-        <v>964</v>
+        <v>984</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165" t="s">
-        <v>965</v>
+        <v>985</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>966</v>
+        <v>986</v>
       </c>
       <c r="I165" t="s">
-        <v>960</v>
+        <v>981</v>
       </c>
       <c r="J165" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K165" t="s">
-        <v>967</v>
+        <v>987</v>
       </c>
       <c r="L165" t="s">
-        <v>968</v>
+        <v>988</v>
       </c>
       <c r="M165" t="s">
-        <v>969</v>
+        <v>989</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B166"/>
       <c r="C166"/>
       <c r="D166" t="s">
-        <v>970</v>
+        <v>990</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>971</v>
+        <v>991</v>
       </c>
       <c r="I166" t="s">
-        <v>972</v>
+        <v>992</v>
       </c>
       <c r="J166" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K166" t="s">
-        <v>973</v>
+        <v>993</v>
       </c>
       <c r="L166" t="s">
-        <v>974</v>
+        <v>994</v>
       </c>
       <c r="M166" t="s">
-        <v>975</v>
+        <v>995</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167" t="s">
-        <v>976</v>
+        <v>996</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>977</v>
+        <v>997</v>
       </c>
       <c r="I167" t="s">
-        <v>978</v>
+        <v>992</v>
       </c>
       <c r="J167" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K167" t="s">
-        <v>979</v>
+        <v>998</v>
       </c>
       <c r="L167" t="s">
-        <v>980</v>
+        <v>999</v>
       </c>
       <c r="M167" t="s">
-        <v>981</v>
+        <v>1000</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168" t="s">
-        <v>982</v>
+        <v>1001</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>983</v>
+        <v>1002</v>
       </c>
       <c r="I168" t="s">
-        <v>978</v>
+        <v>1003</v>
       </c>
       <c r="J168" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K168" t="s">
-        <v>984</v>
+        <v>1004</v>
       </c>
       <c r="L168" t="s">
-        <v>985</v>
+        <v>1005</v>
       </c>
       <c r="M168" t="s">
-        <v>986</v>
+        <v>1006</v>
       </c>
       <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169" t="s">
-        <v>987</v>
+        <v>1007</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>988</v>
+        <v>1008</v>
       </c>
       <c r="I169" t="s">
-        <v>989</v>
+        <v>1009</v>
       </c>
       <c r="J169" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K169" t="s">
-        <v>990</v>
+        <v>1010</v>
       </c>
       <c r="L169" t="s">
-        <v>991</v>
+        <v>1011</v>
       </c>
       <c r="M169" t="s">
-        <v>992</v>
+        <v>1012</v>
       </c>
       <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170" t="s">
-        <v>993</v>
+        <v>1013</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>994</v>
+        <v>1014</v>
       </c>
       <c r="I170" t="s">
-        <v>995</v>
+        <v>1009</v>
       </c>
       <c r="J170" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K170" t="s">
-        <v>996</v>
+        <v>1015</v>
       </c>
       <c r="L170" t="s">
-        <v>997</v>
+        <v>1016</v>
       </c>
       <c r="M170" t="s">
-        <v>998</v>
+        <v>1017</v>
       </c>
       <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171" t="s">
-        <v>999</v>
+        <v>1018</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1000</v>
+        <v>1019</v>
       </c>
       <c r="I171" t="s">
-        <v>1001</v>
+        <v>1020</v>
       </c>
       <c r="J171" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K171" t="s">
-        <v>1002</v>
+        <v>1021</v>
       </c>
       <c r="L171" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
       <c r="M171" t="s">
-        <v>1004</v>
+        <v>1023</v>
       </c>
       <c r="N171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172" t="s">
-        <v>1005</v>
+        <v>1024</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1006</v>
+        <v>1025</v>
       </c>
       <c r="I172" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="J172" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K172" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
       <c r="L172" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="M172" t="s">
-        <v>1010</v>
+        <v>1028</v>
       </c>
       <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173" t="s">
-        <v>1011</v>
+        <v>1029</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1012</v>
+        <v>1030</v>
       </c>
       <c r="I173" t="s">
-        <v>1007</v>
+        <v>1031</v>
       </c>
       <c r="J173" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K173" t="s">
-        <v>1013</v>
+        <v>1032</v>
       </c>
       <c r="L173" t="s">
-        <v>1014</v>
+        <v>1033</v>
       </c>
       <c r="M173" t="s">
-        <v>1015</v>
+        <v>1034</v>
       </c>
       <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B174"/>
       <c r="C174"/>
       <c r="D174" t="s">
-        <v>1016</v>
+        <v>1035</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1017</v>
+        <v>1036</v>
       </c>
       <c r="I174" t="s">
-        <v>1018</v>
+        <v>1031</v>
       </c>
       <c r="J174" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K174" t="s">
-        <v>1019</v>
+        <v>1037</v>
       </c>
       <c r="L174" t="s">
-        <v>1020</v>
+        <v>1038</v>
       </c>
       <c r="M174" t="s">
-        <v>1021</v>
+        <v>1039</v>
       </c>
       <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175" t="s">
-        <v>1022</v>
+        <v>1040</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1023</v>
+        <v>1041</v>
       </c>
       <c r="I175" t="s">
-        <v>1018</v>
+        <v>1042</v>
       </c>
       <c r="J175" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K175" t="s">
-        <v>1024</v>
+        <v>1043</v>
       </c>
       <c r="L175" t="s">
-        <v>1025</v>
+        <v>1044</v>
       </c>
       <c r="M175" t="s">
-        <v>1026</v>
+        <v>1045</v>
       </c>
       <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176" t="s">
-        <v>1027</v>
+        <v>1046</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1028</v>
+        <v>1047</v>
       </c>
       <c r="I176" t="s">
-        <v>1029</v>
+        <v>1048</v>
       </c>
       <c r="J176" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K176" t="s">
-        <v>1030</v>
+        <v>1049</v>
       </c>
       <c r="L176" t="s">
-        <v>1031</v>
+        <v>1050</v>
       </c>
       <c r="M176" t="s">
-        <v>1032</v>
+        <v>1051</v>
       </c>
       <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177" t="s">
-        <v>1033</v>
+        <v>1052</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1034</v>
+        <v>1053</v>
       </c>
       <c r="I177" t="s">
-        <v>1029</v>
+        <v>1048</v>
       </c>
       <c r="J177" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K177" t="s">
-        <v>1035</v>
+        <v>1054</v>
       </c>
       <c r="L177" t="s">
-        <v>1036</v>
+        <v>1055</v>
       </c>
       <c r="M177" t="s">
-        <v>1037</v>
+        <v>1056</v>
       </c>
       <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178" t="s">
-        <v>1038</v>
+        <v>1057</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1039</v>
+        <v>1058</v>
       </c>
       <c r="I178" t="s">
-        <v>1040</v>
+        <v>1059</v>
       </c>
       <c r="J178" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
       <c r="K178" t="s">
-        <v>1041</v>
+        <v>1060</v>
       </c>
       <c r="L178" t="s">
-        <v>1042</v>
+        <v>1061</v>
       </c>
       <c r="M178" t="s">
-        <v>1043</v>
+        <v>1062</v>
       </c>
       <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179" t="s">
-        <v>1044</v>
+        <v>1063</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1045</v>
+        <v>1064</v>
       </c>
       <c r="I179" t="s">
-        <v>1046</v>
+        <v>1065</v>
       </c>
       <c r="J179" t="s">
-        <v>961</v>
+        <v>1066</v>
       </c>
       <c r="K179" t="s">
-        <v>1047</v>
+        <v>1067</v>
       </c>
       <c r="L179" t="s">
-        <v>1048</v>
+        <v>1068</v>
       </c>
       <c r="M179" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
       <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180" t="s">
-        <v>1050</v>
+        <v>1070</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1051</v>
+        <v>1071</v>
       </c>
       <c r="I180" t="s">
-        <v>1052</v>
+        <v>1072</v>
       </c>
       <c r="J180" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="K180" t="s">
-        <v>1054</v>
+        <v>1073</v>
       </c>
       <c r="L180" t="s">
-        <v>1055</v>
+        <v>1074</v>
       </c>
       <c r="M180" t="s">
-        <v>1056</v>
+        <v>1075</v>
       </c>
       <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B181"/>
       <c r="C181"/>
       <c r="D181" t="s">
-        <v>1057</v>
+        <v>1076</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1058</v>
+        <v>1077</v>
       </c>
       <c r="I181" t="s">
-        <v>1059</v>
+        <v>1078</v>
       </c>
       <c r="J181" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="K181" t="s">
-        <v>1060</v>
+        <v>1079</v>
       </c>
       <c r="L181" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="M181" t="s">
-        <v>1062</v>
+        <v>1081</v>
       </c>
       <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B182"/>
       <c r="C182"/>
       <c r="D182" t="s">
-        <v>1063</v>
+        <v>1082</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1064</v>
+        <v>1083</v>
       </c>
       <c r="I182" t="s">
-        <v>1059</v>
+        <v>1084</v>
       </c>
       <c r="J182" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="K182" t="s">
-        <v>1065</v>
+        <v>1085</v>
       </c>
       <c r="L182" t="s">
-        <v>1066</v>
+        <v>1086</v>
       </c>
       <c r="M182" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
       <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183" t="s">
-        <v>1068</v>
+        <v>1088</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1069</v>
+        <v>1089</v>
       </c>
       <c r="I183" t="s">
-        <v>1070</v>
+        <v>1090</v>
       </c>
       <c r="J183" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="K183" t="s">
-        <v>1071</v>
+        <v>1091</v>
       </c>
       <c r="L183" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
       <c r="M183" t="s">
-        <v>1073</v>
+        <v>1093</v>
       </c>
       <c r="N183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184" t="s">
-        <v>1074</v>
+        <v>1094</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1075</v>
+        <v>1095</v>
       </c>
       <c r="I184" t="s">
-        <v>1076</v>
+        <v>1096</v>
       </c>
       <c r="J184" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="K184" t="s">
-        <v>1077</v>
+        <v>1097</v>
       </c>
       <c r="L184" t="s">
-        <v>1078</v>
+        <v>1098</v>
       </c>
       <c r="M184" t="s">
-        <v>1079</v>
+        <v>1099</v>
       </c>
       <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>1080</v>
+        <v>1100</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1081</v>
+        <v>1101</v>
       </c>
       <c r="I185" t="s">
-        <v>1082</v>
+        <v>1102</v>
       </c>
       <c r="J185" t="s">
-        <v>1053</v>
+        <v>1103</v>
       </c>
       <c r="K185" t="s">
-        <v>1083</v>
+        <v>1104</v>
       </c>
       <c r="L185" t="s">
-        <v>1084</v>
+        <v>1105</v>
       </c>
       <c r="M185" t="s">
-        <v>1085</v>
+        <v>1106</v>
       </c>
       <c r="N185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B186"/>
       <c r="C186"/>
       <c r="D186" t="s">
-        <v>1086</v>
+        <v>1107</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1087</v>
+        <v>1108</v>
       </c>
       <c r="I186" t="s">
-        <v>1088</v>
+        <v>1102</v>
       </c>
       <c r="J186" t="s">
-        <v>1053</v>
+        <v>1103</v>
       </c>
       <c r="K186" t="s">
-        <v>1089</v>
+        <v>1109</v>
       </c>
       <c r="L186" t="s">
-        <v>1090</v>
+        <v>1110</v>
       </c>
       <c r="M186" t="s">
-        <v>1091</v>
+        <v>1111</v>
       </c>
       <c r="N186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187" t="s">
-        <v>1092</v>
+        <v>1112</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1093</v>
+        <v>1113</v>
       </c>
       <c r="I187" t="s">
-        <v>1094</v>
+        <v>1114</v>
       </c>
       <c r="J187" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="K187" t="s">
-        <v>1096</v>
+        <v>1115</v>
       </c>
       <c r="L187" t="s">
-        <v>1097</v>
+        <v>1116</v>
       </c>
       <c r="M187" t="s">
-        <v>1098</v>
+        <v>1117</v>
       </c>
       <c r="N187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B188"/>
       <c r="C188"/>
       <c r="D188" t="s">
-        <v>1099</v>
+        <v>1118</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1100</v>
+        <v>1119</v>
       </c>
       <c r="I188" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="J188" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="K188" t="s">
-        <v>1102</v>
+        <v>1120</v>
       </c>
       <c r="L188" t="s">
-        <v>1103</v>
+        <v>1121</v>
       </c>
       <c r="M188" t="s">
-        <v>1104</v>
+        <v>1122</v>
       </c>
       <c r="N188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189" t="s">
-        <v>1105</v>
+        <v>1123</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1106</v>
+        <v>1124</v>
       </c>
       <c r="I189" t="s">
-        <v>1101</v>
+        <v>1125</v>
       </c>
       <c r="J189" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="K189" t="s">
-        <v>1107</v>
+        <v>1126</v>
       </c>
       <c r="L189" t="s">
-        <v>1108</v>
+        <v>1127</v>
       </c>
       <c r="M189" t="s">
-        <v>1109</v>
+        <v>1128</v>
       </c>
       <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B190"/>
       <c r="C190"/>
       <c r="D190" t="s">
-        <v>1110</v>
+        <v>1129</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1111</v>
+        <v>1130</v>
       </c>
       <c r="I190" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="J190" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="K190" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="L190" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
       <c r="M190" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B191"/>
       <c r="C191"/>
       <c r="D191" t="s">
-        <v>1116</v>
+        <v>1134</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1117</v>
+        <v>1135</v>
       </c>
       <c r="I191" t="s">
-        <v>1118</v>
+        <v>1136</v>
       </c>
       <c r="J191" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K191" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="L191" t="s">
-        <v>1121</v>
+        <v>1138</v>
       </c>
       <c r="M191" t="s">
-        <v>1122</v>
+        <v>1139</v>
       </c>
       <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B192"/>
       <c r="C192"/>
       <c r="D192" t="s">
-        <v>1123</v>
+        <v>1140</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1124</v>
+        <v>1141</v>
       </c>
       <c r="I192" t="s">
-        <v>1125</v>
+        <v>1142</v>
       </c>
       <c r="J192" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K192" t="s">
-        <v>1126</v>
+        <v>1143</v>
       </c>
       <c r="L192" t="s">
-        <v>1127</v>
+        <v>1144</v>
       </c>
       <c r="M192" t="s">
-        <v>1128</v>
+        <v>1145</v>
       </c>
       <c r="N192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193" t="s">
-        <v>1129</v>
+        <v>1146</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1130</v>
+        <v>1147</v>
       </c>
       <c r="I193" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="J193" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K193" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="L193" t="s">
-        <v>1133</v>
+        <v>1149</v>
       </c>
       <c r="M193" t="s">
-        <v>1134</v>
+        <v>1150</v>
       </c>
       <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B194"/>
       <c r="C194"/>
       <c r="D194" t="s">
-        <v>1135</v>
+        <v>1151</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
       <c r="I194" t="s">
-        <v>1131</v>
+        <v>1153</v>
       </c>
       <c r="J194" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K194" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="L194" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
       <c r="M194" t="s">
-        <v>1139</v>
+        <v>1156</v>
       </c>
       <c r="N194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B195"/>
       <c r="C195"/>
       <c r="D195" t="s">
-        <v>1140</v>
+        <v>1157</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="I195" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
       <c r="J195" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K195" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
       <c r="L195" t="s">
-        <v>1144</v>
+        <v>1160</v>
       </c>
       <c r="M195" t="s">
-        <v>1145</v>
+        <v>1161</v>
       </c>
       <c r="N195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B196"/>
       <c r="C196"/>
       <c r="D196" t="s">
-        <v>1146</v>
+        <v>1162</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1147</v>
+        <v>1163</v>
       </c>
       <c r="I196" t="s">
-        <v>1142</v>
+        <v>1164</v>
       </c>
       <c r="J196" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K196" t="s">
-        <v>1148</v>
+        <v>1165</v>
       </c>
       <c r="L196" t="s">
-        <v>1149</v>
+        <v>1166</v>
       </c>
       <c r="M196" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
       <c r="N196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B197"/>
       <c r="C197"/>
       <c r="D197" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="I197" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="J197" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K197" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
       <c r="L197" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
       <c r="M197" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="N197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B198"/>
       <c r="C198"/>
       <c r="D198" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
       <c r="I198" t="s">
-        <v>1153</v>
+        <v>1176</v>
       </c>
       <c r="J198" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K198" t="s">
-        <v>1159</v>
+        <v>1177</v>
       </c>
       <c r="L198" t="s">
-        <v>1160</v>
+        <v>1178</v>
       </c>
       <c r="M198" t="s">
-        <v>1161</v>
+        <v>1179</v>
       </c>
       <c r="N198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B199"/>
       <c r="C199"/>
       <c r="D199" t="s">
-        <v>1162</v>
+        <v>1180</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1163</v>
+        <v>1181</v>
       </c>
       <c r="I199" t="s">
-        <v>1164</v>
+        <v>1182</v>
       </c>
       <c r="J199" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="K199" t="s">
-        <v>1165</v>
+        <v>1183</v>
       </c>
       <c r="L199" t="s">
-        <v>1166</v>
+        <v>1184</v>
       </c>
       <c r="M199" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="N199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B200"/>
       <c r="C200"/>
       <c r="D200" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="I200" t="s">
-        <v>1164</v>
+        <v>1188</v>
       </c>
       <c r="J200" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K200" t="s">
-        <v>1170</v>
+        <v>1190</v>
       </c>
       <c r="L200" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
       <c r="M200" t="s">
-        <v>1172</v>
+        <v>1192</v>
       </c>
       <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B201"/>
       <c r="C201"/>
       <c r="D201" t="s">
-        <v>1173</v>
+        <v>1193</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1174</v>
+        <v>1194</v>
       </c>
       <c r="I201" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
       <c r="J201" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K201" t="s">
-        <v>1176</v>
+        <v>1196</v>
       </c>
       <c r="L201" t="s">
-        <v>1177</v>
+        <v>1197</v>
       </c>
       <c r="M201" t="s">
-        <v>1178</v>
+        <v>1198</v>
       </c>
       <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B202"/>
       <c r="C202"/>
       <c r="D202" t="s">
-        <v>1179</v>
+        <v>1199</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1180</v>
+        <v>1200</v>
       </c>
       <c r="I202" t="s">
-        <v>1181</v>
+        <v>1201</v>
       </c>
       <c r="J202" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K202" t="s">
-        <v>1182</v>
+        <v>1202</v>
       </c>
       <c r="L202" t="s">
-        <v>1183</v>
+        <v>1203</v>
       </c>
       <c r="M202" t="s">
-        <v>1184</v>
+        <v>1204</v>
       </c>
       <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B203"/>
       <c r="C203"/>
       <c r="D203" t="s">
-        <v>1185</v>
+        <v>1205</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1186</v>
+        <v>1206</v>
       </c>
       <c r="I203" t="s">
-        <v>1181</v>
+        <v>1207</v>
       </c>
       <c r="J203" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K203" t="s">
-        <v>1187</v>
+        <v>1208</v>
       </c>
       <c r="L203" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
       <c r="M203" t="s">
-        <v>1189</v>
+        <v>1210</v>
       </c>
       <c r="N203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B204"/>
       <c r="C204"/>
       <c r="D204" t="s">
-        <v>1190</v>
+        <v>1211</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1191</v>
+        <v>1212</v>
       </c>
       <c r="I204" t="s">
-        <v>1192</v>
+        <v>1213</v>
       </c>
       <c r="J204" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K204" t="s">
-        <v>1193</v>
+        <v>1214</v>
       </c>
       <c r="L204" t="s">
-        <v>1194</v>
+        <v>1215</v>
       </c>
       <c r="M204" t="s">
-        <v>1195</v>
+        <v>1216</v>
       </c>
       <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B205"/>
       <c r="C205"/>
       <c r="D205" t="s">
-        <v>1196</v>
+        <v>1217</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1197</v>
+        <v>1218</v>
       </c>
       <c r="I205" t="s">
-        <v>1192</v>
+        <v>1219</v>
       </c>
       <c r="J205" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K205" t="s">
-        <v>1198</v>
+        <v>1220</v>
       </c>
       <c r="L205" t="s">
-        <v>1199</v>
+        <v>1221</v>
       </c>
       <c r="M205" t="s">
-        <v>1200</v>
+        <v>1222</v>
       </c>
       <c r="N205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B206"/>
       <c r="C206"/>
       <c r="D206" t="s">
-        <v>1201</v>
+        <v>1223</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1202</v>
+        <v>1224</v>
       </c>
       <c r="I206" t="s">
-        <v>1203</v>
+        <v>1225</v>
       </c>
       <c r="J206" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K206" t="s">
-        <v>1204</v>
+        <v>1226</v>
       </c>
       <c r="L206" t="s">
-        <v>1205</v>
+        <v>1227</v>
       </c>
       <c r="M206" t="s">
-        <v>1206</v>
+        <v>1228</v>
       </c>
       <c r="N206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B207"/>
       <c r="C207"/>
       <c r="D207" t="s">
-        <v>1207</v>
+        <v>1229</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1208</v>
+        <v>1230</v>
       </c>
       <c r="I207" t="s">
-        <v>1209</v>
+        <v>1231</v>
       </c>
       <c r="J207" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K207" t="s">
-        <v>1210</v>
+        <v>1232</v>
       </c>
       <c r="L207" t="s">
-        <v>1211</v>
+        <v>1233</v>
       </c>
       <c r="M207" t="s">
-        <v>1212</v>
+        <v>1234</v>
       </c>
       <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B208"/>
       <c r="C208"/>
       <c r="D208" t="s">
-        <v>1213</v>
+        <v>1235</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1214</v>
+        <v>1236</v>
       </c>
       <c r="I208" t="s">
-        <v>1215</v>
+        <v>1237</v>
       </c>
       <c r="J208" t="s">
-        <v>1119</v>
+        <v>1189</v>
       </c>
       <c r="K208" t="s">
-        <v>1216</v>
+        <v>1238</v>
       </c>
       <c r="L208" t="s">
-        <v>1217</v>
+        <v>1239</v>
       </c>
       <c r="M208" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="N208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B209"/>
       <c r="C209"/>
       <c r="D209" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="I209" t="s">
-        <v>1215</v>
+        <v>1243</v>
       </c>
       <c r="J209" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K209" t="s">
-        <v>1221</v>
+        <v>1245</v>
       </c>
       <c r="L209" t="s">
-        <v>1222</v>
+        <v>1246</v>
       </c>
       <c r="M209" t="s">
-        <v>1223</v>
+        <v>1247</v>
       </c>
       <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B210"/>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>1224</v>
+        <v>1248</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1225</v>
+        <v>1249</v>
       </c>
       <c r="I210" t="s">
-        <v>1226</v>
+        <v>1250</v>
       </c>
       <c r="J210" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K210" t="s">
-        <v>1227</v>
+        <v>1251</v>
       </c>
       <c r="L210" t="s">
-        <v>1228</v>
+        <v>1252</v>
       </c>
       <c r="M210" t="s">
-        <v>1229</v>
+        <v>1253</v>
       </c>
       <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B211"/>
       <c r="C211"/>
       <c r="D211" t="s">
-        <v>1230</v>
+        <v>1254</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1231</v>
+        <v>1255</v>
       </c>
       <c r="I211" t="s">
-        <v>1232</v>
+        <v>1256</v>
       </c>
       <c r="J211" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K211" t="s">
-        <v>1233</v>
+        <v>1257</v>
       </c>
       <c r="L211" t="s">
-        <v>1234</v>
+        <v>1258</v>
       </c>
       <c r="M211" t="s">
-        <v>1235</v>
+        <v>1259</v>
       </c>
       <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B212"/>
       <c r="C212"/>
       <c r="D212" t="s">
-        <v>1236</v>
+        <v>1260</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1237</v>
+        <v>1261</v>
       </c>
       <c r="I212" t="s">
-        <v>1238</v>
+        <v>1262</v>
       </c>
       <c r="J212" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K212" t="s">
-        <v>1239</v>
+        <v>1263</v>
       </c>
       <c r="L212" t="s">
-        <v>1240</v>
+        <v>1264</v>
       </c>
       <c r="M212" t="s">
-        <v>1241</v>
+        <v>1265</v>
       </c>
       <c r="N212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B213"/>
       <c r="C213"/>
       <c r="D213" t="s">
-        <v>1242</v>
+        <v>1266</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1243</v>
+        <v>1267</v>
       </c>
       <c r="I213" t="s">
-        <v>1238</v>
+        <v>1268</v>
       </c>
       <c r="J213" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K213" t="s">
-        <v>1244</v>
+        <v>1269</v>
       </c>
       <c r="L213" t="s">
-        <v>1245</v>
+        <v>1270</v>
       </c>
       <c r="M213" t="s">
-        <v>1246</v>
+        <v>1271</v>
       </c>
       <c r="N213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B214"/>
       <c r="C214"/>
       <c r="D214" t="s">
-        <v>1247</v>
+        <v>1272</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1248</v>
+        <v>1273</v>
       </c>
       <c r="I214" t="s">
-        <v>1249</v>
+        <v>1274</v>
       </c>
       <c r="J214" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K214" t="s">
-        <v>1250</v>
+        <v>1275</v>
       </c>
       <c r="L214" t="s">
-        <v>1251</v>
+        <v>1276</v>
       </c>
       <c r="M214" t="s">
-        <v>1252</v>
+        <v>1277</v>
       </c>
       <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215" t="s">
-        <v>1253</v>
+        <v>1278</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1254</v>
+        <v>1279</v>
       </c>
       <c r="I215" t="s">
-        <v>1255</v>
+        <v>1280</v>
       </c>
       <c r="J215" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K215" t="s">
-        <v>1256</v>
+        <v>1281</v>
       </c>
       <c r="L215" t="s">
-        <v>1257</v>
+        <v>1282</v>
       </c>
       <c r="M215" t="s">
-        <v>1258</v>
+        <v>1283</v>
       </c>
       <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B216"/>
       <c r="C216"/>
       <c r="D216" t="s">
-        <v>1259</v>
+        <v>1284</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1260</v>
+        <v>1285</v>
       </c>
       <c r="I216" t="s">
-        <v>1255</v>
+        <v>1286</v>
       </c>
       <c r="J216" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K216" t="s">
-        <v>1261</v>
+        <v>1287</v>
       </c>
       <c r="L216" t="s">
-        <v>1262</v>
+        <v>1288</v>
       </c>
       <c r="M216" t="s">
-        <v>1263</v>
+        <v>1289</v>
       </c>
       <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B217"/>
       <c r="C217"/>
       <c r="D217" t="s">
-        <v>1264</v>
+        <v>1290</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1265</v>
+        <v>1291</v>
       </c>
       <c r="I217" t="s">
-        <v>1266</v>
+        <v>1292</v>
       </c>
       <c r="J217" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K217" t="s">
-        <v>1267</v>
+        <v>1293</v>
       </c>
       <c r="L217" t="s">
-        <v>1268</v>
+        <v>1294</v>
       </c>
       <c r="M217" t="s">
-        <v>1269</v>
+        <v>1295</v>
       </c>
       <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B218"/>
       <c r="C218"/>
       <c r="D218" t="s">
-        <v>1270</v>
+        <v>1296</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1271</v>
+        <v>1297</v>
       </c>
       <c r="I218" t="s">
-        <v>1266</v>
+        <v>1298</v>
       </c>
       <c r="J218" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K218" t="s">
-        <v>1272</v>
+        <v>1299</v>
       </c>
       <c r="L218" t="s">
-        <v>1273</v>
+        <v>1300</v>
       </c>
       <c r="M218" t="s">
-        <v>1274</v>
+        <v>1301</v>
       </c>
       <c r="N218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B219"/>
       <c r="C219"/>
       <c r="D219" t="s">
-        <v>1275</v>
+        <v>1302</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1276</v>
+        <v>1303</v>
       </c>
       <c r="I219" t="s">
-        <v>1277</v>
+        <v>1304</v>
       </c>
       <c r="J219" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K219" t="s">
-        <v>1278</v>
+        <v>1305</v>
       </c>
       <c r="L219" t="s">
-        <v>1279</v>
+        <v>1306</v>
       </c>
       <c r="M219" t="s">
-        <v>1280</v>
+        <v>1307</v>
       </c>
       <c r="N219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B220"/>
       <c r="C220"/>
       <c r="D220" t="s">
-        <v>1281</v>
+        <v>1308</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1282</v>
+        <v>1309</v>
       </c>
       <c r="I220" t="s">
-        <v>1283</v>
+        <v>1310</v>
       </c>
       <c r="J220" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K220" t="s">
-        <v>1284</v>
+        <v>1311</v>
       </c>
       <c r="L220" t="s">
-        <v>1285</v>
+        <v>1312</v>
       </c>
       <c r="M220" t="s">
-        <v>1286</v>
+        <v>1313</v>
       </c>
       <c r="N220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B221"/>
       <c r="C221"/>
       <c r="D221" t="s">
-        <v>1287</v>
+        <v>1314</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1288</v>
+        <v>1315</v>
       </c>
       <c r="I221" t="s">
-        <v>1289</v>
+        <v>1316</v>
       </c>
       <c r="J221" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K221" t="s">
-        <v>1290</v>
+        <v>1317</v>
       </c>
       <c r="L221" t="s">
-        <v>1291</v>
+        <v>1318</v>
       </c>
       <c r="M221" t="s">
-        <v>1292</v>
+        <v>1319</v>
       </c>
       <c r="N221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B222"/>
       <c r="C222"/>
       <c r="D222" t="s">
-        <v>1293</v>
+        <v>1320</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1294</v>
+        <v>1321</v>
       </c>
       <c r="I222" t="s">
-        <v>1295</v>
+        <v>1316</v>
       </c>
       <c r="J222" t="s">
-        <v>1119</v>
+        <v>1244</v>
       </c>
       <c r="K222" t="s">
-        <v>1296</v>
+        <v>1322</v>
       </c>
       <c r="L222" t="s">
-        <v>1297</v>
+        <v>1323</v>
       </c>
       <c r="M222" t="s">
-        <v>1298</v>
+        <v>1324</v>
       </c>
       <c r="N222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B223"/>
       <c r="C223"/>
       <c r="D223" t="s">
-        <v>1299</v>
+        <v>1325</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1300</v>
+        <v>1326</v>
       </c>
       <c r="I223" t="s">
-        <v>1295</v>
+        <v>1327</v>
       </c>
       <c r="J223" t="s">
-        <v>1119</v>
+        <v>1328</v>
       </c>
       <c r="K223" t="s">
-        <v>1301</v>
+        <v>1329</v>
       </c>
       <c r="L223" t="s">
-        <v>1302</v>
+        <v>1330</v>
       </c>
       <c r="M223" t="s">
-        <v>1303</v>
+        <v>1331</v>
       </c>
       <c r="N223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B224"/>
       <c r="C224"/>
       <c r="D224" t="s">
-        <v>1304</v>
+        <v>1332</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1305</v>
+        <v>1333</v>
       </c>
       <c r="I224" t="s">
-        <v>1306</v>
+        <v>1334</v>
       </c>
       <c r="J224" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="K224" t="s">
-        <v>1308</v>
+        <v>1336</v>
       </c>
       <c r="L224" t="s">
-        <v>1309</v>
+        <v>1337</v>
       </c>
       <c r="M224" t="s">
-        <v>1310</v>
+        <v>1338</v>
       </c>
       <c r="N224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B225"/>
       <c r="C225"/>
       <c r="D225" t="s">
-        <v>1311</v>
+        <v>1339</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1312</v>
+        <v>1340</v>
       </c>
       <c r="I225" t="s">
-        <v>1306</v>
+        <v>1341</v>
       </c>
       <c r="J225" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="K225" t="s">
-        <v>1313</v>
+        <v>1342</v>
       </c>
       <c r="L225" t="s">
-        <v>1314</v>
+        <v>1343</v>
       </c>
       <c r="M225" t="s">
-        <v>1315</v>
+        <v>1344</v>
       </c>
       <c r="N225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226" t="s">
-        <v>1316</v>
+        <v>1345</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1317</v>
+        <v>1346</v>
       </c>
       <c r="I226" t="s">
-        <v>1318</v>
+        <v>1347</v>
       </c>
       <c r="J226" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="K226" t="s">
-        <v>1319</v>
+        <v>1348</v>
       </c>
       <c r="L226" t="s">
-        <v>1320</v>
+        <v>1349</v>
       </c>
       <c r="M226" t="s">
-        <v>1321</v>
+        <v>1350</v>
       </c>
       <c r="N226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B227"/>
       <c r="C227"/>
       <c r="D227" t="s">
-        <v>1322</v>
+        <v>1351</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1323</v>
+        <v>1352</v>
       </c>
       <c r="I227" t="s">
-        <v>1324</v>
+        <v>1353</v>
       </c>
       <c r="J227" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="K227" t="s">
-        <v>1325</v>
+        <v>1354</v>
       </c>
       <c r="L227" t="s">
-        <v>1326</v>
+        <v>1355</v>
       </c>
       <c r="M227" t="s">
-        <v>1327</v>
+        <v>1356</v>
       </c>
       <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B228"/>
       <c r="C228"/>
       <c r="D228" t="s">
-        <v>1328</v>
+        <v>1357</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1329</v>
+        <v>1358</v>
       </c>
       <c r="I228" t="s">
-        <v>1330</v>
+        <v>1359</v>
       </c>
       <c r="J228" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="K228" t="s">
-        <v>1332</v>
+        <v>1360</v>
       </c>
       <c r="L228" t="s">
-        <v>1333</v>
+        <v>1361</v>
       </c>
       <c r="M228" t="s">
-        <v>1334</v>
+        <v>1362</v>
       </c>
       <c r="N228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B229"/>
       <c r="C229"/>
       <c r="D229" t="s">
-        <v>1335</v>
+        <v>1363</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1336</v>
+        <v>1364</v>
       </c>
       <c r="I229" t="s">
-        <v>1330</v>
+        <v>1365</v>
       </c>
       <c r="J229" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="K229" t="s">
-        <v>1337</v>
+        <v>1366</v>
       </c>
       <c r="L229" t="s">
-        <v>1338</v>
+        <v>1367</v>
       </c>
       <c r="M229" t="s">
-        <v>1339</v>
+        <v>1368</v>
       </c>
       <c r="N229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B230"/>
       <c r="C230"/>
       <c r="D230" t="s">
-        <v>1340</v>
+        <v>1369</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1341</v>
+        <v>1370</v>
       </c>
       <c r="I230" t="s">
-        <v>1342</v>
+        <v>1371</v>
       </c>
       <c r="J230" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="K230" t="s">
-        <v>1343</v>
+        <v>1372</v>
       </c>
       <c r="L230" t="s">
-        <v>1344</v>
+        <v>1373</v>
       </c>
       <c r="M230" t="s">
-        <v>1345</v>
+        <v>1374</v>
       </c>
       <c r="N230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B231"/>
       <c r="C231"/>
       <c r="D231" t="s">
-        <v>1346</v>
+        <v>1375</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1347</v>
+        <v>1376</v>
       </c>
       <c r="I231" t="s">
-        <v>1348</v>
+        <v>1377</v>
       </c>
       <c r="J231" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="K231" t="s">
-        <v>1349</v>
+        <v>1378</v>
       </c>
       <c r="L231" t="s">
-        <v>1350</v>
+        <v>1379</v>
       </c>
       <c r="M231" t="s">
-        <v>1351</v>
+        <v>1380</v>
       </c>
       <c r="N231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B232"/>
       <c r="C232"/>
       <c r="D232" t="s">
-        <v>1352</v>
+        <v>1381</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1353</v>
+        <v>1382</v>
       </c>
       <c r="I232" t="s">
-        <v>1354</v>
+        <v>1377</v>
       </c>
       <c r="J232" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="K232" t="s">
-        <v>1355</v>
+        <v>1383</v>
       </c>
       <c r="L232" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="M232" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="N232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B233"/>
       <c r="C233"/>
       <c r="D233" t="s">
-        <v>1358</v>
+        <v>1386</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1359</v>
+        <v>1387</v>
       </c>
       <c r="I233" t="s">
-        <v>1360</v>
+        <v>1388</v>
       </c>
       <c r="J233" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K233" t="s">
-        <v>1362</v>
+        <v>1390</v>
       </c>
       <c r="L233" t="s">
-        <v>1363</v>
+        <v>1391</v>
       </c>
       <c r="M233" t="s">
-        <v>1364</v>
+        <v>1392</v>
       </c>
       <c r="N233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B234"/>
       <c r="C234"/>
       <c r="D234" t="s">
-        <v>1365</v>
+        <v>1393</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1366</v>
+        <v>1394</v>
       </c>
       <c r="I234" t="s">
-        <v>1367</v>
+        <v>1395</v>
       </c>
       <c r="J234" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K234" t="s">
-        <v>1368</v>
+        <v>1396</v>
       </c>
       <c r="L234" t="s">
-        <v>1369</v>
+        <v>1397</v>
       </c>
       <c r="M234" t="s">
-        <v>1370</v>
+        <v>1398</v>
       </c>
       <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B235"/>
       <c r="C235"/>
       <c r="D235" t="s">
-        <v>1371</v>
+        <v>1399</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1372</v>
+        <v>1400</v>
       </c>
       <c r="I235" t="s">
-        <v>1373</v>
+        <v>1401</v>
       </c>
       <c r="J235" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K235" t="s">
-        <v>1374</v>
+        <v>1402</v>
       </c>
       <c r="L235" t="s">
-        <v>1375</v>
+        <v>1403</v>
       </c>
       <c r="M235" t="s">
-        <v>1376</v>
+        <v>1404</v>
       </c>
       <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B236"/>
       <c r="C236"/>
       <c r="D236" t="s">
-        <v>1377</v>
+        <v>1405</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1378</v>
+        <v>1406</v>
       </c>
       <c r="I236" t="s">
-        <v>1373</v>
+        <v>1401</v>
       </c>
       <c r="J236" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K236" t="s">
-        <v>1379</v>
+        <v>1407</v>
       </c>
       <c r="L236" t="s">
-        <v>1380</v>
+        <v>1408</v>
       </c>
       <c r="M236" t="s">
-        <v>1381</v>
+        <v>1409</v>
       </c>
       <c r="N236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B237"/>
       <c r="C237"/>
       <c r="D237" t="s">
-        <v>1382</v>
+        <v>1410</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1383</v>
+        <v>1411</v>
       </c>
       <c r="I237" t="s">
-        <v>1384</v>
+        <v>1412</v>
       </c>
       <c r="J237" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K237" t="s">
-        <v>1385</v>
+        <v>1413</v>
       </c>
       <c r="L237" t="s">
-        <v>1386</v>
+        <v>1414</v>
       </c>
       <c r="M237" t="s">
-        <v>1387</v>
+        <v>1415</v>
       </c>
       <c r="N237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B238"/>
       <c r="C238"/>
       <c r="D238" t="s">
-        <v>1388</v>
+        <v>1416</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
+        <v>1417</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J238" t="s">
         <v>1389</v>
       </c>
-      <c r="I238" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K238" t="s">
-        <v>1391</v>
+        <v>1418</v>
       </c>
       <c r="L238" t="s">
-        <v>1392</v>
+        <v>1419</v>
       </c>
       <c r="M238" t="s">
-        <v>1393</v>
+        <v>1420</v>
       </c>
       <c r="N238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B239"/>
       <c r="C239"/>
       <c r="D239" t="s">
-        <v>1394</v>
+        <v>1421</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1395</v>
+        <v>1422</v>
       </c>
       <c r="I239" t="s">
-        <v>1396</v>
+        <v>1423</v>
       </c>
       <c r="J239" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K239" t="s">
-        <v>1397</v>
+        <v>1424</v>
       </c>
       <c r="L239" t="s">
-        <v>1398</v>
+        <v>1425</v>
       </c>
       <c r="M239" t="s">
-        <v>1399</v>
+        <v>1426</v>
       </c>
       <c r="N239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B240"/>
       <c r="C240"/>
       <c r="D240" t="s">
-        <v>1400</v>
+        <v>1427</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1401</v>
+        <v>1428</v>
       </c>
       <c r="I240" t="s">
-        <v>1402</v>
+        <v>1429</v>
       </c>
       <c r="J240" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K240" t="s">
-        <v>1403</v>
+        <v>1430</v>
       </c>
       <c r="L240" t="s">
-        <v>1404</v>
+        <v>1431</v>
       </c>
       <c r="M240" t="s">
-        <v>1405</v>
+        <v>1432</v>
       </c>
       <c r="N240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B241"/>
       <c r="C241"/>
       <c r="D241" t="s">
-        <v>1406</v>
+        <v>1433</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1407</v>
+        <v>1434</v>
       </c>
       <c r="I241" t="s">
-        <v>1402</v>
+        <v>1429</v>
       </c>
       <c r="J241" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="K241" t="s">
-        <v>1408</v>
+        <v>1435</v>
       </c>
       <c r="L241" t="s">
-        <v>1409</v>
+        <v>1436</v>
       </c>
       <c r="M241" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
       <c r="N241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B242"/>
       <c r="C242"/>
       <c r="D242" t="s">
-        <v>1411</v>
+        <v>1438</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1412</v>
+        <v>1439</v>
       </c>
       <c r="I242" t="s">
-        <v>1413</v>
+        <v>1440</v>
       </c>
       <c r="J242" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K242" t="s">
-        <v>1414</v>
+        <v>1442</v>
       </c>
       <c r="L242" t="s">
-        <v>1415</v>
+        <v>1443</v>
       </c>
       <c r="M242" t="s">
-        <v>1416</v>
+        <v>1444</v>
       </c>
       <c r="N242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B243"/>
       <c r="C243"/>
       <c r="D243" t="s">
-        <v>1417</v>
+        <v>1445</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1418</v>
+        <v>1446</v>
       </c>
       <c r="I243" t="s">
-        <v>1419</v>
+        <v>1447</v>
       </c>
       <c r="J243" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K243" t="s">
-        <v>1420</v>
+        <v>1448</v>
       </c>
       <c r="L243" t="s">
-        <v>1421</v>
+        <v>1449</v>
       </c>
       <c r="M243" t="s">
-        <v>1422</v>
+        <v>1450</v>
       </c>
       <c r="N243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B244"/>
       <c r="C244"/>
       <c r="D244" t="s">
-        <v>1423</v>
+        <v>1451</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1424</v>
+        <v>1452</v>
       </c>
       <c r="I244" t="s">
-        <v>1425</v>
+        <v>1447</v>
       </c>
       <c r="J244" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K244" t="s">
-        <v>1426</v>
+        <v>1453</v>
       </c>
       <c r="L244" t="s">
-        <v>1427</v>
+        <v>1454</v>
       </c>
       <c r="M244" t="s">
-        <v>1428</v>
+        <v>1455</v>
       </c>
       <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B245"/>
       <c r="C245"/>
       <c r="D245" t="s">
-        <v>1429</v>
+        <v>1456</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1430</v>
+        <v>1457</v>
       </c>
       <c r="I245" t="s">
-        <v>1431</v>
+        <v>1458</v>
       </c>
       <c r="J245" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K245" t="s">
-        <v>1432</v>
+        <v>1459</v>
       </c>
       <c r="L245" t="s">
-        <v>1433</v>
+        <v>1460</v>
       </c>
       <c r="M245" t="s">
-        <v>1434</v>
+        <v>1461</v>
       </c>
       <c r="N245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B246"/>
       <c r="C246"/>
       <c r="D246" t="s">
-        <v>1435</v>
+        <v>1462</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1436</v>
+        <v>1463</v>
       </c>
       <c r="I246" t="s">
-        <v>1431</v>
+        <v>1458</v>
       </c>
       <c r="J246" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K246" t="s">
-        <v>1437</v>
+        <v>1464</v>
       </c>
       <c r="L246" t="s">
-        <v>1438</v>
+        <v>1465</v>
       </c>
       <c r="M246" t="s">
-        <v>1439</v>
+        <v>1466</v>
       </c>
       <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B247"/>
       <c r="C247"/>
       <c r="D247" t="s">
-        <v>1440</v>
+        <v>1467</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J247" t="s">
         <v>1441</v>
       </c>
-      <c r="I247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K247" t="s">
-        <v>1443</v>
+        <v>1470</v>
       </c>
       <c r="L247" t="s">
-        <v>1444</v>
+        <v>1471</v>
       </c>
       <c r="M247" t="s">
-        <v>1445</v>
+        <v>1472</v>
       </c>
       <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B248"/>
       <c r="C248"/>
       <c r="D248" t="s">
-        <v>1446</v>
+        <v>1473</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1447</v>
+        <v>1474</v>
       </c>
       <c r="I248" t="s">
-        <v>1448</v>
+        <v>1475</v>
       </c>
       <c r="J248" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K248" t="s">
-        <v>1449</v>
+        <v>1476</v>
       </c>
       <c r="L248" t="s">
-        <v>1450</v>
+        <v>1477</v>
       </c>
       <c r="M248" t="s">
-        <v>1451</v>
+        <v>1478</v>
       </c>
       <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B249"/>
       <c r="C249"/>
       <c r="D249" t="s">
-        <v>1452</v>
+        <v>1479</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1453</v>
+        <v>1480</v>
       </c>
       <c r="I249" t="s">
-        <v>1448</v>
+        <v>1475</v>
       </c>
       <c r="J249" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K249" t="s">
-        <v>1454</v>
+        <v>1481</v>
       </c>
       <c r="L249" t="s">
-        <v>1455</v>
+        <v>1482</v>
       </c>
       <c r="M249" t="s">
-        <v>1456</v>
+        <v>1483</v>
       </c>
       <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B250"/>
       <c r="C250"/>
       <c r="D250" t="s">
-        <v>1457</v>
+        <v>1484</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1458</v>
+        <v>1485</v>
       </c>
       <c r="I250" t="s">
-        <v>1459</v>
+        <v>1486</v>
       </c>
       <c r="J250" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K250" t="s">
-        <v>1460</v>
+        <v>1487</v>
       </c>
       <c r="L250" t="s">
-        <v>1461</v>
+        <v>1488</v>
       </c>
       <c r="M250" t="s">
-        <v>1462</v>
+        <v>1489</v>
       </c>
       <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B251"/>
       <c r="C251"/>
       <c r="D251" t="s">
-        <v>1463</v>
+        <v>1490</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1464</v>
+        <v>1491</v>
       </c>
       <c r="I251" t="s">
-        <v>1465</v>
+        <v>1486</v>
       </c>
       <c r="J251" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K251" t="s">
-        <v>1466</v>
+        <v>1492</v>
       </c>
       <c r="L251" t="s">
-        <v>1467</v>
+        <v>1493</v>
       </c>
       <c r="M251" t="s">
-        <v>1468</v>
+        <v>1494</v>
       </c>
       <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B252"/>
       <c r="C252"/>
       <c r="D252" t="s">
-        <v>1469</v>
+        <v>1495</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1470</v>
+        <v>1496</v>
       </c>
       <c r="I252" t="s">
-        <v>1465</v>
+        <v>1497</v>
       </c>
       <c r="J252" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K252" t="s">
-        <v>1471</v>
+        <v>1498</v>
       </c>
       <c r="L252" t="s">
-        <v>1472</v>
+        <v>1499</v>
       </c>
       <c r="M252" t="s">
-        <v>1473</v>
+        <v>1500</v>
       </c>
       <c r="N252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B253"/>
       <c r="C253"/>
       <c r="D253" t="s">
-        <v>1474</v>
+        <v>1501</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1475</v>
+        <v>1502</v>
       </c>
       <c r="I253" t="s">
-        <v>1476</v>
+        <v>1497</v>
       </c>
       <c r="J253" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K253" t="s">
-        <v>1477</v>
+        <v>1503</v>
       </c>
       <c r="L253" t="s">
-        <v>1478</v>
+        <v>1504</v>
       </c>
       <c r="M253" t="s">
-        <v>1479</v>
+        <v>1505</v>
       </c>
       <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B254"/>
       <c r="C254"/>
       <c r="D254" t="s">
-        <v>1480</v>
+        <v>1506</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1481</v>
+        <v>1507</v>
       </c>
       <c r="I254" t="s">
-        <v>1482</v>
+        <v>1508</v>
       </c>
       <c r="J254" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K254" t="s">
-        <v>1483</v>
+        <v>1509</v>
       </c>
       <c r="L254" t="s">
-        <v>1484</v>
+        <v>1510</v>
       </c>
       <c r="M254" t="s">
-        <v>1485</v>
+        <v>1511</v>
       </c>
       <c r="N254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B255"/>
       <c r="C255"/>
       <c r="D255" t="s">
-        <v>1486</v>
+        <v>1512</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1487</v>
+        <v>1513</v>
       </c>
       <c r="I255" t="s">
-        <v>1488</v>
+        <v>1508</v>
       </c>
       <c r="J255" t="s">
-        <v>1361</v>
+        <v>1441</v>
       </c>
       <c r="K255" t="s">
-        <v>1489</v>
+        <v>1514</v>
       </c>
       <c r="L255" t="s">
-        <v>1490</v>
+        <v>1515</v>
       </c>
       <c r="M255" t="s">
-        <v>1491</v>
+        <v>1516</v>
       </c>
       <c r="N255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B256"/>
       <c r="C256"/>
       <c r="D256" t="s">
-        <v>1492</v>
+        <v>1517</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1493</v>
+        <v>1518</v>
       </c>
       <c r="I256" t="s">
-        <v>1494</v>
+        <v>1519</v>
       </c>
       <c r="J256" t="s">
-        <v>1495</v>
+        <v>1441</v>
       </c>
       <c r="K256" t="s">
-        <v>1496</v>
+        <v>1520</v>
       </c>
       <c r="L256" t="s">
-        <v>1497</v>
+        <v>1521</v>
       </c>
       <c r="M256" t="s">
-        <v>1498</v>
+        <v>1522</v>
       </c>
       <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B257"/>
       <c r="C257"/>
       <c r="D257" t="s">
-        <v>1499</v>
+        <v>1523</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1500</v>
+        <v>1524</v>
       </c>
       <c r="I257" t="s">
-        <v>1494</v>
+        <v>1525</v>
       </c>
       <c r="J257" t="s">
-        <v>1495</v>
+        <v>52</v>
       </c>
       <c r="K257" t="s">
-        <v>1501</v>
+        <v>1526</v>
       </c>
       <c r="L257" t="s">
-        <v>1502</v>
+        <v>1527</v>
       </c>
       <c r="M257" t="s">
-        <v>1503</v>
+        <v>1528</v>
       </c>
       <c r="N257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B258"/>
       <c r="C258"/>
       <c r="D258" t="s">
-        <v>145</v>
+        <v>1529</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1504</v>
+        <v>1530</v>
       </c>
       <c r="I258" t="s">
-        <v>1505</v>
+        <v>1531</v>
       </c>
       <c r="J258" t="s">
-        <v>1495</v>
+        <v>1532</v>
       </c>
       <c r="K258" t="s">
-        <v>1506</v>
+        <v>1533</v>
       </c>
       <c r="L258" t="s">
-        <v>1507</v>
+        <v>1534</v>
       </c>
       <c r="M258" t="s">
-        <v>1508</v>
+        <v>1535</v>
       </c>
       <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B259"/>
       <c r="C259"/>
       <c r="D259" t="s">
-        <v>1509</v>
+        <v>1536</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1510</v>
+        <v>1537</v>
       </c>
       <c r="I259" t="s">
-        <v>1505</v>
+        <v>1538</v>
       </c>
       <c r="J259" t="s">
-        <v>1495</v>
+        <v>1532</v>
       </c>
       <c r="K259" t="s">
-        <v>1511</v>
+        <v>1539</v>
       </c>
       <c r="L259" t="s">
-        <v>1512</v>
+        <v>1540</v>
       </c>
       <c r="M259" t="s">
-        <v>1513</v>
+        <v>1541</v>
       </c>
       <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B260"/>
       <c r="C260"/>
       <c r="D260" t="s">
-        <v>1514</v>
+        <v>1542</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1515</v>
+        <v>1543</v>
       </c>
       <c r="I260" t="s">
-        <v>1516</v>
+        <v>1544</v>
       </c>
       <c r="J260" t="s">
-        <v>1495</v>
+        <v>1532</v>
       </c>
       <c r="K260" t="s">
-        <v>1517</v>
+        <v>1545</v>
       </c>
       <c r="L260" t="s">
-        <v>1518</v>
+        <v>1546</v>
       </c>
       <c r="M260" t="s">
-        <v>1519</v>
+        <v>1547</v>
       </c>
       <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B261"/>
       <c r="C261"/>
       <c r="D261" t="s">
-        <v>1520</v>
+        <v>1548</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1521</v>
+        <v>1549</v>
       </c>
       <c r="I261" t="s">
-        <v>1522</v>
+        <v>1550</v>
       </c>
       <c r="J261" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="K261" t="s">
-        <v>1523</v>
+        <v>1552</v>
       </c>
       <c r="L261" t="s">
-        <v>1524</v>
+        <v>1553</v>
       </c>
       <c r="M261" t="s">
-        <v>1525</v>
+        <v>1554</v>
       </c>
       <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B262"/>
       <c r="C262"/>
       <c r="D262" t="s">
-        <v>1526</v>
+        <v>1555</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1527</v>
+        <v>1556</v>
       </c>
       <c r="I262" t="s">
-        <v>1522</v>
+        <v>1550</v>
       </c>
       <c r="J262" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="K262" t="s">
-        <v>1528</v>
+        <v>1557</v>
       </c>
       <c r="L262" t="s">
-        <v>1529</v>
+        <v>1558</v>
       </c>
       <c r="M262" t="s">
-        <v>1530</v>
+        <v>1559</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B263"/>
       <c r="C263"/>
       <c r="D263" t="s">
-        <v>1531</v>
+        <v>1560</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1532</v>
+        <v>1561</v>
       </c>
       <c r="I263" t="s">
-        <v>1533</v>
+        <v>1562</v>
       </c>
       <c r="J263" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="K263" t="s">
-        <v>1534</v>
+        <v>1563</v>
       </c>
       <c r="L263" t="s">
-        <v>1535</v>
+        <v>1564</v>
       </c>
       <c r="M263" t="s">
-        <v>1536</v>
+        <v>1565</v>
       </c>
       <c r="N263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B264"/>
       <c r="C264"/>
       <c r="D264" t="s">
-        <v>1537</v>
+        <v>1566</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1538</v>
+        <v>1567</v>
       </c>
       <c r="I264" t="s">
-        <v>1539</v>
+        <v>1562</v>
       </c>
       <c r="J264" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="K264" t="s">
-        <v>1540</v>
+        <v>1568</v>
       </c>
       <c r="L264" t="s">
-        <v>1541</v>
+        <v>1569</v>
       </c>
       <c r="M264" t="s">
-        <v>1542</v>
+        <v>1570</v>
       </c>
       <c r="N264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B265"/>
       <c r="C265"/>
       <c r="D265" t="s">
-        <v>1543</v>
+        <v>1571</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1544</v>
+        <v>1572</v>
       </c>
       <c r="I265" t="s">
-        <v>1539</v>
+        <v>1573</v>
       </c>
       <c r="J265" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="K265" t="s">
-        <v>1545</v>
+        <v>1574</v>
       </c>
       <c r="L265" t="s">
-        <v>1546</v>
+        <v>1575</v>
       </c>
       <c r="M265" t="s">
-        <v>1547</v>
+        <v>1576</v>
       </c>
       <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B266"/>
       <c r="C266"/>
       <c r="D266" t="s">
-        <v>1548</v>
+        <v>1577</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1549</v>
+        <v>1578</v>
       </c>
       <c r="I266" t="s">
-        <v>1550</v>
+        <v>1579</v>
       </c>
       <c r="J266" t="s">
-        <v>1495</v>
+        <v>1551</v>
       </c>
       <c r="K266" t="s">
-        <v>1551</v>
+        <v>1580</v>
       </c>
       <c r="L266" t="s">
-        <v>1552</v>
+        <v>1581</v>
       </c>
       <c r="M266" t="s">
-        <v>1553</v>
+        <v>1582</v>
       </c>
       <c r="N266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B267"/>
       <c r="C267"/>
       <c r="D267" t="s">
-        <v>1554</v>
+        <v>1583</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1555</v>
+        <v>1584</v>
       </c>
       <c r="I267" t="s">
-        <v>1556</v>
+        <v>1585</v>
       </c>
       <c r="J267" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K267" t="s">
-        <v>1558</v>
+        <v>1586</v>
       </c>
       <c r="L267" t="s">
-        <v>1559</v>
+        <v>1587</v>
       </c>
       <c r="M267" t="s">
-        <v>1560</v>
+        <v>1588</v>
       </c>
       <c r="N267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B268"/>
       <c r="C268"/>
       <c r="D268" t="s">
-        <v>1561</v>
+        <v>1589</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1562</v>
+        <v>1590</v>
       </c>
       <c r="I268" t="s">
-        <v>1563</v>
+        <v>1591</v>
       </c>
       <c r="J268" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K268" t="s">
-        <v>1564</v>
+        <v>1592</v>
       </c>
       <c r="L268" t="s">
-        <v>1565</v>
+        <v>1593</v>
       </c>
       <c r="M268" t="s">
-        <v>1566</v>
+        <v>1594</v>
       </c>
       <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B269"/>
       <c r="C269"/>
       <c r="D269" t="s">
-        <v>1567</v>
+        <v>1595</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1568</v>
+        <v>1596</v>
       </c>
       <c r="I269" t="s">
-        <v>1569</v>
+        <v>1597</v>
       </c>
       <c r="J269" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K269" t="s">
-        <v>1570</v>
+        <v>1598</v>
       </c>
       <c r="L269" t="s">
-        <v>1571</v>
+        <v>1599</v>
       </c>
       <c r="M269" t="s">
-        <v>1572</v>
+        <v>1600</v>
       </c>
       <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B270"/>
       <c r="C270"/>
       <c r="D270" t="s">
-        <v>1573</v>
+        <v>1601</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1574</v>
+        <v>1602</v>
       </c>
       <c r="I270" t="s">
-        <v>1569</v>
+        <v>1603</v>
       </c>
       <c r="J270" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K270" t="s">
-        <v>1575</v>
+        <v>1604</v>
       </c>
       <c r="L270" t="s">
-        <v>1576</v>
+        <v>1605</v>
       </c>
       <c r="M270" t="s">
-        <v>1577</v>
+        <v>1606</v>
       </c>
       <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B271"/>
       <c r="C271"/>
       <c r="D271" t="s">
-        <v>1578</v>
+        <v>1607</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1579</v>
+        <v>1608</v>
       </c>
       <c r="I271" t="s">
-        <v>1580</v>
+        <v>1609</v>
       </c>
       <c r="J271" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K271" t="s">
-        <v>1581</v>
+        <v>1610</v>
       </c>
       <c r="L271" t="s">
-        <v>1582</v>
+        <v>1611</v>
       </c>
       <c r="M271" t="s">
-        <v>1583</v>
+        <v>1612</v>
       </c>
       <c r="N271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B272"/>
       <c r="C272"/>
       <c r="D272" t="s">
-        <v>1584</v>
+        <v>1613</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1585</v>
+        <v>1614</v>
       </c>
       <c r="I272" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="J272" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K272" t="s">
-        <v>1587</v>
+        <v>1615</v>
       </c>
       <c r="L272" t="s">
-        <v>1588</v>
+        <v>1616</v>
       </c>
       <c r="M272" t="s">
-        <v>1589</v>
+        <v>1617</v>
       </c>
       <c r="N272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B273"/>
       <c r="C273"/>
       <c r="D273" t="s">
-        <v>1590</v>
+        <v>1618</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1591</v>
+        <v>1619</v>
       </c>
       <c r="I273" t="s">
-        <v>1592</v>
+        <v>1620</v>
       </c>
       <c r="J273" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K273" t="s">
-        <v>1593</v>
+        <v>1621</v>
       </c>
       <c r="L273" t="s">
-        <v>1594</v>
+        <v>1622</v>
       </c>
       <c r="M273" t="s">
-        <v>1595</v>
+        <v>1623</v>
       </c>
       <c r="N273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B274"/>
       <c r="C274"/>
       <c r="D274" t="s">
-        <v>1596</v>
+        <v>1624</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1597</v>
+        <v>1625</v>
       </c>
       <c r="I274" t="s">
-        <v>1598</v>
+        <v>1620</v>
       </c>
       <c r="J274" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K274" t="s">
-        <v>1599</v>
+        <v>1626</v>
       </c>
       <c r="L274" t="s">
-        <v>1600</v>
+        <v>1627</v>
       </c>
       <c r="M274" t="s">
-        <v>1601</v>
+        <v>1628</v>
       </c>
       <c r="N274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B275"/>
       <c r="C275"/>
       <c r="D275" t="s">
-        <v>1602</v>
+        <v>1629</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1603</v>
+        <v>1630</v>
       </c>
       <c r="I275" t="s">
-        <v>1604</v>
+        <v>1631</v>
       </c>
       <c r="J275" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K275" t="s">
-        <v>1605</v>
+        <v>1632</v>
       </c>
       <c r="L275" t="s">
-        <v>1606</v>
+        <v>1633</v>
       </c>
       <c r="M275" t="s">
-        <v>1607</v>
+        <v>1634</v>
       </c>
       <c r="N275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B276"/>
       <c r="C276"/>
       <c r="D276" t="s">
-        <v>1608</v>
+        <v>1635</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1609</v>
+        <v>1636</v>
       </c>
       <c r="I276" t="s">
-        <v>1610</v>
+        <v>1637</v>
       </c>
       <c r="J276" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K276" t="s">
-        <v>1611</v>
+        <v>1638</v>
       </c>
       <c r="L276" t="s">
-        <v>1612</v>
+        <v>1639</v>
       </c>
       <c r="M276" t="s">
-        <v>1613</v>
+        <v>1640</v>
       </c>
       <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B277"/>
       <c r="C277"/>
       <c r="D277" t="s">
-        <v>1614</v>
+        <v>1641</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1615</v>
+        <v>1642</v>
       </c>
       <c r="I277" t="s">
-        <v>1616</v>
+        <v>1637</v>
       </c>
       <c r="J277" t="s">
-        <v>1557</v>
+        <v>157</v>
       </c>
       <c r="K277" t="s">
-        <v>1617</v>
+        <v>1643</v>
       </c>
       <c r="L277" t="s">
-        <v>1618</v>
+        <v>1644</v>
       </c>
       <c r="M277" t="s">
-        <v>1619</v>
+        <v>1645</v>
       </c>
       <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B278"/>
       <c r="C278"/>
       <c r="D278" t="s">
-        <v>1620</v>
+        <v>1646</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1621</v>
+        <v>1647</v>
       </c>
       <c r="I278" t="s">
-        <v>1622</v>
+        <v>1648</v>
       </c>
       <c r="J278" t="s">
-        <v>1623</v>
+        <v>157</v>
       </c>
       <c r="K278" t="s">
-        <v>1624</v>
+        <v>1649</v>
       </c>
       <c r="L278" t="s">
-        <v>1625</v>
+        <v>1650</v>
       </c>
       <c r="M278" t="s">
-        <v>1626</v>
+        <v>1651</v>
       </c>
       <c r="N278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B279"/>
       <c r="C279"/>
       <c r="D279" t="s">
-        <v>1627</v>
+        <v>1652</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1628</v>
+        <v>1653</v>
       </c>
       <c r="I279" t="s">
-        <v>1629</v>
+        <v>1648</v>
       </c>
       <c r="J279" t="s">
-        <v>1623</v>
+        <v>157</v>
       </c>
       <c r="K279" t="s">
-        <v>1630</v>
+        <v>1654</v>
       </c>
       <c r="L279" t="s">
-        <v>1631</v>
+        <v>1655</v>
       </c>
       <c r="M279" t="s">
-        <v>1632</v>
+        <v>1656</v>
       </c>
       <c r="N279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B280"/>
       <c r="C280"/>
       <c r="D280" t="s">
-        <v>1633</v>
+        <v>1657</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1634</v>
+        <v>1658</v>
       </c>
       <c r="I280" t="s">
-        <v>1635</v>
+        <v>1659</v>
       </c>
       <c r="J280" t="s">
-        <v>1623</v>
+        <v>157</v>
       </c>
       <c r="K280" t="s">
-        <v>1636</v>
+        <v>1660</v>
       </c>
       <c r="L280" t="s">
-        <v>1637</v>
+        <v>1661</v>
       </c>
       <c r="M280" t="s">
-        <v>1638</v>
+        <v>1662</v>
       </c>
       <c r="N280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B281"/>
       <c r="C281"/>
       <c r="D281" t="s">
-        <v>1639</v>
+        <v>1663</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="I281" t="s">
-        <v>1635</v>
+        <v>1665</v>
       </c>
       <c r="J281" t="s">
-        <v>1623</v>
+        <v>157</v>
       </c>
       <c r="K281" t="s">
-        <v>1641</v>
+        <v>1666</v>
       </c>
       <c r="L281" t="s">
-        <v>1642</v>
+        <v>1667</v>
       </c>
       <c r="M281" t="s">
-        <v>1643</v>
+        <v>1668</v>
       </c>
       <c r="N281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B282"/>
       <c r="C282"/>
       <c r="D282" t="s">
-        <v>1644</v>
+        <v>1669</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1645</v>
+        <v>1670</v>
       </c>
       <c r="I282" t="s">
-        <v>1646</v>
+        <v>1671</v>
       </c>
       <c r="J282" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K282" t="s">
-        <v>1647</v>
+        <v>1673</v>
       </c>
       <c r="L282" t="s">
-        <v>1648</v>
+        <v>1674</v>
       </c>
       <c r="M282" t="s">
-        <v>1649</v>
+        <v>1675</v>
       </c>
       <c r="N282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B283"/>
       <c r="C283"/>
       <c r="D283" t="s">
-        <v>1650</v>
+        <v>1676</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1651</v>
+        <v>1677</v>
       </c>
       <c r="I283" t="s">
-        <v>1646</v>
+        <v>1671</v>
       </c>
       <c r="J283" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K283" t="s">
-        <v>1652</v>
+        <v>1678</v>
       </c>
       <c r="L283" t="s">
-        <v>1653</v>
+        <v>1679</v>
       </c>
       <c r="M283" t="s">
-        <v>1654</v>
+        <v>1680</v>
       </c>
       <c r="N283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B284"/>
       <c r="C284"/>
       <c r="D284" t="s">
-        <v>1655</v>
+        <v>1681</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>1656</v>
+        <v>1682</v>
       </c>
       <c r="I284" t="s">
-        <v>1657</v>
+        <v>1683</v>
       </c>
       <c r="J284" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K284" t="s">
-        <v>1658</v>
+        <v>1684</v>
       </c>
       <c r="L284" t="s">
-        <v>1659</v>
+        <v>1685</v>
       </c>
       <c r="M284" t="s">
-        <v>1660</v>
+        <v>1686</v>
       </c>
       <c r="N284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B285"/>
       <c r="C285"/>
       <c r="D285" t="s">
-        <v>1661</v>
+        <v>1687</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1662</v>
+        <v>1688</v>
       </c>
       <c r="I285" t="s">
-        <v>1657</v>
+        <v>1689</v>
       </c>
       <c r="J285" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K285" t="s">
-        <v>1663</v>
+        <v>1690</v>
       </c>
       <c r="L285" t="s">
-        <v>1664</v>
+        <v>1691</v>
       </c>
       <c r="M285" t="s">
-        <v>1665</v>
+        <v>1692</v>
       </c>
       <c r="N285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B286"/>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>1666</v>
+        <v>1693</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1667</v>
+        <v>1694</v>
       </c>
       <c r="I286" t="s">
-        <v>1668</v>
+        <v>1689</v>
       </c>
       <c r="J286" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K286" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="L286" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
       <c r="M286" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B287"/>
       <c r="C287"/>
       <c r="D287" t="s">
-        <v>1672</v>
+        <v>1698</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>1673</v>
+        <v>1699</v>
       </c>
       <c r="I287" t="s">
-        <v>1674</v>
+        <v>1700</v>
       </c>
       <c r="J287" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K287" t="s">
-        <v>1675</v>
+        <v>1701</v>
       </c>
       <c r="L287" t="s">
-        <v>1676</v>
+        <v>1702</v>
       </c>
       <c r="M287" t="s">
-        <v>1677</v>
+        <v>1703</v>
       </c>
       <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B288"/>
       <c r="C288"/>
       <c r="D288" t="s">
-        <v>1678</v>
+        <v>1704</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>1679</v>
+        <v>1705</v>
       </c>
       <c r="I288" t="s">
-        <v>1674</v>
+        <v>1706</v>
       </c>
       <c r="J288" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K288" t="s">
-        <v>1680</v>
+        <v>1707</v>
       </c>
       <c r="L288" t="s">
-        <v>1681</v>
+        <v>1708</v>
       </c>
       <c r="M288" t="s">
-        <v>1682</v>
+        <v>1709</v>
       </c>
       <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B289"/>
       <c r="C289"/>
       <c r="D289" t="s">
-        <v>1683</v>
+        <v>1710</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>1684</v>
+        <v>1711</v>
       </c>
       <c r="I289" t="s">
-        <v>1685</v>
+        <v>1712</v>
       </c>
       <c r="J289" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K289" t="s">
-        <v>1686</v>
+        <v>1713</v>
       </c>
       <c r="L289" t="s">
-        <v>1687</v>
+        <v>1714</v>
       </c>
       <c r="M289" t="s">
-        <v>1688</v>
+        <v>1715</v>
       </c>
       <c r="N289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B290"/>
       <c r="C290"/>
       <c r="D290" t="s">
-        <v>1689</v>
+        <v>1716</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>1690</v>
+        <v>1717</v>
       </c>
       <c r="I290" t="s">
-        <v>1691</v>
+        <v>1718</v>
       </c>
       <c r="J290" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K290" t="s">
-        <v>1692</v>
+        <v>1719</v>
       </c>
       <c r="L290" t="s">
-        <v>1693</v>
+        <v>1720</v>
       </c>
       <c r="M290" t="s">
-        <v>1694</v>
+        <v>1721</v>
       </c>
       <c r="N290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B291"/>
       <c r="C291"/>
       <c r="D291" t="s">
-        <v>1695</v>
+        <v>1722</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>1696</v>
+        <v>1723</v>
       </c>
       <c r="I291" t="s">
-        <v>1691</v>
+        <v>1718</v>
       </c>
       <c r="J291" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K291" t="s">
-        <v>1697</v>
+        <v>1724</v>
       </c>
       <c r="L291" t="s">
-        <v>1698</v>
+        <v>1725</v>
       </c>
       <c r="M291" t="s">
-        <v>1699</v>
+        <v>1726</v>
       </c>
       <c r="N291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B292"/>
       <c r="C292"/>
       <c r="D292" t="s">
-        <v>1700</v>
+        <v>1727</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>1701</v>
+        <v>1728</v>
       </c>
       <c r="I292" t="s">
-        <v>1702</v>
+        <v>1729</v>
       </c>
       <c r="J292" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K292" t="s">
-        <v>1703</v>
+        <v>1730</v>
       </c>
       <c r="L292" t="s">
-        <v>1704</v>
+        <v>1731</v>
       </c>
       <c r="M292" t="s">
-        <v>1705</v>
+        <v>1732</v>
       </c>
       <c r="N292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B293"/>
       <c r="C293"/>
       <c r="D293" t="s">
-        <v>1706</v>
+        <v>1733</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1707</v>
+        <v>1734</v>
       </c>
       <c r="I293" t="s">
-        <v>1702</v>
+        <v>1729</v>
       </c>
       <c r="J293" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K293" t="s">
-        <v>1708</v>
+        <v>1735</v>
       </c>
       <c r="L293" t="s">
-        <v>1709</v>
+        <v>1736</v>
       </c>
       <c r="M293" t="s">
-        <v>1710</v>
+        <v>1737</v>
       </c>
       <c r="N293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B294"/>
       <c r="C294"/>
       <c r="D294" t="s">
-        <v>1711</v>
+        <v>1738</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>1712</v>
+        <v>1739</v>
       </c>
       <c r="I294" t="s">
-        <v>1713</v>
+        <v>1740</v>
       </c>
       <c r="J294" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K294" t="s">
-        <v>1714</v>
+        <v>1741</v>
       </c>
       <c r="L294" t="s">
-        <v>1715</v>
+        <v>1742</v>
       </c>
       <c r="M294" t="s">
-        <v>1716</v>
+        <v>1743</v>
       </c>
       <c r="N294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B295"/>
       <c r="C295"/>
       <c r="D295" t="s">
-        <v>1717</v>
+        <v>1744</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>1718</v>
+        <v>1745</v>
       </c>
       <c r="I295" t="s">
-        <v>1713</v>
+        <v>1740</v>
       </c>
       <c r="J295" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K295" t="s">
-        <v>1719</v>
+        <v>1746</v>
       </c>
       <c r="L295" t="s">
-        <v>1720</v>
+        <v>1747</v>
       </c>
       <c r="M295" t="s">
-        <v>1721</v>
+        <v>1748</v>
       </c>
       <c r="N295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B296"/>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>1722</v>
+        <v>1749</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>1723</v>
+        <v>1750</v>
       </c>
       <c r="I296" t="s">
-        <v>1724</v>
+        <v>1751</v>
       </c>
       <c r="J296" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K296" t="s">
-        <v>1725</v>
+        <v>1752</v>
       </c>
       <c r="L296" t="s">
-        <v>1726</v>
+        <v>1753</v>
       </c>
       <c r="M296" t="s">
-        <v>1727</v>
+        <v>1754</v>
       </c>
       <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B297"/>
       <c r="C297"/>
       <c r="D297" t="s">
-        <v>1728</v>
+        <v>1755</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>1729</v>
+        <v>1756</v>
       </c>
       <c r="I297" t="s">
-        <v>1730</v>
+        <v>1757</v>
       </c>
       <c r="J297" t="s">
-        <v>1623</v>
+        <v>1672</v>
       </c>
       <c r="K297" t="s">
-        <v>1731</v>
+        <v>1758</v>
       </c>
       <c r="L297" t="s">
-        <v>1732</v>
+        <v>1759</v>
       </c>
       <c r="M297" t="s">
-        <v>1733</v>
+        <v>1760</v>
       </c>
       <c r="N297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298"/>
       <c r="C298"/>
       <c r="D298" t="s">
-        <v>1734</v>
+        <v>1761</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>1735</v>
+        <v>23</v>
       </c>
       <c r="I298" t="s">
-        <v>1730</v>
-[...3 lines deleted...]
-      </c>
+        <v>1762</v>
+      </c>
+      <c r="J298"/>
       <c r="K298" t="s">
-        <v>1736</v>
+        <v>1763</v>
       </c>
       <c r="L298" t="s">
-        <v>1737</v>
+        <v>1764</v>
       </c>
       <c r="M298" t="s">
-        <v>1738</v>
+        <v>1765</v>
       </c>
       <c r="N298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299"/>
       <c r="C299"/>
       <c r="D299" t="s">
-        <v>1739</v>
+        <v>1761</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>1740</v>
+        <v>23</v>
       </c>
       <c r="I299" t="s">
-        <v>1741</v>
-[...3 lines deleted...]
-      </c>
+        <v>1766</v>
+      </c>
+      <c r="J299"/>
       <c r="K299" t="s">
-        <v>1742</v>
+        <v>1767</v>
       </c>
       <c r="L299" t="s">
-        <v>1743</v>
+        <v>1768</v>
       </c>
       <c r="M299" t="s">
-        <v>1744</v>
+        <v>1769</v>
       </c>
       <c r="N299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300"/>
       <c r="C300"/>
       <c r="D300" t="s">
-        <v>1745</v>
+        <v>1770</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>1746</v>
+        <v>23</v>
       </c>
       <c r="I300" t="s">
-        <v>1747</v>
-[...3 lines deleted...]
-      </c>
+        <v>1771</v>
+      </c>
+      <c r="J300"/>
       <c r="K300" t="s">
-        <v>1749</v>
+        <v>1772</v>
       </c>
       <c r="L300" t="s">
-        <v>1750</v>
+        <v>1773</v>
       </c>
       <c r="M300" t="s">
-        <v>1751</v>
+        <v>1774</v>
       </c>
       <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301"/>
       <c r="C301"/>
       <c r="D301" t="s">
-        <v>1752</v>
+        <v>1775</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>1753</v>
+        <v>23</v>
       </c>
       <c r="I301" t="s">
-        <v>1754</v>
-[...3 lines deleted...]
-      </c>
+        <v>1776</v>
+      </c>
+      <c r="J301"/>
       <c r="K301" t="s">
-        <v>1755</v>
+        <v>1777</v>
       </c>
       <c r="L301" t="s">
-        <v>1756</v>
+        <v>1778</v>
       </c>
       <c r="M301" t="s">
-        <v>1757</v>
+        <v>1779</v>
       </c>
       <c r="N301"/>
-    </row>
-[...1366 lines deleted...]
-      <c r="N344"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>