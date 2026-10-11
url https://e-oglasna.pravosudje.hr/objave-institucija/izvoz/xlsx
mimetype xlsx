--- v3 (2026-09-01)
+++ v4 (2026-10-11)
@@ -6,5336 +6,5870 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2410" uniqueCount="1780">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2681" uniqueCount="1958">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava institucije</t>
   </si>
   <si>
-    <t>OVRV-72701/22</t>
-[...20 lines deleted...]
-    <t>Zahtjev za naplatu Ovrv-18734/17</t>
+    <t>ZAHTJEV ZA NAPLATU OVRV-1484/25-4</t>
+  </si>
+  <si>
+    <t>ZORAN AŠ 48604245664</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:46:40</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aef1fe1-3ebb-4370-9d3e-a7d8ae5f5127</t>
+  </si>
+  <si>
+    <t>OVRV1484254.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aef1fe1-3ebb-4370-9d3e-a7d8ae5f5127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv na dostavu adrese</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAJANA ARITONOSKA</t>
+  </si>
+  <si>
+    <t>DAJANA ARITONOSKA 53689506459</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:26:24</t>
+  </si>
+  <si>
+    <t>06.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e06a9111-2986-44fd-a6b2-5755a44e3d54</t>
+  </si>
+  <si>
+    <t>15.16884.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e06a9111-2986-44fd-a6b2-5755a44e3d54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FIKRET ZUKIĆ</t>
+  </si>
+  <si>
+    <t>FIKRET ZUKIĆ 87487093006</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8546146c-c308-45b8-8086-3d6df7b34377</t>
+  </si>
+  <si>
+    <t>15.16881.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8546146c-c308-45b8-8086-3d6df7b34377/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARNES MAHOVAC</t>
+  </si>
+  <si>
+    <t>ARNES MAHOVAC 90900226380</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b25c54-34c7-4b52-af08-fab54f818b79</t>
+  </si>
+  <si>
+    <t>15.16882.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b25c54-34c7-4b52-af08-fab54f818b79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena YURII LEMAK</t>
+  </si>
+  <si>
+    <t>YURII LEMAK 05117359093</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7e6d65f-d11d-4b6b-ac60-1812d2c299cc</t>
+  </si>
+  <si>
+    <t>15.16879.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7e6d65f-d11d-4b6b-ac60-1812d2c299cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN KOČIĆ</t>
+  </si>
+  <si>
+    <t>DRAGAN KOČIĆ 74934369493</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ece8421-f4c1-470b-af88-5510819158da</t>
+  </si>
+  <si>
+    <t>15.16877.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ece8421-f4c1-470b-af88-5510819158da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EVANGELOS GKANATSIOS</t>
+  </si>
+  <si>
+    <t>EVANGELOS GKANATSIOS 22529368774</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c4282fd-66e2-4d4c-8039-df1615985196</t>
+  </si>
+  <si>
+    <t>15.16876.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c4282fd-66e2-4d4c-8039-df1615985196/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MERIM PANDŽIĆ</t>
+  </si>
+  <si>
+    <t>MERIM PANDŽIĆ 92526134419</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53226782-f6a8-48c0-8388-9c605267bacc</t>
+  </si>
+  <si>
+    <t>15.16875.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53226782-f6a8-48c0-8388-9c605267bacc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANKA ZLAMAL</t>
+  </si>
+  <si>
+    <t>IVANKA ZLAMAL 84640097845</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f226ad8-5fad-4a59-ad4f-c9cddc58da13</t>
+  </si>
+  <si>
+    <t>15.16874.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f226ad8-5fad-4a59-ad4f-c9cddc58da13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LEOTRIM BLLACA</t>
+  </si>
+  <si>
+    <t>LEOTRIM BLLACA 70026857366</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1972c0d0-bb1e-4b54-821b-32f533595f65</t>
+  </si>
+  <si>
+    <t>15.16880.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1972c0d0-bb1e-4b54-821b-32f533595f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEBASTIAN JESSE SAUKKONEN</t>
+  </si>
+  <si>
+    <t>SEBASTIAN JESSE SAUKKONEN 57637060756</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcd0b6d5-b22b-484c-846a-ea9fd5b482cb</t>
+  </si>
+  <si>
+    <t>15.16883.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcd0b6d5-b22b-484c-846a-ea9fd5b482cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENVER NADAREVIĆ</t>
+  </si>
+  <si>
+    <t>ENVER NADAREVIĆ 45737802157</t>
+  </si>
+  <si>
+    <t>07.10.2026. 03:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bcf6f-ff9f-4138-a87a-f45d35945984</t>
+  </si>
+  <si>
+    <t>15.16878.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bcf6f-ff9f-4138-a87a-f45d35945984/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZAHTJAV ZA NAPLATU OVRV-24867/10</t>
+  </si>
+  <si>
+    <t>SILVIJA DREVEN 52703401278</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:43:52</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa13ad29-2da3-4e32-9a08-0b42a8c3afa1</t>
+  </si>
+  <si>
+    <t>OVRV2486710.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa13ad29-2da3-4e32-9a08-0b42a8c3afa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVIR ŠABIĆ</t>
+  </si>
+  <si>
+    <t>ELVIR ŠABIĆ 48169147489</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:36</t>
+  </si>
+  <si>
+    <t>05.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57d2d9d8-fd09-4e50-8bb6-fa9600091031</t>
+  </si>
+  <si>
+    <t>15.16872.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57d2d9d8-fd09-4e50-8bb6-fa9600091031/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVO ŠARAVANJA</t>
+  </si>
+  <si>
+    <t>IVO ŠARAVANJA 09662388560</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc0bcbbd-e636-467c-9680-a61c0ecf9157</t>
+  </si>
+  <si>
+    <t>15.16868.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc0bcbbd-e636-467c-9680-a61c0ecf9157/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSANDAR ČEKO</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR ČEKO 79335919377</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8b316d-3865-4c39-a4e5-9b3c8b09af7f</t>
+  </si>
+  <si>
+    <t>15.16866.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d8b316d-3865-4c39-a4e5-9b3c8b09af7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN MIKULIĆ</t>
+  </si>
+  <si>
+    <t>IVAN MIKULIĆ 12858768576</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d1d9996-f774-4102-a4f2-f62e27069068</t>
+  </si>
+  <si>
+    <t>15.16871.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d1d9996-f774-4102-a4f2-f62e27069068/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DUŠAN MILETIĆ</t>
+  </si>
+  <si>
+    <t>DUŠAN MILETIĆ 83628987320</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46902305-4ac8-4531-92c4-3a8a67e864df</t>
+  </si>
+  <si>
+    <t>15.16870.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46902305-4ac8-4531-92c4-3a8a67e864df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLADENKA PAJTAŠEV</t>
+  </si>
+  <si>
+    <t>MLADENKA PAJTAŠEV 24550199631</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db69555b-52a3-49ac-b279-0a489be1df29</t>
+  </si>
+  <si>
+    <t>15.16869.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db69555b-52a3-49ac-b279-0a489be1df29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATKO ŠODA</t>
+  </si>
+  <si>
+    <t>MATKO ŠODA 77347542124</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a6f81aa-00e3-40d1-9a36-0690f31f5dbb</t>
+  </si>
+  <si>
+    <t>15.16867.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a6f81aa-00e3-40d1-9a36-0690f31f5dbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VLADO TEPAVAC</t>
+  </si>
+  <si>
+    <t>VLADO TEPAVAC 79094998093</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:27:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1afc1f0-f238-4469-ac90-ddf7fb434fac</t>
+  </si>
+  <si>
+    <t>15.16865.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1afc1f0-f238-4469-ac90-ddf7fb434fac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN BURSAĆ</t>
+  </si>
+  <si>
+    <t>DEJAN BURSAĆ 44837132007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28983fbf-0069-4d47-8f2a-95a00e1c066a</t>
+  </si>
+  <si>
+    <t>15.16864.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28983fbf-0069-4d47-8f2a-95a00e1c066a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TRAJCHE JOVESKI</t>
+  </si>
+  <si>
+    <t>TRAJCHE JOVESKI 84714981188</t>
+  </si>
+  <si>
+    <t>06.10.2026. 03:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f60b41b2-0878-42cd-8a02-7a9644428b94</t>
+  </si>
+  <si>
+    <t>15.16873.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f60b41b2-0878-42cd-8a02-7a9644428b94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLAĐEN TRAVAR</t>
+  </si>
+  <si>
+    <t>MLAĐEN TRAVAR 46808323892</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:35</t>
+  </si>
+  <si>
+    <t>04.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f309be2-52fa-4692-a09c-1664a0ab34dd</t>
+  </si>
+  <si>
+    <t>15.16862.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f309be2-52fa-4692-a09c-1664a0ab34dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ATANAS DELOV</t>
+  </si>
+  <si>
+    <t>ATANAS DELOV 94070226397</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/522e247c-3c3b-43dd-8682-accf2601b23e</t>
+  </si>
+  <si>
+    <t>15.16859.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/522e247c-3c3b-43dd-8682-accf2601b23e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IZABELA ĆORALIĆ</t>
+  </si>
+  <si>
+    <t>IZABELA ĆORALIĆ 28944617528</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5899cf04-cdb8-4094-ba1a-47e01d48b62c</t>
+  </si>
+  <si>
+    <t>15.16858.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5899cf04-cdb8-4094-ba1a-47e01d48b62c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BASHKIM RRAHMANI</t>
+  </si>
+  <si>
+    <t>BASHKIM RRAHMANI 85140870971</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/743d9b70-2eff-474c-8134-853a5ff63238</t>
+  </si>
+  <si>
+    <t>15.16856.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/743d9b70-2eff-474c-8134-853a5ff63238/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARMIN DEMIROVIĆ</t>
+  </si>
+  <si>
+    <t>ARMIN DEMIROVIĆ 46399444997</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/304bea93-a69f-44a0-9e8a-01c7ae955d55</t>
+  </si>
+  <si>
+    <t>15.16855.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/304bea93-a69f-44a0-9e8a-01c7ae955d55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZAJKO HASKIĆ</t>
+  </si>
+  <si>
+    <t>ZAJKO HASKIĆ 33422968598</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a55fba5-8718-401b-9d1c-b555eb823020</t>
+  </si>
+  <si>
+    <t>15.16852.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a55fba5-8718-401b-9d1c-b555eb823020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANABELA ČERNELI</t>
+  </si>
+  <si>
+    <t>ANABELA ČERNELI 12163986164</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/780be9d1-e806-4844-898f-49f4596334b4</t>
+  </si>
+  <si>
+    <t>15.16844.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/780be9d1-e806-4844-898f-49f4596334b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARJAN GUCIĆ</t>
+  </si>
+  <si>
+    <t>MARJAN GUCIĆ 80631355898</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5929ce19-5015-4ff6-924d-607c25e02452</t>
+  </si>
+  <si>
+    <t>15.16839.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5929ce19-5015-4ff6-924d-607c25e02452/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BEHAR LAKNA</t>
+  </si>
+  <si>
+    <t>BEHAR LAKNA 90488854860</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/555dab53-61ad-4bbf-96e0-645297d23645</t>
+  </si>
+  <si>
+    <t>15.16861.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/555dab53-61ad-4bbf-96e0-645297d23645/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GENA BANJAŠ</t>
+  </si>
+  <si>
+    <t>GENA BANJAŠ 92998288726</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf2f89c5-9654-4c31-84b7-f98d2c7bd2c1</t>
+  </si>
+  <si>
+    <t>15.16850.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf2f89c5-9654-4c31-84b7-f98d2c7bd2c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJEL LJUŠTINA</t>
+  </si>
+  <si>
+    <t>DANIJEL LJUŠTINA 32246776023</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a118a04-9b06-4563-ac1c-473b0117ad19</t>
+  </si>
+  <si>
+    <t>15.16843.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a118a04-9b06-4563-ac1c-473b0117ad19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN PEROVIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN PEROVIĆ 07989066108</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8a05022-9ff9-4587-9d8f-1f54bf09de42</t>
+  </si>
+  <si>
+    <t>15.16860.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8a05022-9ff9-4587-9d8f-1f54bf09de42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILICA DOKUZOVIĆ</t>
+  </si>
+  <si>
+    <t>MILICA DOKUZOVIĆ 02992700722</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7600169-977f-497e-9cdb-04b556e1cbdb</t>
+  </si>
+  <si>
+    <t>15.16842.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7600169-977f-497e-9cdb-04b556e1cbdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HALIT SALIHU</t>
+  </si>
+  <si>
+    <t>HALIT SALIHU 15860808947</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ca7d627-e27e-4a1a-a09e-7bcaf3d5d606</t>
+  </si>
+  <si>
+    <t>15.16840.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ca7d627-e27e-4a1a-a09e-7bcaf3d5d606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HUSO SKULA</t>
+  </si>
+  <si>
+    <t>HUSO SKULA 57891030596</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67324a8a-cf3a-4ee9-8e6a-e1204a421c13</t>
+  </si>
+  <si>
+    <t>15.16848.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67324a8a-cf3a-4ee9-8e6a-e1204a421c13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARKO LESKOVAR</t>
+  </si>
+  <si>
+    <t>DARKO LESKOVAR 95356370293</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e315d426-c05e-4f98-9871-b327a4fbfe1d</t>
+  </si>
+  <si>
+    <t>15.16846.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e315d426-c05e-4f98-9871-b327a4fbfe1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KENAN MUŠIĆ</t>
+  </si>
+  <si>
+    <t>KENAN MUŠIĆ 00295604660</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519c02e9-dfe3-4530-979b-12dac6ffe55c</t>
+  </si>
+  <si>
+    <t>15.16857.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519c02e9-dfe3-4530-979b-12dac6ffe55c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN LUKIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN LUKIĆ 81417472634</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5925d083-a1ed-41a9-87d1-6efd13d37669</t>
+  </si>
+  <si>
+    <t>15.16854.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5925d083-a1ed-41a9-87d1-6efd13d37669/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA RADOJEVIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA RADOJEVIĆ 68306175340</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb04d725-8b41-4e3b-8819-82705d6f5c48</t>
+  </si>
+  <si>
+    <t>15.16853.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb04d725-8b41-4e3b-8819-82705d6f5c48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALIJA MAHMUTOVIĆ</t>
+  </si>
+  <si>
+    <t>ALIJA MAHMUTOVIĆ 02562518192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cd8db2e-8650-4499-a9ad-9cbbe09913dd</t>
+  </si>
+  <si>
+    <t>15.16851.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cd8db2e-8650-4499-a9ad-9cbbe09913dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SERGE IVANOVIC</t>
+  </si>
+  <si>
+    <t>SERGE IVANOVIC 95232881470</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539031e3-a46a-4c21-bc7f-e20e94cbf10e</t>
+  </si>
+  <si>
+    <t>15.16849.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/539031e3-a46a-4c21-bc7f-e20e94cbf10e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ORNELA PEPMARKU</t>
+  </si>
+  <si>
+    <t>ORNELA PEPMARKU 89197285376</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de120d3-8065-4836-bf7b-1ce529061120</t>
+  </si>
+  <si>
+    <t>15.16863.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de120d3-8065-4836-bf7b-1ce529061120/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOŽO JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>BOŽO JANKOVIĆ 43770244227</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fedc6b-fdad-46e8-88ad-b4929d1b13aa</t>
+  </si>
+  <si>
+    <t>15.16847.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fedc6b-fdad-46e8-88ad-b4929d1b13aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTHONY JACQUES MICHEL TOUGERON</t>
+  </si>
+  <si>
+    <t>ANTHONY JACQUES MICHEL TOUGERON 38444985811</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/031648ac-7240-42d7-b8e7-349e34884303</t>
+  </si>
+  <si>
+    <t>15.16845.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/031648ac-7240-42d7-b8e7-349e34884303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIHAELA RUSAK</t>
+  </si>
+  <si>
+    <t>MIHAELA RUSAK 02919224893</t>
+  </si>
+  <si>
+    <t>05.10.2026. 03:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75b6a908-49c1-42d1-a0de-de2037c7d1d4</t>
+  </si>
+  <si>
+    <t>15.16841.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75b6a908-49c1-42d1-a0de-de2037c7d1d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DOMINIK VRAŽIĆ</t>
+  </si>
+  <si>
+    <t>DOMINIK VRAŽIĆ 86415917845</t>
+  </si>
+  <si>
+    <t>01.10.2026. 03:21:17</t>
+  </si>
+  <si>
+    <t>30.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349afa6e-e6c7-4cb4-9a9e-6d28981254de</t>
+  </si>
+  <si>
+    <t>15.16838.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349afa6e-e6c7-4cb4-9a9e-6d28981254de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZVONKO ŠIMIĆ</t>
+  </si>
+  <si>
+    <t>ZVONKO ŠIMIĆ 27099644331</t>
+  </si>
+  <si>
+    <t>30.09.2026. 03:27:40</t>
+  </si>
+  <si>
+    <t>29.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099560f9-60ec-4d13-97a9-485800708865</t>
+  </si>
+  <si>
+    <t>15.16833.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/099560f9-60ec-4d13-97a9-485800708865/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRELA DUJAN</t>
+  </si>
+  <si>
+    <t>MIRELA DUJAN 13127234421</t>
+  </si>
+  <si>
+    <t>30.09.2026. 03:27:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0088a63-43a2-4e23-b0a8-34fbd74fdc33</t>
+  </si>
+  <si>
+    <t>15.16832.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0088a63-43a2-4e23-b0a8-34fbd74fdc33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GORAN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>GORAN PETROVIĆ 96659738927</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a106f28-b584-49c8-9b6f-d78a8ed493d7</t>
+  </si>
+  <si>
+    <t>15.16835.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a106f28-b584-49c8-9b6f-d78a8ed493d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RADOSLAV AĆIĆ</t>
+  </si>
+  <si>
+    <t>RADOSLAV AĆIĆ 60725600753</t>
+  </si>
+  <si>
+    <t>30.09.2026. 03:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/124ce8a3-39bd-442d-9b12-b7d22c560395</t>
+  </si>
+  <si>
+    <t>15.16831.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/124ce8a3-39bd-442d-9b12-b7d22c560395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SERHII LESHCHYNSKYI</t>
+  </si>
+  <si>
+    <t>SERHII LESHCHYNSKYI 26389771341</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6737335b-1d38-4c53-a79b-4c2b6966a844</t>
+  </si>
+  <si>
+    <t>15.16837.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6737335b-1d38-4c53-a79b-4c2b6966a844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PASQUALE FERNICOLA</t>
+  </si>
+  <si>
+    <t>PASQUALE FERNICOLA 49837782053</t>
+  </si>
+  <si>
+    <t>30.09.2026. 03:27:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6be0b7e9-8145-4f9f-b166-2375605de1c6</t>
+  </si>
+  <si>
+    <t>15.16836.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6be0b7e9-8145-4f9f-b166-2375605de1c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRNA MURTIĆ</t>
+  </si>
+  <si>
+    <t>MIRNA MURTIĆ 54795320856</t>
+  </si>
+  <si>
+    <t>30.09.2026. 03:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac1fe68-63b9-48a1-a063-adfb0f17951b</t>
+  </si>
+  <si>
+    <t>15.16834.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac1fe68-63b9-48a1-a063-adfb0f17951b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SONNY CHU</t>
+  </si>
+  <si>
+    <t>SONNY CHU 07113922816</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:39</t>
+  </si>
+  <si>
+    <t>28.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5185acd-7f04-40cd-85cf-21b8c2ca8dc7</t>
+  </si>
+  <si>
+    <t>15.16829.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5185acd-7f04-40cd-85cf-21b8c2ca8dc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GEORGE-CLAUDIU ILIE</t>
+  </si>
+  <si>
+    <t>GEORGE-CLAUDIU ILIE 35766950186</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/611d8b52-d45f-45b9-9391-5a67a3a28e7f</t>
+  </si>
+  <si>
+    <t>15.16825.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/611d8b52-d45f-45b9-9391-5a67a3a28e7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MAKSIMIR LUKIĆ</t>
+  </si>
+  <si>
+    <t>MAKSIMIR LUKIĆ 65574834112</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1be4534-537a-4d23-b9dd-cf6e61d57dd8</t>
+  </si>
+  <si>
+    <t>15.16824.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1be4534-537a-4d23-b9dd-cf6e61d57dd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NERMIN EMINOVIĆ</t>
+  </si>
+  <si>
+    <t>NERMIN EMINOVIĆ 40683166745</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b022dfaa-a732-4ace-8264-7e83738933c6</t>
+  </si>
+  <si>
+    <t>15.16820.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b022dfaa-a732-4ace-8264-7e83738933c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STANKO JOSIPOVIĆ</t>
+  </si>
+  <si>
+    <t>STANKO JOSIPOVIĆ 46784593337</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3b95c95-3378-4199-b789-c058258339c2</t>
+  </si>
+  <si>
+    <t>15.16815.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3b95c95-3378-4199-b789-c058258339c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ONUR YARDIMCI</t>
+  </si>
+  <si>
+    <t>ONUR YARDIMCI 80029078678</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce57680b-4ad3-4a56-bb32-01a54679d2d2</t>
+  </si>
+  <si>
+    <t>15.16826.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce57680b-4ad3-4a56-bb32-01a54679d2d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LIRIGZON BYTYQI</t>
+  </si>
+  <si>
+    <t>LIRIGZON BYTYQI 51562901951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3adb6b5-7f7f-48f0-b220-cbc0bf26a920</t>
+  </si>
+  <si>
+    <t>15.16823.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3adb6b5-7f7f-48f0-b220-cbc0bf26a920/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena YAN SPIRIN</t>
+  </si>
+  <si>
+    <t>YAN SPIRIN 82006404733</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98f82002-39b4-4921-9517-a2ab1e6415fe</t>
+  </si>
+  <si>
+    <t>15.16822.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98f82002-39b4-4921-9517-a2ab1e6415fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVICA NIKIĆ</t>
+  </si>
+  <si>
+    <t>IVICA NIKIĆ 87708015811</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb472352-2298-4120-9d04-c452c6e39ab4</t>
+  </si>
+  <si>
+    <t>15.16816.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb472352-2298-4120-9d04-c452c6e39ab4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZVEZDAN UKIĆ</t>
+  </si>
+  <si>
+    <t>ZVEZDAN UKIĆ 55445163053</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a768a624-046c-4265-bbe9-4d3c04f7749c</t>
+  </si>
+  <si>
+    <t>15.16828.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a768a624-046c-4265-bbe9-4d3c04f7749c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VOJISLAV RAŠEVIĆ</t>
+  </si>
+  <si>
+    <t>VOJISLAV RAŠEVIĆ 47384512325</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eef0fad0-b85f-460e-8b6e-f2c39dffaea0</t>
+  </si>
+  <si>
+    <t>15.16827.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eef0fad0-b85f-460e-8b6e-f2c39dffaea0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRNES POBRIĆ</t>
+  </si>
+  <si>
+    <t>MIRNES POBRIĆ 71172303861</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95cfcd8c-08a4-4503-862b-e66795b9ba30</t>
+  </si>
+  <si>
+    <t>15.16821.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95cfcd8c-08a4-4503-862b-e66795b9ba30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ARBEN ADEMI</t>
+  </si>
+  <si>
+    <t>ARBEN ADEMI 75772340100</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eec92be-5164-4ae3-a24f-5e76352bae08</t>
+  </si>
+  <si>
+    <t>15.16818.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eec92be-5164-4ae3-a24f-5e76352bae08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANEL FORIĆ</t>
+  </si>
+  <si>
+    <t>ANEL FORIĆ 06982836281</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caebe7a9-c629-4d78-b816-65d9b029a4f0</t>
+  </si>
+  <si>
+    <t>15.16817.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caebe7a9-c629-4d78-b816-65d9b029a4f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KLAUDIJA BAOTIĆ</t>
+  </si>
+  <si>
+    <t>KLAUDIJA BAOTIĆ 89804460513</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b23bfe7b-3eb9-42c5-85bf-2c06412c6a37</t>
+  </si>
+  <si>
+    <t>15.16814.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b23bfe7b-3eb9-42c5-85bf-2c06412c6a37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEKSANDAR RODIĆ</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR RODIĆ 07825253500</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dd6cf0a-0526-4068-b610-82df684ebec9</t>
+  </si>
+  <si>
+    <t>15.16819.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dd6cf0a-0526-4068-b610-82df684ebec9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JATINDER JATINDER</t>
+  </si>
+  <si>
+    <t>JATINDER JATINDER 63653331238</t>
+  </si>
+  <si>
+    <t>29.09.2026. 03:26:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dbc4ffb-691d-4179-aaf4-1d3e7957c6d2</t>
+  </si>
+  <si>
+    <t>15.16830.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dbc4ffb-691d-4179-aaf4-1d3e7957c6d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVEDIN PEHLIĆ</t>
+  </si>
+  <si>
+    <t>ELVEDIN PEHLIĆ 06881077814</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:28:04</t>
+  </si>
+  <si>
+    <t>27.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c25c9db-ce29-4243-bc2e-b04851b74b8f</t>
+  </si>
+  <si>
+    <t>15.16808.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c25c9db-ce29-4243-bc2e-b04851b74b8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT JUREN</t>
+  </si>
+  <si>
+    <t>ROBERT JUREN 74426470197</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47b64b52-4a29-48a1-adf9-381d375f31d8</t>
+  </si>
+  <si>
+    <t>15.16801.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47b64b52-4a29-48a1-adf9-381d375f31d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEVEN BISERKO</t>
+  </si>
+  <si>
+    <t>NEVEN BISERKO 68795243777</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f811bb-f04e-4c8a-a5af-e4d2d4fcc2e1</t>
+  </si>
+  <si>
+    <t>15.16799.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f811bb-f04e-4c8a-a5af-e4d2d4fcc2e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROLANDO OLAH</t>
+  </si>
+  <si>
+    <t>ROLANDO OLAH 88338101881</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f28bbedf-ac0e-4d61-b2d8-16935974c890</t>
+  </si>
+  <si>
+    <t>15.16803.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f28bbedf-ac0e-4d61-b2d8-16935974c890/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAJKA MIKOLČIĆ</t>
+  </si>
+  <si>
+    <t>RAJKA MIKOLČIĆ 79610661061</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9396efd5-0d31-46a8-b368-4067d1ef69d8</t>
+  </si>
+  <si>
+    <t>15.16798.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9396efd5-0d31-46a8-b368-4067d1ef69d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VINKA LEKO</t>
+  </si>
+  <si>
+    <t>VINKA LEKO 64674683386</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86af65cb-d1f9-4f5b-ac3f-8eede27a1476</t>
+  </si>
+  <si>
+    <t>15.16797.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86af65cb-d1f9-4f5b-ac3f-8eede27a1476/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN SRPAK</t>
+  </si>
+  <si>
+    <t>ZORAN SRPAK 03970898691</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21e81b38-c6ef-43d2-bf7d-ccf268bbb9ce</t>
+  </si>
+  <si>
+    <t>15.16795.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21e81b38-c6ef-43d2-bf7d-ccf268bbb9ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROSANNA JUGOVAC</t>
+  </si>
+  <si>
+    <t>ROSANNA JUGOVAC 37680839788</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82bf3843-b04c-4bb1-9d9c-c0a0eee580be</t>
+  </si>
+  <si>
+    <t>15.16794.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82bf3843-b04c-4bb1-9d9c-c0a0eee580be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ILAZ THAQI</t>
+  </si>
+  <si>
+    <t>ILAZ THAQI 22805561636</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d86d59c-b272-4de9-965a-e49ef272fef8</t>
+  </si>
+  <si>
+    <t>15.16812.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d86d59c-b272-4de9-965a-e49ef272fef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZAKIR ČAJLAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ZAKIR ČAJLAKOVIĆ 70903562481</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b185b0b5-4ead-487b-8f14-fa7f374f4925</t>
+  </si>
+  <si>
+    <t>15.16811.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b185b0b5-4ead-487b-8f14-fa7f374f4925/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELENA KANARDOVA</t>
+  </si>
+  <si>
+    <t>ELENA KANARDOVA 36838764889</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caab9a2f-b450-47f9-9a24-bfca5dd58439</t>
+  </si>
+  <si>
+    <t>15.16810.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caab9a2f-b450-47f9-9a24-bfca5dd58439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOEY SUK</t>
+  </si>
+  <si>
+    <t>JOEY SUK 38648481251</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192d360d-dddc-4ccb-a589-f43cc1516bbe</t>
+  </si>
+  <si>
+    <t>15.16809.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192d360d-dddc-4ccb-a589-f43cc1516bbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BENJAMIN MARIA TIETZ</t>
+  </si>
+  <si>
+    <t>BENJAMIN MARIA TIETZ 80931721260</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bbcb209-bb25-499c-bb3f-3a51ac5bf9d6</t>
+  </si>
+  <si>
+    <t>15.16807.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bbcb209-bb25-499c-bb3f-3a51ac5bf9d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SLOBODAN ĐURĐEVIĆ</t>
+  </si>
+  <si>
+    <t>SLOBODAN ĐURĐEVIĆ 80927377010</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0687610-dc97-4c04-9941-22b2f3b58cf2</t>
+  </si>
+  <si>
+    <t>15.16806.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0687610-dc97-4c04-9941-22b2f3b58cf2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATIJA RIBARIĆ</t>
+  </si>
+  <si>
+    <t>MATIJA RIBARIĆ 12893940370</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/698be27b-7418-44dc-a323-f58015ae8c2b</t>
+  </si>
+  <si>
+    <t>15.16805.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/698be27b-7418-44dc-a323-f58015ae8c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLADEN GALIĆ</t>
+  </si>
+  <si>
+    <t>MLADEN GALIĆ 13783389954</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b82bfe5c-114f-45d7-bacb-da9d26bdbc17</t>
+  </si>
+  <si>
+    <t>15.16802.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b82bfe5c-114f-45d7-bacb-da9d26bdbc17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN STRIKA</t>
+  </si>
+  <si>
+    <t>IVAN STRIKA 67048835850</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ec51752-f7fe-4c9a-a0c9-ed64b8826dca</t>
+  </si>
+  <si>
+    <t>15.16800.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ec51752-f7fe-4c9a-a0c9-ed64b8826dca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAMIR BEGIĆ</t>
+  </si>
+  <si>
+    <t>DAMIR BEGIĆ 57572631516</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f026be54-548f-4ac8-95bd-3941eb08cfcc</t>
+  </si>
+  <si>
+    <t>15.16796.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f026be54-548f-4ac8-95bd-3941eb08cfcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PERO MARTINOVIĆ</t>
+  </si>
+  <si>
+    <t>PERO MARTINOVIĆ 45003238271</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4141e50-e16d-4a04-bd82-add832ca0955</t>
+  </si>
+  <si>
+    <t>15.16793.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4141e50-e16d-4a04-bd82-add832ca0955/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena INDERJIT SINGH</t>
+  </si>
+  <si>
+    <t>INDERJIT SINGH 50651644378</t>
+  </si>
+  <si>
+    <t>28.09.2026. 03:27:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0679922-aa95-4397-813e-c971b486a300</t>
+  </si>
+  <si>
+    <t>15.16813.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0679922-aa95-4397-813e-c971b486a300/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP MATOŠEVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP MATOŠEVIĆ 01205791382</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e9b6bb7-4915-401b-ae06-8ae1316abbeb</t>
+  </si>
+  <si>
+    <t>15.16804.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e9b6bb7-4915-401b-ae06-8ae1316abbeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NADAV LAHAT</t>
+  </si>
+  <si>
+    <t>NADAV LAHAT 95072097442</t>
+  </si>
+  <si>
+    <t>24.09.2026. 03:23:39</t>
+  </si>
+  <si>
+    <t>23.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5564cef6-40d3-4440-8ce1-8499c3a4f74c</t>
+  </si>
+  <si>
+    <t>15.16792.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5564cef6-40d3-4440-8ce1-8499c3a4f74c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PETAR TADIĆ</t>
+  </si>
+  <si>
+    <t>PETAR TADIĆ 90620483578</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:18</t>
+  </si>
+  <si>
+    <t>22.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1369f62-f11a-45a1-a80f-cb1885cd446c</t>
+  </si>
+  <si>
+    <t>15.16791.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1369f62-f11a-45a1-a80f-cb1885cd446c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENES TOROMAN</t>
+  </si>
+  <si>
+    <t>ENES TOROMAN 77241713361</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72548a15-217d-4182-999b-7b0aa4ed9893</t>
+  </si>
+  <si>
+    <t>15.16786.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72548a15-217d-4182-999b-7b0aa4ed9893/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena CARLOS NOVAES TEIXEIRA CARVALHO</t>
+  </si>
+  <si>
+    <t>CARLOS NOVAES TEIXEIRA CARVALHO 39049984052</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20388bbd-4a48-43a3-9710-b043e93d992a</t>
+  </si>
+  <si>
+    <t>15.16785.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20388bbd-4a48-43a3-9710-b043e93d992a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GERHARD KRATZER</t>
+  </si>
+  <si>
+    <t>GERHARD KRATZER 18501132107</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1e4b6fc-cbc9-42f3-917d-98e52d12f78e</t>
+  </si>
+  <si>
+    <t>15.16784.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1e4b6fc-cbc9-42f3-917d-98e52d12f78e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIROSLAV LUKIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV LUKIĆ 46536863126</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dbc6885-6119-4f10-9afc-25e8f481d215</t>
+  </si>
+  <si>
+    <t>15.16781.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dbc6885-6119-4f10-9afc-25e8f481d215/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NELLA TOMIĆ</t>
+  </si>
+  <si>
+    <t>NELLA TOMIĆ 95157110552</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f52b3a1-a6e8-4cbf-b725-9fe6c5f4bc22</t>
+  </si>
+  <si>
+    <t>15.16778.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f52b3a1-a6e8-4cbf-b725-9fe6c5f4bc22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PETAR BEŠLIĆ</t>
+  </si>
+  <si>
+    <t>PETAR BEŠLIĆ 33930787556</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fa888f-f324-44d9-bbc8-21c501d0a220</t>
+  </si>
+  <si>
+    <t>15.16776.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fa888f-f324-44d9-bbc8-21c501d0a220/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARCEL STRNAD</t>
+  </si>
+  <si>
+    <t>MARCEL STRNAD 65882983011</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/badf88de-3488-45c1-aaae-a42e42a20c46</t>
+  </si>
+  <si>
+    <t>15.16777.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/badf88de-3488-45c1-aaae-a42e42a20c46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NREC MARKAJ</t>
+  </si>
+  <si>
+    <t>NREC MARKAJ 50835859654</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91d0c589-6c3f-473e-8e2f-3cf55304384f</t>
+  </si>
+  <si>
+    <t>15.16780.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91d0c589-6c3f-473e-8e2f-3cf55304384f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BESNIK KASTRATI</t>
+  </si>
+  <si>
+    <t>BESNIK KASTRATI 28702707866</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65cda6a7-4351-445b-abbf-1ce925b0f59f</t>
+  </si>
+  <si>
+    <t>15.16790.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65cda6a7-4351-445b-abbf-1ce925b0f59f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LUKA PRŠO</t>
+  </si>
+  <si>
+    <t>LUKA PRŠO 48169004445</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d085cd5-9ad1-46a4-8a05-f485b1bbb549</t>
+  </si>
+  <si>
+    <t>15.16783.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d085cd5-9ad1-46a4-8a05-f485b1bbb549/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena INGE SVENSSON</t>
+  </si>
+  <si>
+    <t>INGE SVENSSON 69839127992</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9be4196-cda4-479b-ac4d-e025053c7bb8</t>
+  </si>
+  <si>
+    <t>15.16782.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9be4196-cda4-479b-ac4d-e025053c7bb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TAYLAN ÖCAL</t>
+  </si>
+  <si>
+    <t>TAYLAN ÖCAL 85607558511</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d521aa9e-8f33-4822-97a5-46e1cff51279</t>
+  </si>
+  <si>
+    <t>15.16788.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d521aa9e-8f33-4822-97a5-46e1cff51279/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIN HUSIĆ</t>
+  </si>
+  <si>
+    <t>EMIN HUSIĆ 50042678955</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418e37d8-c4da-4274-a1b7-685c63212cf3</t>
+  </si>
+  <si>
+    <t>15.16787.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418e37d8-c4da-4274-a1b7-685c63212cf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATE ĆURČIĆ</t>
+  </si>
+  <si>
+    <t>MATE ĆURČIĆ 36400524316</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/893d7335-1b1c-42f5-b990-2eb8ce5754f7</t>
+  </si>
+  <si>
+    <t>15.16779.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/893d7335-1b1c-42f5-b990-2eb8ce5754f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOJAN MATIĆ</t>
+  </si>
+  <si>
+    <t>BOJAN MATIĆ 28614557475</t>
+  </si>
+  <si>
+    <t>23.09.2026. 03:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aaca2ed-77c7-42db-8db8-137a7218122d</t>
+  </si>
+  <si>
+    <t>15.16789.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aaca2ed-77c7-42db-8db8-137a7218122d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TANJA IBRAHIMAGIĆ</t>
+  </si>
+  <si>
+    <t>TANJA IBRAHIMAGIĆ 71505584417</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/718c4273-bb6c-4899-b291-7d3b141d193f</t>
+  </si>
+  <si>
+    <t>15.16775.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/718c4273-bb6c-4899-b291-7d3b141d193f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HITESH PANKAJ NAMBIAR</t>
+  </si>
+  <si>
+    <t>HITESH PANKAJ NAMBIAR 70818747065</t>
+  </si>
+  <si>
+    <t>22.09.2026. 03:24:38</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cccefd9-d2b2-44fa-95b1-3dab11b9322d</t>
+  </si>
+  <si>
+    <t>15.16774.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cccefd9-d2b2-44fa-95b1-3dab11b9322d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LUTFI AHMETI</t>
+  </si>
+  <si>
+    <t>LUTFI AHMETI 46177661751</t>
+  </si>
+  <si>
+    <t>22.09.2026. 03:24:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9920cbb5-6bdd-494e-a5e6-fc93c10e611d</t>
+  </si>
+  <si>
+    <t>15.16772.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9920cbb5-6bdd-494e-a5e6-fc93c10e611d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAŽEN PLAŠČEVIĆ</t>
+  </si>
+  <si>
+    <t>DRAŽEN PLAŠČEVIĆ 00687380078</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5705714f-e870-40f8-9494-5c5da490d600</t>
+  </si>
+  <si>
+    <t>15.16769.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5705714f-e870-40f8-9494-5c5da490d600/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILORAD ĐURICA</t>
+  </si>
+  <si>
+    <t>MILORAD ĐURICA 59254658302</t>
+  </si>
+  <si>
+    <t>22.09.2026. 03:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd315934-e026-48d5-9722-374429db54a7</t>
+  </si>
+  <si>
+    <t>15.16773.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd315934-e026-48d5-9722-374429db54a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELVEDIN KLADUŠAK</t>
+  </si>
+  <si>
+    <t>ELVEDIN KLADUŠAK 27361808195</t>
+  </si>
+  <si>
+    <t>22.09.2026. 03:24:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b975f3c-7683-4470-b067-717df736bcac</t>
+  </si>
+  <si>
+    <t>15.16771.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b975f3c-7683-4470-b067-717df736bcac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA BRLEKOVIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA BRLEKOVIĆ 41743380882</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/682ff33b-6165-42c0-aebe-0abf3a3a8923</t>
+  </si>
+  <si>
+    <t>15.16768.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/682ff33b-6165-42c0-aebe-0abf3a3a8923/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EUGEN LOTHAR EPPLE</t>
+  </si>
+  <si>
+    <t>EUGEN LOTHAR EPPLE 41803739798</t>
+  </si>
+  <si>
+    <t>22.09.2026. 03:24:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23c265f2-0838-4e3c-85ad-d78ea5e10fdd</t>
+  </si>
+  <si>
+    <t>15.16770.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23c265f2-0838-4e3c-85ad-d78ea5e10fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FLAMINGO ČANAKI</t>
+  </si>
+  <si>
+    <t>FLAMINGO ČANAKI 90046269607</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff2e5936-32df-44cb-819e-3da789c2d410</t>
+  </si>
+  <si>
+    <t>15.16767.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff2e5936-32df-44cb-819e-3da789c2d410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KANIMET BAGISHPEKOV</t>
+  </si>
+  <si>
+    <t>KANIMET BAGISHPEKOV 78702735613</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:20</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0bb965-1849-435c-982d-151e334cb280</t>
+  </si>
+  <si>
+    <t>15.16760.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0bb965-1849-435c-982d-151e334cb280/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NAZIF MUŠANOVIĆ</t>
+  </si>
+  <si>
+    <t>NAZIF MUŠANOVIĆ 06920739164</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fdeffed-a350-455e-9234-aec82cd45679</t>
+  </si>
+  <si>
+    <t>15.16757.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fdeffed-a350-455e-9234-aec82cd45679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR LUKAČ</t>
+  </si>
+  <si>
+    <t>IGOR LUKAČ 33630883549</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ea667b-f76f-472d-85dd-7d5f88059add</t>
+  </si>
+  <si>
+    <t>15.16755.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07ea667b-f76f-472d-85dd-7d5f88059add/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RANKA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>RANKA KOVAČEVIĆ 34768462908</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33fdf0c1-311d-42b4-a0b7-19f26aa4ab92</t>
+  </si>
+  <si>
+    <t>15.16752.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33fdf0c1-311d-42b4-a0b7-19f26aa4ab92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KATICA BABOJELIĆ</t>
+  </si>
+  <si>
+    <t>KATICA BABOJELIĆ 74063456870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a40db40-5608-4be0-bc03-7b207119f22f</t>
+  </si>
+  <si>
+    <t>15.16750.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a40db40-5608-4be0-bc03-7b207119f22f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GABRIJEL FRANIĆ</t>
+  </si>
+  <si>
+    <t>GABRIJEL FRANIĆ 81584398869</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ca3efb9-31e1-4f6f-8a25-1d5a79a03bc2</t>
+  </si>
+  <si>
+    <t>15.16765.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ca3efb9-31e1-4f6f-8a25-1d5a79a03bc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANILO ŽIVKOVIĆ</t>
+  </si>
+  <si>
+    <t>DANILO ŽIVKOVIĆ 34525577210</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb2364a-54b9-492b-a621-d5e2958dc89a</t>
+  </si>
+  <si>
+    <t>15.16762.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb2364a-54b9-492b-a621-d5e2958dc89a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAMIR SPAHIĆ</t>
+  </si>
+  <si>
+    <t>SAMIR SPAHIĆ 78181553207</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5cb6c1-d673-414b-aa28-69dcae4a169e</t>
+  </si>
+  <si>
+    <t>15.16756.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf5cb6c1-d673-414b-aa28-69dcae4a169e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO JUKIĆ</t>
+  </si>
+  <si>
+    <t>MARIO JUKIĆ 43549778053</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4665bc33-9632-4d77-a0f9-ef792b3e59f0</t>
+  </si>
+  <si>
+    <t>15.16766.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4665bc33-9632-4d77-a0f9-ef792b3e59f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FERDI SOLLAKU</t>
+  </si>
+  <si>
+    <t>FERDI SOLLAKU 58689143017</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6b9f7fa-15a7-49cf-8153-4b51843e237e</t>
+  </si>
+  <si>
+    <t>15.16758.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6b9f7fa-15a7-49cf-8153-4b51843e237e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAMIR LEČEK</t>
+  </si>
+  <si>
+    <t>DAMIR LEČEK 48426843961</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde6ca7e-d2c8-4c7c-ab81-a00753274f2e</t>
+  </si>
+  <si>
+    <t>15.16753.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dde6ca7e-d2c8-4c7c-ab81-a00753274f2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATEJA KOLJEVIĆ</t>
+  </si>
+  <si>
+    <t>MATEJA KOLJEVIĆ 43340387978</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9218e059-e3d6-42aa-9c96-5ca1205b3cff</t>
+  </si>
+  <si>
+    <t>15.16763.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9218e059-e3d6-42aa-9c96-5ca1205b3cff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEV KAPIL</t>
+  </si>
+  <si>
+    <t>DEV KAPIL 61512275529</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0f8a9b-a2d1-4409-aaae-27be5ddc6393</t>
+  </si>
+  <si>
+    <t>15.16761.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0f8a9b-a2d1-4409-aaae-27be5ddc6393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRITON KRASNIQI</t>
+  </si>
+  <si>
+    <t>DRITON KRASNIQI 13612898600</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd5f637-4b77-4239-8f25-13a33c7ab99e</t>
+  </si>
+  <si>
+    <t>15.16759.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd5f637-4b77-4239-8f25-13a33c7ab99e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIN PETROVIĆ</t>
+  </si>
+  <si>
+    <t>EMIN PETROVIĆ 99040188961</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5eb6ad3-ab0a-432a-b399-a5026a0b827e</t>
+  </si>
+  <si>
+    <t>15.16754.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5eb6ad3-ab0a-432a-b399-a5026a0b827e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MERI SPRINKMANN</t>
+  </si>
+  <si>
+    <t>MERI SPRINKMANN 75588699632</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf80df55-d8fb-4ece-b7cb-60fe13b0103f</t>
+  </si>
+  <si>
+    <t>15.16751.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf80df55-d8fb-4ece-b7cb-60fe13b0103f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JELENA MIŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>JELENA MIŠKOVIĆ 72525338967</t>
+  </si>
+  <si>
+    <t>21.09.2026. 03:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21908ff0-a012-4a37-8196-3aca20f078fb</t>
+  </si>
+  <si>
+    <t>15.16764.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21908ff0-a012-4a37-8196-3aca20f078fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALBAN IBRAHIMI</t>
+  </si>
+  <si>
+    <t>ALBAN IBRAHIMI 37225472821</t>
+  </si>
+  <si>
+    <t>17.09.2026. 03:23:38</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/509ea1a8-1b8f-42fa-bad5-f07e014ee1a3</t>
+  </si>
+  <si>
+    <t>15.16749.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/509ea1a8-1b8f-42fa-bad5-f07e014ee1a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIODRAG SHALEVSKI</t>
+  </si>
+  <si>
+    <t>MIODRAG SHALEVSKI 96235238512</t>
+  </si>
+  <si>
+    <t>17.09.2026. 03:23:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c583b7db-3813-49be-bfa9-c71e70d8e0cc</t>
+  </si>
+  <si>
+    <t>15.16747.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c583b7db-3813-49be-bfa9-c71e70d8e0cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEN ČIČAK</t>
+  </si>
+  <si>
+    <t>ALEN ČIČAK 91572901057</t>
+  </si>
+  <si>
+    <t>17.09.2026. 03:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ebcfb5-a45f-421c-a922-a127f70ac8c5</t>
+  </si>
+  <si>
+    <t>15.16748.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ebcfb5-a45f-421c-a922-a127f70ac8c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN ŠTEFANČIĆ</t>
+  </si>
+  <si>
+    <t>ZORAN ŠTEFANČIĆ 88738701392</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:06</t>
+  </si>
+  <si>
+    <t>15.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f14dccca-e504-4044-aad1-e406995db6f7</t>
+  </si>
+  <si>
+    <t>15.16737.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f14dccca-e504-4044-aad1-e406995db6f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STEFAN ĆIRIĆ</t>
+  </si>
+  <si>
+    <t>STEFAN ĆIRIĆ 64013018004</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1686cb-81fb-4b4b-abb0-6f8797fa37d7</t>
+  </si>
+  <si>
+    <t>15.16734.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1686cb-81fb-4b4b-abb0-6f8797fa37d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SINIŠA BABIĆ</t>
+  </si>
+  <si>
+    <t>SINIŠA BABIĆ 77050918007</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f790e8f-6629-4590-9910-7b49489ffb1a</t>
+  </si>
+  <si>
+    <t>15.16744.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f790e8f-6629-4590-9910-7b49489ffb1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŠEFIK IMAMOVIĆ</t>
+  </si>
+  <si>
+    <t>ŠEFIK IMAMOVIĆ 48751467732</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9eef94-c971-429f-b976-54e824f2ea6a</t>
+  </si>
+  <si>
+    <t>15.16740.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9eef94-c971-429f-b976-54e824f2ea6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TOMISLAV ZDEŠIĆ</t>
+  </si>
+  <si>
+    <t>TOMISLAV ZDEŠIĆ 26109548762</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dcfd34a-8847-4d0c-8bb1-a1a84623fef4</t>
+  </si>
+  <si>
+    <t>15.16735.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dcfd34a-8847-4d0c-8bb1-a1a84623fef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOJAN DŽEVER</t>
+  </si>
+  <si>
+    <t>BOJAN DŽEVER 56530406304</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029b92bc-dcaf-4b24-84c5-e0d0c49fcfca</t>
+  </si>
+  <si>
+    <t>15.16745.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029b92bc-dcaf-4b24-84c5-e0d0c49fcfca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VERNES MUJIĆ</t>
+  </si>
+  <si>
+    <t>VERNES MUJIĆ 05159325071</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80642b64-1734-499b-9e7a-ff550a426443</t>
+  </si>
+  <si>
+    <t>15.16742.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80642b64-1734-499b-9e7a-ff550a426443/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN ZELJKO</t>
+  </si>
+  <si>
+    <t>IVAN ZELJKO 10304734758</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/324674cd-0af7-4f71-85c9-69bfd243c375</t>
+  </si>
+  <si>
+    <t>15.16739.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/324674cd-0af7-4f71-85c9-69bfd243c375/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JELENA PENA</t>
+  </si>
+  <si>
+    <t>JELENA PENA 64999879658</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59dab507-ff96-438d-8edf-a39d4eb8201d</t>
+  </si>
+  <si>
+    <t>15.16736.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59dab507-ff96-438d-8edf-a39d4eb8201d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAKIB ĆENANOVIĆ</t>
+  </si>
+  <si>
+    <t>SAKIB ĆENANOVIĆ 84409553363</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07a58fa-2504-4ca7-80ab-20b04b580acd</t>
+  </si>
+  <si>
+    <t>15.16746.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07a58fa-2504-4ca7-80ab-20b04b580acd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR DERVIŠEVIĆ</t>
+  </si>
+  <si>
+    <t>EMIR DERVIŠEVIĆ 97544170691</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:25:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0434c10-3a10-4c2f-8b00-a68ef7322b82</t>
+  </si>
+  <si>
+    <t>15.16743.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0434c10-3a10-4c2f-8b00-a68ef7322b82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FUAD KOZAR</t>
+  </si>
+  <si>
+    <t>FUAD KOZAR 58256735245</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d51cc9-7049-4f17-b82a-03af8d3cff01</t>
+  </si>
+  <si>
+    <t>15.16741.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d51cc9-7049-4f17-b82a-03af8d3cff01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSEF STEIGERWALD</t>
+  </si>
+  <si>
+    <t>JOSEF STEIGERWALD 11243866687</t>
+  </si>
+  <si>
+    <t>16.09.2026. 03:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac80ac8-6993-4a3c-b362-ce0a91d64335</t>
+  </si>
+  <si>
+    <t>15.16738.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eac80ac8-6993-4a3c-b362-ce0a91d64335/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OVRV-905-19</t>
+  </si>
+  <si>
+    <t>EDUARD RAMIĆ 90005473460</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:19:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bc849a6-1243-49ec-82e4-3673e158da29</t>
+  </si>
+  <si>
+    <t>OVRV-905-19.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bc849a6-1243-49ec-82e4-3673e158da29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALFRED NURÇELLARI</t>
+  </si>
+  <si>
+    <t>ALFRED NURÇELLARI 30099174112</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:55</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67cb609c-14b3-4684-9199-287a9cf25c7e</t>
+  </si>
+  <si>
+    <t>15.16730.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67cb609c-14b3-4684-9199-287a9cf25c7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DARIO GARIĆ</t>
+  </si>
+  <si>
+    <t>DARIO GARIĆ 65824858656</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab07eb8-7b41-4520-971c-41e3254a5608</t>
+  </si>
+  <si>
+    <t>15.16733.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab07eb8-7b41-4520-971c-41e3254a5608/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BESMIR VELA</t>
+  </si>
+  <si>
+    <t>BESMIR VELA 81889131162</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c48e328-92ee-4f38-b05b-478cb338abd2</t>
+  </si>
+  <si>
+    <t>15.16732.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c48e328-92ee-4f38-b05b-478cb338abd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>SINIŠA BABIĆ 06281464305</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/229082fa-d072-42bc-adc6-1b11600d49f7</t>
+  </si>
+  <si>
+    <t>15.16726.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/229082fa-d072-42bc-adc6-1b11600d49f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANICA DANILOVIĆ</t>
+  </si>
+  <si>
+    <t>DANICA DANILOVIĆ 74347297495</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3937930e-cd93-4fe7-bf1d-e8b24a98856c</t>
+  </si>
+  <si>
+    <t>15.16724.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3937930e-cd93-4fe7-bf1d-e8b24a98856c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MOHAMMED ADLAH</t>
+  </si>
+  <si>
+    <t>MOHAMMED ADLAH 50012967494</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9943c8a-f870-43d1-ba77-a4ec6eec0d48</t>
+  </si>
+  <si>
+    <t>15.16729.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9943c8a-f870-43d1-ba77-a4ec6eec0d48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRUNOSLAV KOROŠEC</t>
+  </si>
+  <si>
+    <t>KRUNOSLAV KOROŠEC 33821622795</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94e1bc9-df0f-477b-ab96-f56fafe566a5</t>
+  </si>
+  <si>
+    <t>15.16725.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a94e1bc9-df0f-477b-ab96-f56fafe566a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROSE MARIE DELA CERNA</t>
+  </si>
+  <si>
+    <t>ROSE MARIE DELA CERNA 61946020967</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/740f2614-d64f-4f1f-bc28-815f9aa6177b</t>
+  </si>
+  <si>
+    <t>15.16731.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/740f2614-d64f-4f1f-bc28-815f9aa6177b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DEJAN KALDARAŠ</t>
+  </si>
+  <si>
+    <t>DEJAN KALDARAŠ 84759584232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f685235c-e918-4c8d-8c70-f36824d6f8db</t>
+  </si>
+  <si>
+    <t>15.16728.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f685235c-e918-4c8d-8c70-f36824d6f8db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANA ABRAMOVIĆ</t>
+  </si>
+  <si>
+    <t>ANA ABRAMOVIĆ 16391797240</t>
+  </si>
+  <si>
+    <t>15.09.2026. 03:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ffe00f-dc79-421b-8ca6-fd56559de5b7</t>
+  </si>
+  <si>
+    <t>15.16727.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ffe00f-dc79-421b-8ca6-fd56559de5b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VELID KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>VELID KOVAČEVIĆ 37737027320</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9559a44e-19a7-4358-a31a-8dff5a7606c6</t>
+  </si>
+  <si>
+    <t>15.16720.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9559a44e-19a7-4358-a31a-8dff5a7606c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NATAŠA MITROVIĆ</t>
+  </si>
+  <si>
+    <t>NATAŠA MITROVIĆ 49242596193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1faa41b0-fbbd-4dc6-8e56-542ed6f1fb5c</t>
+  </si>
+  <si>
+    <t>15.16715.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1faa41b0-fbbd-4dc6-8e56-542ed6f1fb5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BORKO NEDIĆ</t>
+  </si>
+  <si>
+    <t>BORKO NEDIĆ 64314809791</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18f3b313-db0e-4ab2-8be3-b69b09bf2541</t>
+  </si>
+  <si>
+    <t>15.16711.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18f3b313-db0e-4ab2-8be3-b69b09bf2541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADEMIR ČAUŠEVIĆ</t>
+  </si>
+  <si>
+    <t>ADEMIR ČAUŠEVIĆ 18882960464</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56634813-b7da-4fa9-b764-22a5ad710e16</t>
+  </si>
+  <si>
+    <t>15.16705.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56634813-b7da-4fa9-b764-22a5ad710e16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANKICA LONČAR</t>
+  </si>
+  <si>
+    <t>ANKICA LONČAR 55062771906</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29a861e-e085-4931-a1e3-01c759cb5b9a</t>
+  </si>
+  <si>
+    <t>15.16702.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29a861e-e085-4931-a1e3-01c759cb5b9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IKOUWEM UDO UTIN</t>
+  </si>
+  <si>
+    <t>IKOUWEM UDO UTIN 01229116121</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e1190c-681f-49d5-8078-8bd377f7466d</t>
+  </si>
+  <si>
+    <t>15.16722.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9e1190c-681f-49d5-8078-8bd377f7466d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENGJELL NOKAJ</t>
+  </si>
+  <si>
+    <t>ENGJELL NOKAJ 38580196617</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb74e0c-e458-49ca-b903-0365f12a2fe8</t>
+  </si>
+  <si>
+    <t>15.16717.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bb74e0c-e458-49ca-b903-0365f12a2fe8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JASENKO TAMBURIĆ</t>
+  </si>
+  <si>
+    <t>JASENKO TAMBURIĆ 13491124915</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671cc48c-b483-4a58-ba42-3f66542236a4</t>
+  </si>
+  <si>
+    <t>15.16713.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/671cc48c-b483-4a58-ba42-3f66542236a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KAROLINA KRANJC</t>
+  </si>
+  <si>
+    <t>KAROLINA KRANJC 98695251886</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9be72f3e-4016-465b-ad69-2ec844d3988c</t>
+  </si>
+  <si>
+    <t>15.16699.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9be72f3e-4016-465b-ad69-2ec844d3988c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SAŠA ĐURETEK</t>
+  </si>
+  <si>
+    <t>SAŠA ĐURETEK 95465177180</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbecfa58-235f-4656-9d39-a869b25c3365</t>
+  </si>
+  <si>
+    <t>15.16697.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbecfa58-235f-4656-9d39-a869b25c3365/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEMIR NUKIĆ</t>
+  </si>
+  <si>
+    <t>SEMIR NUKIĆ 58921957769</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b741bc-5159-437b-ad27-ae95f5f364c5</t>
+  </si>
+  <si>
+    <t>15.16719.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b741bc-5159-437b-ad27-ae95f5f364c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA NUNČIČ ČUVAR</t>
+  </si>
+  <si>
+    <t>IVANA NUNČIČ ČUVAR 74682231659</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08761018-1e7f-485f-9f5c-746d0bb2acbf</t>
+  </si>
+  <si>
+    <t>15.16710.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08761018-1e7f-485f-9f5c-746d0bb2acbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENES BILAL</t>
+  </si>
+  <si>
+    <t>ENES BILAL 99869071428</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4da0026-5049-43a1-94af-ec8825527499</t>
+  </si>
+  <si>
+    <t>15.16708.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4da0026-5049-43a1-94af-ec8825527499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAVOR JAKRLIN</t>
+  </si>
+  <si>
+    <t>DAVOR JAKRLIN 62650630144</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d05c10-7c58-4a8f-a243-3f9ba1658895</t>
+  </si>
+  <si>
+    <t>15.16706.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d05c10-7c58-4a8f-a243-3f9ba1658895/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SLOBODAN DOBREČEVIĆ</t>
+  </si>
+  <si>
+    <t>SLOBODAN DOBREČEVIĆ 43772508197</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b54aea87-f5e6-473e-b051-83795a175b4f</t>
+  </si>
+  <si>
+    <t>15.16701.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b54aea87-f5e6-473e-b051-83795a175b4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GONZAGUE COHONER</t>
+  </si>
+  <si>
+    <t>GONZAGUE COHONER 34719574020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4922c71b-40b3-4316-849d-3c7fa76684d2</t>
+  </si>
+  <si>
+    <t>15.16709.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4922c71b-40b3-4316-849d-3c7fa76684d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NENAD PETROVIĆ</t>
+  </si>
+  <si>
+    <t>NENAD PETROVIĆ 51978572254</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d73b44-b564-453c-a6c3-d5e1342b27b3</t>
+  </si>
+  <si>
+    <t>15.16707.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d73b44-b564-453c-a6c3-d5e1342b27b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MATO JURINOVIĆ</t>
+  </si>
+  <si>
+    <t>MATO JURINOVIĆ 93490799615</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44855aff-0415-4643-8b9f-62349d222672</t>
+  </si>
+  <si>
+    <t>15.16704.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44855aff-0415-4643-8b9f-62349d222672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena QEMAJL BYTYQI</t>
+  </si>
+  <si>
+    <t>QEMAJL BYTYQI 06837682471</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae02d9c-415a-468e-b311-720079b0754c</t>
+  </si>
+  <si>
+    <t>15.16698.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae02d9c-415a-468e-b311-720079b0754c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SELMIR ALIĆ KEGALJ</t>
+  </si>
+  <si>
+    <t>SELMIR ALIĆ KEGALJ 78474673208</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/757f2f9b-f5da-4953-84c3-fcb136ccb88f</t>
+  </si>
+  <si>
+    <t>15.16718.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/757f2f9b-f5da-4953-84c3-fcb136ccb88f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STEVO KATIĆ</t>
+  </si>
+  <si>
+    <t>STEVO KATIĆ 68776951499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89583b6e-c15a-40ea-8c55-584b1102b24d</t>
+  </si>
+  <si>
+    <t>15.16712.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89583b6e-c15a-40ea-8c55-584b1102b24d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IRYNA VERSTA</t>
+  </si>
+  <si>
+    <t>IRYNA VERSTA 49178974567</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52c1cc59-e49a-42c7-a4b6-87484e2b6b2e</t>
+  </si>
+  <si>
+    <t>15.16723.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52c1cc59-e49a-42c7-a4b6-87484e2b6b2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR BEŠOVIĆ</t>
+  </si>
+  <si>
+    <t>IGOR BEŠOVIĆ 69496102483</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02a02c7-1f07-4d79-96fa-0b0e54a2fefa</t>
+  </si>
+  <si>
+    <t>15.16721.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e02a02c7-1f07-4d79-96fa-0b0e54a2fefa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BARI DEARI</t>
+  </si>
+  <si>
+    <t>BARI DEARI 70450817821</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/257b4763-0966-4de9-b2e0-d5782cf8dd92</t>
+  </si>
+  <si>
+    <t>15.16716.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/257b4763-0966-4de9-b2e0-d5782cf8dd92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SHEFKO ALIZOTOV</t>
+  </si>
+  <si>
+    <t>SHEFKO ALIZOTOV 22555271987</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1f308a-17d9-4aff-8f27-cf3edf8c915c</t>
+  </si>
+  <si>
+    <t>15.16714.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb1f308a-17d9-4aff-8f27-cf3edf8c915c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OZREN MARKOVIĆ</t>
+  </si>
+  <si>
+    <t>OZREN MARKOVIĆ 77049724302</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c599e0d2-ae8c-4070-9a5b-b78cf426e014</t>
+  </si>
+  <si>
+    <t>15.16703.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c599e0d2-ae8c-4070-9a5b-b78cf426e014/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGAN PEDIĆ</t>
+  </si>
+  <si>
+    <t>DRAGAN PEDIĆ 34557570497</t>
+  </si>
+  <si>
+    <t>14.09.2026. 03:26:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae643743-13cd-4166-8795-5bf74cc75c19</t>
+  </si>
+  <si>
+    <t>15.16700.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae643743-13cd-4166-8795-5bf74cc75c19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SLAVKO BIBIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKO BIBIĆ 58177944523</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:12</t>
+  </si>
+  <si>
+    <t>08.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2832027f-7028-444f-90c2-81e73f4bb05b</t>
+  </si>
+  <si>
+    <t>15.16690.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2832027f-7028-444f-90c2-81e73f4bb05b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZDRAVKO JERKIĆ</t>
+  </si>
+  <si>
+    <t>ZDRAVKO JERKIĆ 23336951380</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9e39f3-04fb-43f5-bfd6-7d88a2631515</t>
+  </si>
+  <si>
+    <t>15.16687.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9e39f3-04fb-43f5-bfd6-7d88a2631515/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KASTRIOT BERISHA</t>
+  </si>
+  <si>
+    <t>KASTRIOT BERISHA 35118061555</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0560918-60ac-461d-91ec-628c72868386</t>
+  </si>
+  <si>
+    <t>15.16692.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0560918-60ac-461d-91ec-628c72868386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GJON NREJAJ</t>
+  </si>
+  <si>
+    <t>GJON NREJAJ 08781339683</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/507347db-e0a0-404a-b377-6a681bcc3a1b</t>
+  </si>
+  <si>
+    <t>15.16691.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/507347db-e0a0-404a-b377-6a681bcc3a1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEMIR SINANOVIĆ</t>
+  </si>
+  <si>
+    <t>SEMIR SINANOVIĆ 95465135106</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e818406-7032-4abb-b5aa-e6bce7ca741c</t>
+  </si>
+  <si>
+    <t>15.16694.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e818406-7032-4abb-b5aa-e6bce7ca741c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIFTAR GJOKA</t>
+  </si>
+  <si>
+    <t>MIFTAR GJOKA 33575925630</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/706f755f-39ea-4a7b-b1ac-da7c3896592d</t>
+  </si>
+  <si>
+    <t>15.16693.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/706f755f-39ea-4a7b-b1ac-da7c3896592d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEDIN SMAJIĆ</t>
+  </si>
+  <si>
+    <t>SEDIN SMAJIĆ 52267566382</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f390753-9542-4e95-a7d7-ce2b60a2f7a8</t>
+  </si>
+  <si>
+    <t>15.16689.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f390753-9542-4e95-a7d7-ce2b60a2f7a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVONA DRAGOJA</t>
+  </si>
+  <si>
+    <t>IVONA DRAGOJA 57783670144</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a458e7bb-3747-4e2f-97f9-dfa244cdcdf3</t>
+  </si>
+  <si>
+    <t>15.16688.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a458e7bb-3747-4e2f-97f9-dfa244cdcdf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJELA OREŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>DANIJELA OREŠKOVIĆ 20922072715</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51fb0a30-a910-421c-85fa-0f8e460db6d4</t>
+  </si>
+  <si>
+    <t>15.16696.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51fb0a30-a910-421c-85fa-0f8e460db6d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRKO POROBIĆ</t>
+  </si>
+  <si>
+    <t>MIRKO POROBIĆ 41467626906</t>
+  </si>
+  <si>
+    <t>09.09.2026. 03:25:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943e1990-cc00-42b1-a49d-dc8a59456c6a</t>
+  </si>
+  <si>
+    <t>15.16695.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943e1990-cc00-42b1-a49d-dc8a59456c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DENI ŽIVKOVIĆ</t>
+  </si>
+  <si>
+    <t>DENI ŽIVKOVIĆ 50900408860</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:14</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c403cf9-0548-44db-a585-e0f48deba400</t>
+  </si>
+  <si>
+    <t>15.16675.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c403cf9-0548-44db-a585-e0f48deba400/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AGRON IBRAIMI</t>
+  </si>
+  <si>
+    <t>AGRON IBRAIMI 66752018293</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0400f454-6485-4f29-92c3-9fd792ec1a58</t>
+  </si>
+  <si>
+    <t>15.16686.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0400f454-6485-4f29-92c3-9fd792ec1a58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VIKAS RAWAT</t>
+  </si>
+  <si>
+    <t>VIKAS RAWAT 74450097758</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f3da782-5ed2-4178-8b97-ce5a27710cee</t>
+  </si>
+  <si>
+    <t>15.16685.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f3da782-5ed2-4178-8b97-ce5a27710cee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IBRAHIM ROBELLI</t>
+  </si>
+  <si>
+    <t>IBRAHIM ROBELLI 37454585957</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1220f5da-f0c2-4134-927a-09d00e307cfb</t>
+  </si>
+  <si>
+    <t>15.16679.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1220f5da-f0c2-4134-927a-09d00e307cfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDUART ZEJNULLAHU</t>
+  </si>
+  <si>
+    <t>EDUART ZEJNULLAHU 36888612468</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c2f3f1-6be4-4052-93cf-13b535cbce8c</t>
+  </si>
+  <si>
+    <t>15.16681.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c2f3f1-6be4-4052-93cf-13b535cbce8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKA GUŠIĆ</t>
+  </si>
+  <si>
+    <t>NIKA GUŠIĆ 15203135790</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e104e541-1ab5-459d-b4d3-ffe54578a732</t>
+  </si>
+  <si>
+    <t>15.16677.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e104e541-1ab5-459d-b4d3-ffe54578a732/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RUŽICA BLAŽEVIĆ</t>
+  </si>
+  <si>
+    <t>RUŽICA BLAŽEVIĆ 45838570145</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f26fd4-9a28-42ad-9f89-6cfcabc0a785</t>
+  </si>
+  <si>
+    <t>15.16676.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20f26fd4-9a28-42ad-9f89-6cfcabc0a785/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAVID KRABONJA</t>
+  </si>
+  <si>
+    <t>DAVID KRABONJA 63698178270</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93428046-7e06-4e23-8fcd-65b6ad39cbb2</t>
+  </si>
+  <si>
+    <t>15.16684.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93428046-7e06-4e23-8fcd-65b6ad39cbb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADMIRA NOVALIĆ</t>
+  </si>
+  <si>
+    <t>ADMIRA NOVALIĆ 69875454302</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3354d4-10a1-4284-b5ec-271810304b02</t>
+  </si>
+  <si>
+    <t>15.16683.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3354d4-10a1-4284-b5ec-271810304b02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AMSAL HALILAGIĆ</t>
+  </si>
+  <si>
+    <t>AMSAL HALILAGIĆ 74007985138</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87402bcb-780f-491f-9d1e-98dd523216af</t>
+  </si>
+  <si>
+    <t>15.16682.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87402bcb-780f-491f-9d1e-98dd523216af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMRAH OSMANAGIĆ</t>
+  </si>
+  <si>
+    <t>EMRAH OSMANAGIĆ 46500984050</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53ae90ba-3464-444d-b7cd-0f583c946106</t>
+  </si>
+  <si>
+    <t>15.16680.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53ae90ba-3464-444d-b7cd-0f583c946106/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IRFAN SKEJIĆ</t>
+  </si>
+  <si>
+    <t>IRFAN SKEJIĆ 26715135985</t>
+  </si>
+  <si>
+    <t>08.09.2026. 03:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac4ff90a-c67e-4227-b203-681104df82fc</t>
+  </si>
+  <si>
+    <t>15.16678.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac4ff90a-c67e-4227-b203-681104df82fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOŽIDAR ĆAĆIĆ</t>
+  </si>
+  <si>
+    <t>BOŽIDAR ĆAĆIĆ 35173755100</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:27</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c2e399-a0e8-4e3a-aa78-6935673bb8a4</t>
+  </si>
+  <si>
+    <t>15.16666.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27c2e399-a0e8-4e3a-aa78-6935673bb8a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JONATHAN NICHOLAS WARREN</t>
+  </si>
+  <si>
+    <t>JONATHAN NICHOLAS WARREN 26187594067</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eaa9f1b-2deb-46bf-a14c-46ca5ea8a052</t>
+  </si>
+  <si>
+    <t>15.16663.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eaa9f1b-2deb-46bf-a14c-46ca5ea8a052/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTE MEIĆ</t>
+  </si>
+  <si>
+    <t>ANTE MEIĆ 99913084254</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf82f71-7b8c-4cb2-99d0-38dcdfb67141</t>
+  </si>
+  <si>
+    <t>15.16655.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf82f71-7b8c-4cb2-99d0-38dcdfb67141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NENAD SALOPEK</t>
+  </si>
+  <si>
+    <t>NENAD SALOPEK 70956799456</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbba4b3f-8074-49d4-8c2d-d656b11efb60</t>
+  </si>
+  <si>
+    <t>15.16654.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbba4b3f-8074-49d4-8c2d-d656b11efb60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BEGAN ĐURĐEVAC</t>
+  </si>
+  <si>
+    <t>BEGAN ĐURĐEVAC 30005042037</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0b68ad7-0bdf-4bd1-9193-c76cf29e85fc</t>
+  </si>
+  <si>
+    <t>15.16670.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0b68ad7-0bdf-4bd1-9193-c76cf29e85fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MEHMED ZAHIROVIĆ</t>
+  </si>
+  <si>
+    <t>MEHMED ZAHIROVIĆ 44124977235</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a4fd68-2ace-4a5f-a6dd-87511d49d65e</t>
+  </si>
+  <si>
+    <t>15.16669.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39a4fd68-2ace-4a5f-a6dd-87511d49d65e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AGRON JUSUFI</t>
+  </si>
+  <si>
+    <t>AGRON JUSUFI 19742404194</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0949d1bf-b661-4ddb-9b95-4775c5f7981d</t>
+  </si>
+  <si>
+    <t>15.16667.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0949d1bf-b661-4ddb-9b95-4775c5f7981d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAGUTIN POPIĆ</t>
+  </si>
+  <si>
+    <t>DRAGUTIN POPIĆ 00685956656</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93adbf39-8dd9-4a52-92a8-7a8e7e753c1a</t>
+  </si>
+  <si>
+    <t>15.16664.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93adbf39-8dd9-4a52-92a8-7a8e7e753c1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARCO RUBOLINI</t>
+  </si>
+  <si>
+    <t>MARCO RUBOLINI 40768643772</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d434f1-bd93-4ff3-8ef6-46b0cc30b7e9</t>
+  </si>
+  <si>
+    <t>15.16662.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d434f1-bd93-4ff3-8ef6-46b0cc30b7e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STJEPAN KOLETIĆ</t>
+  </si>
+  <si>
+    <t>STJEPAN KOLETIĆ 99138025904</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5c947e-a54e-48da-8bab-81e85b43ecbe</t>
+  </si>
+  <si>
+    <t>15.16661.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d5c947e-a54e-48da-8bab-81e85b43ecbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEN MATUČEC</t>
+  </si>
+  <si>
+    <t>ALEN MATUČEC 47270178142</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/942d6df0-9f68-47dd-896f-b9785eebd12a</t>
+  </si>
+  <si>
+    <t>15.16659.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/942d6df0-9f68-47dd-896f-b9785eebd12a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena INGRID POPOVIĆ</t>
+  </si>
+  <si>
+    <t>INGRID POPOVIĆ 21676540236</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4ae82ee-a588-4ba0-92d8-c1a4eddd753d</t>
+  </si>
+  <si>
+    <t>15.16658.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4ae82ee-a588-4ba0-92d8-c1a4eddd753d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKO PERANOVIĆ</t>
+  </si>
+  <si>
+    <t>ŽELJKO PERANOVIĆ 81815256466</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40e8e1c2-ed6f-4c81-8bed-13e75df635da</t>
+  </si>
+  <si>
+    <t>15.16653.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40e8e1c2-ed6f-4c81-8bed-13e75df635da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MURUGANATHAM RETHINAM</t>
+  </si>
+  <si>
+    <t>MURUGANATHAM RETHINAM 31840056718</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e445e8d-fdd7-4ba1-a194-bc13212f2646</t>
+  </si>
+  <si>
+    <t>15.16673.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e445e8d-fdd7-4ba1-a194-bc13212f2646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELSA MARIA FORÇA ZOVO</t>
+  </si>
+  <si>
+    <t>ELSA MARIA FORÇA ZOVO 65939476954</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06e3442d-1b16-4d55-85ed-186cd0bd1eee</t>
+  </si>
+  <si>
+    <t>15.16672.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06e3442d-1b16-4d55-85ed-186cd0bd1eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MUHO KAHRIĆ</t>
+  </si>
+  <si>
+    <t>MUHO KAHRIĆ 63227591034</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc5c571c-6791-4839-946c-a42605d266c3</t>
+  </si>
+  <si>
+    <t>15.16671.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc5c571c-6791-4839-946c-a42605d266c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TAMARA ISAKOV</t>
+  </si>
+  <si>
+    <t>TAMARA ISAKOV 07063475316</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6419a055-71c3-4c63-842f-e2be74d08706</t>
+  </si>
+  <si>
+    <t>15.16665.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6419a055-71c3-4c63-842f-e2be74d08706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŽELJKA LIPERT</t>
+  </si>
+  <si>
+    <t>ŽELJKA LIPERT 85851338602</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72865da0-90ac-4c47-98f7-91407062ff2f</t>
+  </si>
+  <si>
+    <t>15.16657.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72865da0-90ac-4c47-98f7-91407062ff2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDIN JUSUFOVIĆ</t>
+  </si>
+  <si>
+    <t>EDIN JUSUFOVIĆ 14917014483</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7dcdcbb-8e76-4c10-8150-f1b3cccf6205</t>
+  </si>
+  <si>
+    <t>15.16674.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7dcdcbb-8e76-4c10-8150-f1b3cccf6205/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILAN KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>MILAN KNEŽEVIĆ 75245668201</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fab539a-efd6-4284-8287-d8ec87103399</t>
+  </si>
+  <si>
+    <t>15.16668.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fab539a-efd6-4284-8287-d8ec87103399/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR ČAVLEK</t>
+  </si>
+  <si>
+    <t>IGOR ČAVLEK 77644070977</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3a111d-b66d-48f2-b207-3caf9df1cd27</t>
+  </si>
+  <si>
+    <t>15.16660.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3a111d-b66d-48f2-b207-3caf9df1cd27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZLATICA MIHAJLOVIĆ</t>
+  </si>
+  <si>
+    <t>ZLATICA MIHAJLOVIĆ 61402810129</t>
+  </si>
+  <si>
+    <t>07.09.2026. 03:28:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/606b265c-4911-4371-bb3a-e19ad02a9c7d</t>
+  </si>
+  <si>
+    <t>15.16656.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/606b265c-4911-4371-bb3a-e19ad02a9c7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKOLINA LAZAR</t>
+  </si>
+  <si>
+    <t>NIKOLINA LAZAR 22794527655</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:33</t>
+  </si>
+  <si>
+    <t>01.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24294893-315d-4660-a7a6-61232d5be8af</t>
+  </si>
+  <si>
+    <t>15.16642.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24294893-315d-4660-a7a6-61232d5be8af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILENKO KOŽLJAN</t>
+  </si>
+  <si>
+    <t>MILENKO KOŽLJAN 95255814618</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5ed825c-6b47-4c87-ae1e-6fa686d64807</t>
+  </si>
+  <si>
+    <t>15.16644.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5ed825c-6b47-4c87-ae1e-6fa686d64807/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KATARINA KITANOVSKI</t>
+  </si>
+  <si>
+    <t>KATARINA KITANOVSKI 20396952711</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ba33ae9-bac8-4c8c-8a96-28bac043ec14</t>
+  </si>
+  <si>
+    <t>15.16646.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ba33ae9-bac8-4c8c-8a96-28bac043ec14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIO NOVOSELEC</t>
+  </si>
+  <si>
+    <t>MARIO NOVOSELEC 01804390509</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dbd7a7d-21f7-4f01-907a-38510f17cfcd</t>
+  </si>
+  <si>
+    <t>15.16641.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dbd7a7d-21f7-4f01-907a-38510f17cfcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADMIN BRKIĆ</t>
+  </si>
+  <si>
+    <t>ADMIN BRKIĆ 95177882077</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec4067b7-c1fe-4c35-b59b-d93fec7c29bf</t>
+  </si>
+  <si>
+    <t>15.16652.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec4067b7-c1fe-4c35-b59b-d93fec7c29bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIRZA BEGANOVIĆ</t>
+  </si>
+  <si>
+    <t>MIRZA BEGANOVIĆ 60356207754</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e28040-fefc-46b1-8fd8-d431a62f6239</t>
+  </si>
+  <si>
+    <t>15.16648.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e28040-fefc-46b1-8fd8-d431a62f6239/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOBAN DIMOVSKI</t>
+  </si>
+  <si>
+    <t>BOBAN DIMOVSKI 02396021510</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d5c7642-7e93-48ea-8744-6e1113dadabd</t>
+  </si>
+  <si>
+    <t>15.16651.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d5c7642-7e93-48ea-8744-6e1113dadabd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZVEZDAN RADOSAVLJEVIĆ</t>
+  </si>
+  <si>
+    <t>ZVEZDAN RADOSAVLJEVIĆ 12523982880</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4402036-294a-410c-bdaf-5c2878730d25</t>
+  </si>
+  <si>
+    <t>15.16650.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4402036-294a-410c-bdaf-5c2878730d25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ASMIR KAPIĆ</t>
+  </si>
+  <si>
+    <t>ASMIR KAPIĆ 52278451992</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bbc6305-8ec0-4899-9bc4-b554e6783f7f</t>
+  </si>
+  <si>
+    <t>15.16649.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bbc6305-8ec0-4899-9bc4-b554e6783f7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALFRED LAPPER</t>
+  </si>
+  <si>
+    <t>ALFRED LAPPER 04318597177</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/885991fa-8929-41b1-a73b-b959bc541edd</t>
+  </si>
+  <si>
+    <t>15.16647.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/885991fa-8929-41b1-a73b-b959bc541edd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OSTOJA GUŽVIĆ</t>
+  </si>
+  <si>
+    <t>OSTOJA GUŽVIĆ 05036958837</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ce50196-145c-4c42-b977-bf2b80b8d108</t>
+  </si>
+  <si>
+    <t>15.16645.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ce50196-145c-4c42-b977-bf2b80b8d108/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ZORAN KORAJAC</t>
+  </si>
+  <si>
+    <t>ZORAN KORAJAC 95621164271</t>
+  </si>
+  <si>
+    <t>02.09.2026. 03:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c459169e-8a4d-4e1d-a80e-ef694bbe60c6</t>
+  </si>
+  <si>
+    <t>15.16643.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c459169e-8a4d-4e1d-a80e-ef694bbe60c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena HADIS HALILAGIĆ</t>
+  </si>
+  <si>
+    <t>HADIS HALILAGIĆ 13546549473</t>
+  </si>
+  <si>
+    <t>01.09.2026. 03:23:55</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2f3567-8686-4b56-a493-231322b3b5af</t>
+  </si>
+  <si>
+    <t>15.16640.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2f3567-8686-4b56-a493-231322b3b5af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SMILJA BUAČ</t>
+  </si>
+  <si>
+    <t>SMILJA BUAČ 26994562947</t>
+  </si>
+  <si>
+    <t>01.09.2026. 03:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12225eeb-7b85-4bc1-83fa-4da1f8529d59</t>
+  </si>
+  <si>
+    <t>15.16639.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12225eeb-7b85-4bc1-83fa-4da1f8529d59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR RAMAKIĆ</t>
+  </si>
+  <si>
+    <t>EMIR RAMAKIĆ 24333428932</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:07</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebedb13e-5d1e-4b50-95fa-920cc6898f0d</t>
+  </si>
+  <si>
+    <t>15.16631.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebedb13e-5d1e-4b50-95fa-920cc6898f0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIELA KRISTIN DAMON</t>
+  </si>
+  <si>
+    <t>DANIELA KRISTIN DAMON 21997105712</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e2a1d-7ee5-4dd3-9ed4-fd2797e38a04</t>
+  </si>
+  <si>
+    <t>15.16629.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e2a1d-7ee5-4dd3-9ed4-fd2797e38a04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena KRISTINA DUJMOVIĆ</t>
+  </si>
+  <si>
+    <t>KRISTINA DUJMOVIĆ 02371302873</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68ddba6-4612-4922-80c7-5e2cce85d394</t>
+  </si>
+  <si>
+    <t>15.16625.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68ddba6-4612-4922-80c7-5e2cce85d394/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ELENA KAMAEVA</t>
+  </si>
+  <si>
+    <t>ELENA KAMAEVA 47456524530</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4bfc8d5-257f-44d1-bbad-dba87d3d2cde</t>
+  </si>
+  <si>
+    <t>15.16623.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4bfc8d5-257f-44d1-bbad-dba87d3d2cde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JELENA JEŽINA</t>
+  </si>
+  <si>
+    <t>JELENA JEŽINA 57115808541</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e912b-2470-45f9-ab59-a3ccc967f4be</t>
+  </si>
+  <si>
+    <t>15.16634.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a5e912b-2470-45f9-ab59-a3ccc967f4be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENIS DŽANANOVIĆ</t>
+  </si>
+  <si>
+    <t>ENIS DŽANANOVIĆ 09501824618</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a84071-5883-490c-9280-20b64f39273a</t>
+  </si>
+  <si>
+    <t>15.16630.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a84071-5883-490c-9280-20b64f39273a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ŠKELĆIM ALI</t>
+  </si>
+  <si>
+    <t>ŠKELĆIM ALI 18023023434</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bfd735-b114-4987-b247-1045e35183fc</t>
+  </si>
+  <si>
+    <t>15.16626.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37bfd735-b114-4987-b247-1045e35183fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIROSLAV KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV KOVAČEVIĆ 46802608092</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3124a967-6537-4974-a582-2e8d0c0f6315</t>
+  </si>
+  <si>
+    <t>15.16624.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3124a967-6537-4974-a582-2e8d0c0f6315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IGOR JAKOPIC</t>
+  </si>
+  <si>
+    <t>IGOR JAKOPIC 10474648361</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d2150a-5000-42cf-8c40-0dabf1e02cd8</t>
+  </si>
+  <si>
+    <t>15.16637.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d2150a-5000-42cf-8c40-0dabf1e02cd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANKICA MAKSIMOVIĆ</t>
+  </si>
+  <si>
+    <t>ANKICA MAKSIMOVIĆ 30159224618</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc47051-60ef-4e91-93b9-fb70e3da7b5b</t>
+  </si>
+  <si>
+    <t>15.16636.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc47051-60ef-4e91-93b9-fb70e3da7b5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MD HUMAIUN KOBIR</t>
+  </si>
+  <si>
+    <t>MD HUMAIUN KOBIR 81905562947</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3487c07-bd57-4caa-8d05-d09fa4e3fdb7</t>
+  </si>
+  <si>
+    <t>15.16632.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3487c07-bd57-4caa-8d05-d09fa4e3fdb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ABDULKARIM MWINYI MOHAMED</t>
+  </si>
+  <si>
+    <t>ABDULKARIM MWINYI MOHAMED 19799310792</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d63c901-8e93-4ffb-9ab0-c7c6b5df3c95</t>
+  </si>
+  <si>
+    <t>15.16628.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d63c901-8e93-4ffb-9ab0-c7c6b5df3c95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKOLA KOSTIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA KOSTIĆ 34152491409</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabca978-fee1-4c46-a493-aceb9d561e77</t>
+  </si>
+  <si>
+    <t>15.16627.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabca978-fee1-4c46-a493-aceb9d561e77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena TIHANA ŠUNJERGA</t>
+  </si>
+  <si>
+    <t>TIHANA ŠUNJERGA 14130019507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee11af3-da2c-4d36-8fc1-6469aad7142d</t>
+  </si>
+  <si>
+    <t>15.16622.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee11af3-da2c-4d36-8fc1-6469aad7142d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MILJA PAPRIKA</t>
+  </si>
+  <si>
+    <t>MILJA PAPRIKA 69870277004</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0cbabd-d08d-4825-a478-64339ed1f825</t>
+  </si>
+  <si>
+    <t>15.16638.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af0cbabd-d08d-4825-a478-64339ed1f825/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ESMER HADŽIĆ</t>
+  </si>
+  <si>
+    <t>ESMER HADŽIĆ 60107309538</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87bc24c7-271e-45cf-9494-c9765a67ec3b</t>
+  </si>
+  <si>
+    <t>15.16635.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87bc24c7-271e-45cf-9494-c9765a67ec3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIJA ĐAKOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTONIJA ĐAKOVIĆ 13268859428</t>
+  </si>
+  <si>
+    <t>31.08.2026. 03:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899ad858-31b0-4fa3-884a-9dc1b079d36b</t>
+  </si>
+  <si>
+    <t>15.16633.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899ad858-31b0-4fa3-884a-9dc1b079d36b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MADLENA HRENAR</t>
+  </si>
+  <si>
+    <t>MADLENA HRENAR 47830038565</t>
+  </si>
+  <si>
+    <t>27.08.2026. 03:24:36</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfd5f-346f-468f-af82-beba064e70fc</t>
+  </si>
+  <si>
+    <t>15.16621.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee2dfd5f-346f-468f-af82-beba064e70fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTONIJA RADEK</t>
+  </si>
+  <si>
+    <t>ANTONIJA RADEK 48083538788</t>
+  </si>
+  <si>
+    <t>27.08.2026. 03:24:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389615b1-ab35-4502-80ce-6381e2282017</t>
+  </si>
+  <si>
+    <t>15.16620.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/389615b1-ab35-4502-80ce-6381e2282017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OMAR FARUK</t>
+  </si>
+  <si>
+    <t>OMAR FARUK 46850831375</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:42</t>
+  </si>
+  <si>
+    <t>25.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08b42c7-7c33-45c2-8838-7d4ff58dfcaa</t>
+  </si>
+  <si>
+    <t>15.16615.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08b42c7-7c33-45c2-8838-7d4ff58dfcaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EJUB ČAUŠEVIĆ</t>
+  </si>
+  <si>
+    <t>EJUB ČAUŠEVIĆ 15788558068</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4328df3-607f-4b34-813c-42c6fa9c667f</t>
+  </si>
+  <si>
+    <t>15.16614.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4328df3-607f-4b34-813c-42c6fa9c667f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SINIŠA VRSAJKOVIĆ</t>
+  </si>
+  <si>
+    <t>SINIŠA VRSAJKOVIĆ 64259127754</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ed498d-d8f3-4738-84dd-6af639bbc44b</t>
+  </si>
+  <si>
+    <t>15.16618.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ed498d-d8f3-4738-84dd-6af639bbc44b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GITA KARKI</t>
+  </si>
+  <si>
+    <t>GITA KARKI 62860522124</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/919da87d-4d72-4b5f-bd10-32d1fb4cf01d</t>
+  </si>
+  <si>
+    <t>15.16619.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/919da87d-4d72-4b5f-bd10-32d1fb4cf01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EDINA SAMARDŽIĆ</t>
+  </si>
+  <si>
+    <t>EDINA SAMARDŽIĆ 19160572060</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3204e0b2-df23-4c9d-bc32-5b6d05e71a1e</t>
+  </si>
+  <si>
+    <t>15.16610.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3204e0b2-df23-4c9d-bc32-5b6d05e71a1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJEL- JOSIP SMUTNI</t>
+  </si>
+  <si>
+    <t>DANIJEL- JOSIP SMUTNI 86467247762</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7db14e7-5774-4fa9-a6a1-4a478a166232</t>
+  </si>
+  <si>
+    <t>15.16608.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7db14e7-5774-4fa9-a6a1-4a478a166232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ROBERT GETLIHER</t>
+  </si>
+  <si>
+    <t>ROBERT GETLIHER 96853196253</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9221900-afff-4f0d-81fe-f19ac130328a</t>
+  </si>
+  <si>
+    <t>15.16606.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9221900-afff-4f0d-81fe-f19ac130328a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VESEL BYTYÇI</t>
+  </si>
+  <si>
+    <t>VESEL BYTYÇI 96966111221</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5832a0ca-4631-455a-ae08-a8476545ea62</t>
+  </si>
+  <si>
+    <t>15.16613.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5832a0ca-4631-455a-ae08-a8476545ea62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FITIM SHALA</t>
+  </si>
+  <si>
+    <t>FITIM SHALA 89467629683</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29b077f-f087-4958-bba5-c3985caf0ebb</t>
+  </si>
+  <si>
+    <t>15.16612.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29b077f-f087-4958-bba5-c3985caf0ebb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PÉTER LÁSZLÓ SIPOS</t>
+  </si>
+  <si>
+    <t>PÉTER LÁSZLÓ SIPOS 82976386731</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78efffdb-bfa4-46fa-9c3c-a3a059c29e4b</t>
+  </si>
+  <si>
+    <t>15.16611.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78efffdb-bfa4-46fa-9c3c-a3a059c29e4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DURIM SHAHINI</t>
+  </si>
+  <si>
+    <t>DURIM SHAHINI 26050212845</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9275d10d-2d3b-449a-9cca-5c9db94e058d</t>
+  </si>
+  <si>
+    <t>15.16616.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9275d10d-2d3b-449a-9cca-5c9db94e058d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA BOŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA BOŠKOVIĆ 11605974962</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8434401-45d8-447f-b133-c0c5cea0cb3d</t>
+  </si>
+  <si>
+    <t>15.16607.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8434401-45d8-447f-b133-c0c5cea0cb3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JAY AR GUINHAWA</t>
+  </si>
+  <si>
+    <t>JAY AR GUINHAWA 87502679366</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a0de52e-d9a7-4d4f-9dd7-24108f855f65</t>
+  </si>
+  <si>
+    <t>15.16617.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a0de52e-d9a7-4d4f-9dd7-24108f855f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NERMIN MEŠANOVIĆ</t>
+  </si>
+  <si>
+    <t>NERMIN MEŠANOVIĆ 32159796342</t>
+  </si>
+  <si>
+    <t>26.08.2026. 03:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78f7cb13-0f63-4c25-9174-cc07ef7be81b</t>
+  </si>
+  <si>
+    <t>15.16609.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78f7cb13-0f63-4c25-9174-cc07ef7be81b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARKO ĆUĆIĆ</t>
+  </si>
+  <si>
+    <t>MARKO ĆUĆIĆ 77085599584</t>
+  </si>
+  <si>
+    <t>25.08.2026. 03:24:10</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3cf1280-a8f0-471f-a7ea-68b1418aab93</t>
+  </si>
+  <si>
+    <t>15.16602.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3cf1280-a8f0-471f-a7ea-68b1418aab93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DUJE IVANČIĆ</t>
+  </si>
+  <si>
+    <t>DUJE IVANČIĆ 26733012006</t>
+  </si>
+  <si>
+    <t>25.08.2026. 03:24:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/260eac0a-b887-4bc2-a73e-bcaf183e32e7</t>
+  </si>
+  <si>
+    <t>15.16604.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/260eac0a-b887-4bc2-a73e-bcaf183e32e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MLADEN PERINAC</t>
+  </si>
+  <si>
+    <t>MLADEN PERINAC 51081324755</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b3cdbc2-93ae-4ff3-a2ff-f2e9d0a1ca03</t>
+  </si>
+  <si>
+    <t>15.16603.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b3cdbc2-93ae-4ff3-a2ff-f2e9d0a1ca03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena AMIR HALITI</t>
+  </si>
+  <si>
+    <t>AMIR HALITI 90475615900</t>
+  </si>
+  <si>
+    <t>25.08.2026. 03:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f34a24c-5f3c-4289-96da-8baeb45debf0</t>
+  </si>
+  <si>
+    <t>15.16605.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f34a24c-5f3c-4289-96da-8baeb45debf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ADEM SELIMI</t>
+  </si>
+  <si>
+    <t>ADEM SELIMI 79589608440</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:27:00</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f85860-e20b-4c7e-8e74-6e5f45431da5</t>
+  </si>
+  <si>
+    <t>15.16598.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75f85860-e20b-4c7e-8e74-6e5f45431da5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JOSIP KUPREŠAK</t>
+  </si>
+  <si>
+    <t>JOSIP KUPREŠAK 44541070908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce61304-97cd-4951-950b-ec7166e714b1</t>
+  </si>
+  <si>
+    <t>15.16590.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fce61304-97cd-4951-950b-ec7166e714b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIJAZ JELEČ</t>
+  </si>
+  <si>
+    <t>NIJAZ JELEČ 25111310117</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3381117-cc94-4112-9178-53cc81176532</t>
+  </si>
+  <si>
+    <t>15.16596.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3381117-cc94-4112-9178-53cc81176532/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ESMIR NUHIĆ</t>
+  </si>
+  <si>
+    <t>ESMIR NUHIĆ 21367905562</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb39a9ae-3832-466c-97da-db9aa0314981</t>
+  </si>
+  <si>
+    <t>15.16593.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb39a9ae-3832-466c-97da-db9aa0314981/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MIŠEL KROFAK-MEMEDOSKA</t>
+  </si>
+  <si>
+    <t>MIŠEL KROFAK-MEMEDOSKA 73956917004</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fffd78f-9009-4e7f-8527-0f633e5c5d9b</t>
+  </si>
+  <si>
+    <t>15.16589.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fffd78f-9009-4e7f-8527-0f633e5c5d9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALISON CORLETT</t>
+  </si>
+  <si>
+    <t>ALISON CORLETT 86051832030</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/420c1125-2854-49ef-8b11-c80c19fdd591</t>
+  </si>
+  <si>
+    <t>15.16594.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/420c1125-2854-49ef-8b11-c80c19fdd591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARINELA DELIĆ</t>
+  </si>
+  <si>
+    <t>MARINELA DELIĆ 18392548495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd5fad6-ff62-4279-b37d-3113a6267bcf</t>
+  </si>
+  <si>
+    <t>15.16592.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dd5fad6-ff62-4279-b37d-3113a6267bcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ALEN DUŠIĆ</t>
+  </si>
+  <si>
+    <t>ALEN DUŠIĆ 24560245066</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5bad3ed-dd0f-4374-be18-4290730cc878</t>
+  </si>
+  <si>
+    <t>15.16588.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5bad3ed-dd0f-4374-be18-4290730cc878/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ERALD MIRTA</t>
+  </si>
+  <si>
+    <t>ERALD MIRTA 09580049511</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383d0f49-87a9-491e-9d4d-a7e30b40fa9c</t>
+  </si>
+  <si>
+    <t>15.16599.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383d0f49-87a9-491e-9d4d-a7e30b40fa9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RAHUL RAHUL</t>
+  </si>
+  <si>
+    <t>RAHUL RAHUL 19693316336</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf8d412-1fc7-4fc8-a6ba-5bccf6fb6b11</t>
+  </si>
+  <si>
+    <t>15.16601.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf8d412-1fc7-4fc8-a6ba-5bccf6fb6b11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ERMEK BEISHENALIEV</t>
+  </si>
+  <si>
+    <t>ERMEK BEISHENALIEV 44749630630</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20799b85-c20e-495c-b8fa-55ebf3942189</t>
+  </si>
+  <si>
+    <t>15.16600.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20799b85-c20e-495c-b8fa-55ebf3942189/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena RENAN ANALA</t>
+  </si>
+  <si>
+    <t>RENAN ANALA 54148265522</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b84546-5dfa-4976-b1c8-f0e2a5aa870a</t>
+  </si>
+  <si>
+    <t>15.16597.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5b84546-5dfa-4976-b1c8-f0e2a5aa870a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ĐURO BRANDIĆ</t>
+  </si>
+  <si>
+    <t>ĐURO BRANDIĆ 99462944774</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25b2c02-d355-4efc-b9b1-563d28aa6f53</t>
+  </si>
+  <si>
+    <t>15.16595.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25b2c02-d355-4efc-b9b1-563d28aa6f53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIEL PERIĆ</t>
+  </si>
+  <si>
+    <t>DANIEL PERIĆ 87937190206</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec023ab-063a-4df5-9340-4e1ad04377b6</t>
+  </si>
+  <si>
+    <t>15.16591.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec023ab-063a-4df5-9340-4e1ad04377b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DRAŽEN KORENIČKI</t>
+  </si>
+  <si>
+    <t>DRAŽEN KORENIČKI 30387717536</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfef2065-b2c0-402d-8371-54b445ff9298</t>
+  </si>
+  <si>
+    <t>15.16587.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfef2065-b2c0-402d-8371-54b445ff9298/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEMANJA SAVIĆ</t>
+  </si>
+  <si>
+    <t>NEMANJA SAVIĆ 11220379405</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:22:15</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee53e73-30a3-4a33-b10d-5810630bd322</t>
+  </si>
+  <si>
+    <t>15.16586.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee53e73-30a3-4a33-b10d-5810630bd322/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena PAUL QUINTON JOMAIN KENNEDY</t>
+  </si>
+  <si>
+    <t>PAUL QUINTON JOMAIN KENNEDY 23020091339</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/218d6988-fca1-4a6c-ac27-c9399cd38abe</t>
+  </si>
+  <si>
+    <t>15.16585.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/218d6988-fca1-4a6c-ac27-c9399cd38abe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena GIORGIO BARBONI</t>
+  </si>
+  <si>
+    <t>GIORGIO BARBONI 46146453018</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:36</t>
+  </si>
+  <si>
+    <t>18.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7bb5eaf-2494-441f-af4f-fa5d500a8397</t>
+  </si>
+  <si>
+    <t>15.16584.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7bb5eaf-2494-441f-af4f-fa5d500a8397/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VEDRAN SVOBODA</t>
+  </si>
+  <si>
+    <t>VEDRAN SVOBODA 02677773888</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966edbbf-975c-43d8-b3e5-c30a8deb28fa</t>
+  </si>
+  <si>
+    <t>15.16579.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966edbbf-975c-43d8-b3e5-c30a8deb28fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ORHAN KARANFILOVIĆ</t>
+  </si>
+  <si>
+    <t>ORHAN KARANFILOVIĆ 94604741177</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4ebad0-8694-4b20-a39b-7bf79b075ed6</t>
+  </si>
+  <si>
+    <t>15.16583.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c4ebad0-8694-4b20-a39b-7bf79b075ed6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIHAT ŠABANI</t>
+  </si>
+  <si>
+    <t>NIHAT ŠABANI 00992181128</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5722b252-34f6-4f0c-bb57-6975a0aa3d25</t>
+  </si>
+  <si>
+    <t>15.16582.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5722b252-34f6-4f0c-bb57-6975a0aa3d25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VICTOR MOLOSTOV</t>
+  </si>
+  <si>
+    <t>VICTOR MOLOSTOV 64760732162</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13e07b3d-c7d6-4dc4-93e1-aa7ded4533e3</t>
+  </si>
+  <si>
+    <t>15.16581.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13e07b3d-c7d6-4dc4-93e1-aa7ded4533e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVANA PEJIĆ</t>
+  </si>
+  <si>
+    <t>IVANA PEJIĆ 58843751841</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:23:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ac983f-2219-4f04-980b-13c775f548c2</t>
+  </si>
+  <si>
+    <t>15.16580.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ac983f-2219-4f04-980b-13c775f548c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena STOJANCHE PETROVSKI</t>
+  </si>
+  <si>
+    <t>STOJANCHE PETROVSKI 42099533713</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:37</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b096dc-d5e4-4f93-91a0-5d0315283228</t>
+  </si>
+  <si>
+    <t>15.16575.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b096dc-d5e4-4f93-91a0-5d0315283228/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BEKIM FETAHU</t>
+  </si>
+  <si>
+    <t>BEKIM FETAHU 72573784977</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1558ac8-5c60-407a-ba93-59124e41219b</t>
+  </si>
+  <si>
+    <t>15.16577.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1558ac8-5c60-407a-ba93-59124e41219b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena FLORIM MANI</t>
+  </si>
+  <si>
+    <t>FLORIM MANI 42343122297</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c46a3e1-44ef-4325-bcac-da0708450038</t>
+  </si>
+  <si>
+    <t>15.16576.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c46a3e1-44ef-4325-bcac-da0708450038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena BOGDAN WLADYSLAW JURSKI-FRANSEN</t>
+  </si>
+  <si>
+    <t>BOGDAN WLADYSLAW JURSKI-FRANSEN 54161847449</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf891ac0-0cb2-4716-aab1-c18fbe735cfc</t>
+  </si>
+  <si>
+    <t>15.16578.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf891ac0-0cb2-4716-aab1-c18fbe735cfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena IVAN BARTOLOVIĆ</t>
+  </si>
+  <si>
+    <t>IVAN BARTOLOVIĆ 06029468572</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72cbb2db-f5f6-4cee-8c1b-f845f39abde5</t>
+  </si>
+  <si>
+    <t>15.16572.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72cbb2db-f5f6-4cee-8c1b-f845f39abde5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena JAMES TAHJ MAINOR-BELL</t>
+  </si>
+  <si>
+    <t>JAMES TAHJ MAINOR-BELL 73352491900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30266e4e-4442-486d-bbc1-d6c01985d880</t>
+  </si>
+  <si>
+    <t>15.16574.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30266e4e-4442-486d-bbc1-d6c01985d880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena MARIJA-STEFANI ŠUBIĆ</t>
+  </si>
+  <si>
+    <t>MARIJA-STEFANI ŠUBIĆ 72418875423</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6fb05c6-7dc2-439f-a62a-72ebaef97587</t>
+  </si>
+  <si>
+    <t>15.16573.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6fb05c6-7dc2-439f-a62a-72ebaef97587/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena VLADO GAJIĆ</t>
+  </si>
+  <si>
+    <t>VLADO GAJIĆ 77431767138</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d297babc-cb78-4130-b23c-2c48fb89cb0d</t>
+  </si>
+  <si>
+    <t>15.16568.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d297babc-cb78-4130-b23c-2c48fb89cb0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIELA NUKIĆ</t>
+  </si>
+  <si>
+    <t>DANIELA NUKIĆ 08507768818</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93ef4c43-7797-4321-ae0b-dbd64613ec43</t>
+  </si>
+  <si>
+    <t>15.16571.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93ef4c43-7797-4321-ae0b-dbd64613ec43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NEXHIP GRAJÇEVCI</t>
+  </si>
+  <si>
+    <t>NEXHIP GRAJÇEVCI 52446806837</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b00df731-a64a-4d41-aa9c-4d00175179c1</t>
+  </si>
+  <si>
+    <t>15.16567.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b00df731-a64a-4d41-aa9c-4d00175179c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ANTUN PEJNOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTUN PEJNOVIĆ 02225997915</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b254d94-ee37-4165-8de1-9de4f0126e5c</t>
+  </si>
+  <si>
+    <t>15.16570.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b254d94-ee37-4165-8de1-9de4f0126e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DAMIR ROTIM</t>
+  </si>
+  <si>
+    <t>DAMIR ROTIM 21481571917</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09576a13-80e4-4439-a6ae-aee301124312</t>
+  </si>
+  <si>
+    <t>15.16566.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09576a13-80e4-4439-a6ae-aee301124312/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena DANIJEL BOŽANOVIĆ</t>
+  </si>
+  <si>
+    <t>DANIJEL BOŽANOVIĆ 34881830006</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/298ce13b-d593-43cd-b7a6-47c18e44ec02</t>
+  </si>
+  <si>
+    <t>15.16569.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/298ce13b-d593-43cd-b7a6-47c18e44ec02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena LUKA NEDIĆ</t>
+  </si>
+  <si>
+    <t>LUKA NEDIĆ 22556113346</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:55</t>
+  </si>
+  <si>
+    <t>11.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/969408e6-c425-48a5-a220-5ca5d81d0d65</t>
+  </si>
+  <si>
+    <t>15.16561.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/969408e6-c425-48a5-a220-5ca5d81d0d65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena METALI RUŠITI</t>
+  </si>
+  <si>
+    <t>METALI RUŠITI 33569658239</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67712cd6-3862-4077-a612-9c0902fc3405</t>
+  </si>
+  <si>
+    <t>15.16560.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67712cd6-3862-4077-a612-9c0902fc3405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ĐORĐE MIŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>ĐORĐE MIŠKOVIĆ 40836529171</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed44e1e-38da-408f-ada0-2d6b1f228d43</t>
+  </si>
+  <si>
+    <t>15.16559.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed44e1e-38da-408f-ada0-2d6b1f228d43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena EMIR ALAGIĆ</t>
+  </si>
+  <si>
+    <t>EMIR ALAGIĆ 41492307610</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dce142-1cd5-4bf6-8523-33b0fb320522</t>
+  </si>
+  <si>
+    <t>15.16565.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9dce142-1cd5-4bf6-8523-33b0fb320522/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena OLEKSANDR KIMLACH</t>
+  </si>
+  <si>
+    <t>OLEKSANDR KIMLACH 27299164318</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f2dd63-39de-41a4-b629-589cac3e40ef</t>
+  </si>
+  <si>
+    <t>15.16562.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08f2dd63-39de-41a4-b629-589cac3e40ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena SEMIR MUMINOVIĆ</t>
+  </si>
+  <si>
+    <t>SEMIR MUMINOVIĆ 68405382797</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eeeb208-4d2f-4375-87bc-76466b6ff105</t>
+  </si>
+  <si>
+    <t>15.16564.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eeeb208-4d2f-4375-87bc-76466b6ff105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena NIKO MILIČEVIĆ</t>
+  </si>
+  <si>
+    <t>NIKO MILIČEVIĆ 54186117091</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a8702b6-6b85-4356-84de-38a3be9ac5dd</t>
+  </si>
+  <si>
+    <t>15.16563.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a8702b6-6b85-4356-84de-38a3be9ac5dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču na dostavu adrese za primanje pismena ENVER ŠTIMAC</t>
+  </si>
+  <si>
+    <t>ENVER ŠTIMAC 55095944222</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1968fb-ae76-4457-b90b-65ad7fd03fed</t>
+  </si>
+  <si>
+    <t>15.16558.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff1968fb-ae76-4457-b90b-65ad7fd03fed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ZZN OVRV-10064/07</t>
   </si>
   <si>
     <t/>
-  </si>
-[...5212 lines deleted...]
-    <t>ZZN OVRV-10064/07</t>
   </si>
   <si>
     <t>30.08.2022. 08:53:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c</t>
   </si>
   <si>
     <t>KATARINA PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b970c30-793b-41b4-98c0-06b4dd9cdd1c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>30.08.2022. 08:53:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9</t>
   </si>
   <si>
     <t>MARKO PEZIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3be4966f-575e-42c4-a6ce-c67e2ba05dc9/dokumenti/preuzimanje</t>
   </si>
@@ -5393,51 +5927,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N301"/>
+  <dimension ref="A1:N335"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5477,9600 +6011,10686 @@
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
       <c r="L2" t="s">
         <v>20</v>
       </c>
       <c r="M2" t="s">
         <v>21</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
         <v>33</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
         <v>38</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="K5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="I7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J9" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="K9" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="I10" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="M10" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
         <v>71</v>
       </c>
       <c r="J11" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="K11" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="L11" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M11" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="I12" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="K12" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="L12" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="M12" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="I13" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="J13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="K13" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="L13" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="M13" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" t="s">
         <v>99</v>
       </c>
-      <c r="I15" t="s">
+      <c r="M15" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" t="s">
+        <v>103</v>
+      </c>
+      <c r="J16" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" t="s">
         <v>105</v>
       </c>
-      <c r="I16" t="s">
-[...5 lines deleted...]
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" t="s">
+        <v>109</v>
+      </c>
+      <c r="J17" t="s">
+        <v>97</v>
+      </c>
+      <c r="K17" t="s">
         <v>110</v>
       </c>
-      <c r="I17" t="s">
+      <c r="L17" t="s">
         <v>111</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="M17" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" t="s">
+        <v>115</v>
+      </c>
+      <c r="J18" t="s">
+        <v>97</v>
+      </c>
+      <c r="K18" t="s">
         <v>116</v>
       </c>
-      <c r="I18" t="s">
-[...5 lines deleted...]
-      <c r="K18" t="s">
+      <c r="L18" t="s">
         <v>117</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" t="s">
         <v>121</v>
       </c>
-      <c r="I19" t="s">
+      <c r="J19" t="s">
+        <v>97</v>
+      </c>
+      <c r="K19" t="s">
         <v>122</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>123</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" t="s">
         <v>127</v>
       </c>
-      <c r="I20" t="s">
+      <c r="J20" t="s">
+        <v>97</v>
+      </c>
+      <c r="K20" t="s">
         <v>128</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>129</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>132</v>
+      </c>
+      <c r="I21" t="s">
+        <v>127</v>
+      </c>
+      <c r="J21" t="s">
+        <v>97</v>
+      </c>
+      <c r="K21" t="s">
         <v>133</v>
       </c>
-      <c r="I21" t="s">
-[...5 lines deleted...]
-      <c r="K21" t="s">
+      <c r="L21" t="s">
         <v>134</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>137</v>
+      </c>
+      <c r="I22" t="s">
         <v>138</v>
       </c>
-      <c r="I22" t="s">
+      <c r="J22" t="s">
+        <v>97</v>
+      </c>
+      <c r="K22" t="s">
         <v>139</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>140</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>143</v>
+      </c>
+      <c r="I23" t="s">
+        <v>138</v>
+      </c>
+      <c r="J23" t="s">
+        <v>97</v>
+      </c>
+      <c r="K23" t="s">
         <v>144</v>
       </c>
-      <c r="I23" t="s">
-[...5 lines deleted...]
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>145</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
+        <v>148</v>
+      </c>
+      <c r="I24" t="s">
         <v>149</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K24" t="s">
         <v>150</v>
       </c>
-      <c r="J24" t="s">
-[...2 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>151</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
+        <v>154</v>
+      </c>
+      <c r="I25" t="s">
         <v>155</v>
       </c>
-      <c r="I25" t="s">
+      <c r="J25" t="s">
         <v>156</v>
       </c>
-      <c r="J25" t="s">
+      <c r="K25" t="s">
         <v>157</v>
       </c>
-      <c r="K25" t="s">
+      <c r="L25" t="s">
         <v>158</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>161</v>
+      </c>
+      <c r="I26" t="s">
         <v>162</v>
       </c>
-      <c r="I26" t="s">
+      <c r="J26" t="s">
+        <v>156</v>
+      </c>
+      <c r="K26" t="s">
         <v>163</v>
       </c>
-      <c r="J26" t="s">
-[...2 lines deleted...]
-      <c r="K26" t="s">
+      <c r="L26" t="s">
         <v>164</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
+        <v>167</v>
+      </c>
+      <c r="I27" t="s">
+        <v>162</v>
+      </c>
+      <c r="J27" t="s">
+        <v>156</v>
+      </c>
+      <c r="K27" t="s">
         <v>168</v>
       </c>
-      <c r="I27" t="s">
+      <c r="L27" t="s">
         <v>169</v>
       </c>
-      <c r="J27" t="s">
+      <c r="M27" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>172</v>
+      </c>
+      <c r="I28" t="s">
+        <v>173</v>
+      </c>
+      <c r="J28" t="s">
+        <v>156</v>
+      </c>
+      <c r="K28" t="s">
+        <v>174</v>
+      </c>
+      <c r="L28" t="s">
         <v>175</v>
       </c>
-      <c r="I28" t="s">
+      <c r="M28" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>179</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
+        <v>178</v>
+      </c>
+      <c r="I29" t="s">
+        <v>179</v>
+      </c>
+      <c r="J29" t="s">
+        <v>156</v>
+      </c>
+      <c r="K29" t="s">
+        <v>180</v>
+      </c>
+      <c r="L29" t="s">
         <v>181</v>
       </c>
-      <c r="I29" t="s">
+      <c r="M29" t="s">
         <v>182</v>
-      </c>
-[...10 lines deleted...]
-        <v>186</v>
       </c>
       <c r="N29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="I30" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="J30" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K30" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="L30" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="M30" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="I31" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="J31" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K31" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="L31" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="M31" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="I32" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="J32" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K32" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="L32" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="M32" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="N32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="I33" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="J33" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K33" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="L33" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="M33" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="N33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="I34" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="J34" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K34" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="L34" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="M34" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="I35" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="J35" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K35" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="L35" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="M35" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="I36" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="J36" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K36" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="L36" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="M36" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="I37" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="J37" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K37" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="L37" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="M37" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="I38" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="J38" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K38" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="L38" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="M38" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="N38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="I39" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="J39" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K39" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="L39" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="M39" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="I40" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="J40" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K40" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="L40" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="M40" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="N40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="I41" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="J41" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K41" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="L41" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="M41" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="N41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="I42" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="J42" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="K42" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="L42" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="M42" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="I43" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="J43" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="K43" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="L43" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="M43" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="I44" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="J44" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="K44" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="L44" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="M44" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="N44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="I45" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="J45" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="K45" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="L45" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="M45" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="I46" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="J46" t="s">
-        <v>266</v>
+        <v>156</v>
       </c>
       <c r="K46" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="L46" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="M46" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="N46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="I47" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="J47" t="s">
-        <v>290</v>
+        <v>156</v>
       </c>
       <c r="K47" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="L47" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="M47" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="I48" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="J48" t="s">
-        <v>290</v>
+        <v>156</v>
       </c>
       <c r="K48" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="L48" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="M48" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="I49" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="J49" t="s">
-        <v>290</v>
+        <v>156</v>
       </c>
       <c r="K49" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="L49" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="M49" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="I50" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="J50" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="K50" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="L50" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="M50" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="I51" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="J51" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="K51" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="L51" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="M51" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="I52" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="J52" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="K52" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="L52" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="M52" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="I53" t="s">
+        <v>311</v>
+      </c>
+      <c r="J53" t="s">
+        <v>305</v>
+      </c>
+      <c r="K53" t="s">
+        <v>317</v>
+      </c>
+      <c r="L53" t="s">
+        <v>318</v>
+      </c>
+      <c r="M53" t="s">
         <v>319</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
       <c r="N53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="I54" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="J54" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="K54" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="L54" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="M54" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="I55" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="J55" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="K55" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="L55" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="M55" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="N55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="I56" t="s">
+        <v>333</v>
+      </c>
+      <c r="J56" t="s">
+        <v>305</v>
+      </c>
+      <c r="K56" t="s">
+        <v>334</v>
+      </c>
+      <c r="L56" t="s">
+        <v>335</v>
+      </c>
+      <c r="M56" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>344</v>
       </c>
       <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="I57" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="J57" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="K57" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="L57" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="M57" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="N57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="I58" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="J58" t="s">
-        <v>290</v>
+        <v>346</v>
       </c>
       <c r="K58" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="L58" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="M58" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="N58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="I59" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="J59" t="s">
-        <v>290</v>
+        <v>346</v>
       </c>
       <c r="K59" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="L59" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="M59" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="N59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="I60" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="J60" t="s">
-        <v>290</v>
+        <v>346</v>
       </c>
       <c r="K60" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="L60" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="M60" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="I61" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="J61" t="s">
-        <v>290</v>
+        <v>346</v>
       </c>
       <c r="K61" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="L61" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="M61" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="N61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="I62" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="J62" t="s">
-        <v>378</v>
+        <v>346</v>
       </c>
       <c r="K62" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="L62" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="M62" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="N62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="I63" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="J63" t="s">
+        <v>346</v>
+      </c>
+      <c r="K63" t="s">
+        <v>376</v>
+      </c>
+      <c r="L63" t="s">
+        <v>377</v>
+      </c>
+      <c r="M63" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
       <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="I64" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="J64" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="K64" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="L64" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="M64" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="I65" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="J65" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="K65" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="L65" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="M65" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B66"/>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="I66" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="J66" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="K66" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="L66" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="M66" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="N66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B67"/>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="I67" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="J67" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="K67" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="L67" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="M67" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B68"/>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="I68" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="J68" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="K68" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="L68" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="M68" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="I69" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="J69" t="s">
-        <v>391</v>
+        <v>346</v>
       </c>
       <c r="K69" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="L69" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="M69" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="I70" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="J70" t="s">
-        <v>427</v>
+        <v>346</v>
       </c>
       <c r="K70" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="L70" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
       <c r="M70" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B71"/>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>431</v>
+        <v>420</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="I71" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
       <c r="J71" t="s">
-        <v>427</v>
+        <v>346</v>
       </c>
       <c r="K71" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="L71" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="M71" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="N71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B72"/>
       <c r="C72"/>
       <c r="D72" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="I72" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="J72" t="s">
-        <v>427</v>
+        <v>346</v>
       </c>
       <c r="K72" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="L72" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="M72" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B73"/>
       <c r="C73"/>
       <c r="D73" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="I73" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="J73" t="s">
-        <v>427</v>
+        <v>346</v>
       </c>
       <c r="K73" t="s">
-        <v>446</v>
+        <v>435</v>
       </c>
       <c r="L73" t="s">
-        <v>447</v>
+        <v>436</v>
       </c>
       <c r="M73" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
       <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B74"/>
       <c r="C74"/>
       <c r="D74" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="I74" t="s">
-        <v>451</v>
+        <v>440</v>
       </c>
       <c r="J74" t="s">
-        <v>427</v>
+        <v>346</v>
       </c>
       <c r="K74" t="s">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="L74" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="M74" t="s">
-        <v>454</v>
+        <v>443</v>
       </c>
       <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B75"/>
       <c r="C75"/>
       <c r="D75" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="I75" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="J75" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="K75" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="L75" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="M75" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B76"/>
       <c r="C76"/>
       <c r="D76" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="I76" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="J76" t="s">
-        <v>427</v>
+        <v>447</v>
       </c>
       <c r="K76" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="L76" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="M76" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B77"/>
       <c r="C77"/>
       <c r="D77" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="I77" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="J77" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="K77" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="L77" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
       <c r="M77" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="N77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B78"/>
       <c r="C78"/>
       <c r="D78" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="I78" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="J78" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="K78" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="L78" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="M78" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="N78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B79"/>
       <c r="C79"/>
       <c r="D79" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="I79" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="J79" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="K79" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="L79" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="M79" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="N79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B80"/>
       <c r="C80"/>
       <c r="D80" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="I80" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="J80" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="K80" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="L80" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="M80" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B81"/>
       <c r="C81"/>
       <c r="D81" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="I81" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="J81" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="K81" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="L81" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="M81" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>497</v>
+        <v>486</v>
       </c>
       <c r="I82" t="s">
-        <v>498</v>
+        <v>487</v>
       </c>
       <c r="J82" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="K82" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="L82" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="M82" t="s">
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="I83" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="J83" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K83" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="L83" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="M83" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="I84" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="J84" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K84" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="L84" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
       <c r="M84" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B85"/>
       <c r="C85"/>
       <c r="D85" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="I85" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="J85" t="s">
+        <v>447</v>
+      </c>
+      <c r="K85" t="s">
         <v>505</v>
       </c>
-      <c r="K85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L85" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
       <c r="M85" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="I86" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="J86" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K86" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="L86" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="M86" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="I87" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="J87" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K87" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="L87" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="M87" t="s">
-        <v>531</v>
+        <v>518</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B88"/>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>532</v>
+        <v>519</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="I88" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="J88" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K88" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="L88" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="M88" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="I89" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="J89" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K89" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="L89" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="M89" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
       <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90" t="s">
-        <v>544</v>
+        <v>530</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="I90" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="J90" t="s">
-        <v>505</v>
+        <v>447</v>
       </c>
       <c r="K90" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="L90" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="M90" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="I91" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="J91" t="s">
-        <v>553</v>
+        <v>447</v>
       </c>
       <c r="K91" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="L91" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="M91" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92" t="s">
-        <v>557</v>
+        <v>542</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="I92" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="J92" t="s">
-        <v>553</v>
+        <v>447</v>
       </c>
       <c r="K92" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="L92" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="M92" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="I93" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="J93" t="s">
+        <v>447</v>
+      </c>
+      <c r="K93" t="s">
+        <v>551</v>
+      </c>
+      <c r="L93" t="s">
+        <v>552</v>
+      </c>
+      <c r="M93" t="s">
         <v>553</v>
-      </c>
-[...7 lines deleted...]
-        <v>568</v>
       </c>
       <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
       <c r="I94" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="J94" t="s">
-        <v>553</v>
+        <v>447</v>
       </c>
       <c r="K94" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="L94" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="M94" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>576</v>
+        <v>561</v>
       </c>
       <c r="I95" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="J95" t="s">
-        <v>553</v>
+        <v>447</v>
       </c>
       <c r="K95" t="s">
-        <v>577</v>
+        <v>562</v>
       </c>
       <c r="L95" t="s">
-        <v>578</v>
+        <v>563</v>
       </c>
       <c r="M95" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>581</v>
+        <v>566</v>
       </c>
       <c r="I96" t="s">
-        <v>582</v>
+        <v>567</v>
       </c>
       <c r="J96" t="s">
-        <v>583</v>
+        <v>568</v>
       </c>
       <c r="K96" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
       <c r="L96" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="M96" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="I97" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="J97" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K97" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
       <c r="L97" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="M97" t="s">
-        <v>592</v>
+        <v>578</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98" t="s">
-        <v>593</v>
+        <v>579</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>594</v>
+        <v>580</v>
       </c>
       <c r="I98" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
       <c r="J98" t="s">
+        <v>575</v>
+      </c>
+      <c r="K98" t="s">
+        <v>582</v>
+      </c>
+      <c r="L98" t="s">
         <v>583</v>
       </c>
-      <c r="K98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M98" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="N98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="I99" t="s">
-        <v>600</v>
+        <v>581</v>
       </c>
       <c r="J99" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K99" t="s">
-        <v>601</v>
+        <v>587</v>
       </c>
       <c r="L99" t="s">
-        <v>602</v>
+        <v>588</v>
       </c>
       <c r="M99" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="N99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100" t="s">
-        <v>604</v>
+        <v>590</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>605</v>
+        <v>591</v>
       </c>
       <c r="I100" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="J100" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K100" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="L100" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="M100" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="N100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
       <c r="I101" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="J101" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K101" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="L101" t="s">
-        <v>613</v>
+        <v>600</v>
       </c>
       <c r="M101" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="N101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="I102" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="J102" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K102" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="L102" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="M102" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="I103" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="J103" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K103" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="L103" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="M103" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="I104" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="J104" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K104" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="L104" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="M104" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
       <c r="N104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
       <c r="I105" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="J105" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K105" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="L105" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="M105" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="I106" t="s">
-        <v>639</v>
+        <v>626</v>
       </c>
       <c r="J106" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K106" t="s">
-        <v>640</v>
+        <v>627</v>
       </c>
       <c r="L106" t="s">
-        <v>641</v>
+        <v>628</v>
       </c>
       <c r="M106" t="s">
-        <v>642</v>
+        <v>629</v>
       </c>
       <c r="N106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107" t="s">
-        <v>643</v>
+        <v>630</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="I107" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="J107" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K107" t="s">
-        <v>646</v>
+        <v>633</v>
       </c>
       <c r="L107" t="s">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="M107" t="s">
-        <v>648</v>
+        <v>635</v>
       </c>
       <c r="N107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108" t="s">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
       <c r="I108" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="J108" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K108" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="L108" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="M108" t="s">
-        <v>653</v>
+        <v>640</v>
       </c>
       <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109" t="s">
-        <v>654</v>
+        <v>641</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>655</v>
+        <v>642</v>
       </c>
       <c r="I109" t="s">
-        <v>656</v>
+        <v>643</v>
       </c>
       <c r="J109" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="K109" t="s">
-        <v>657</v>
+        <v>644</v>
       </c>
       <c r="L109" t="s">
-        <v>658</v>
+        <v>645</v>
       </c>
       <c r="M109" t="s">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110" t="s">
-        <v>660</v>
+        <v>647</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>661</v>
+        <v>648</v>
       </c>
       <c r="I110" t="s">
-        <v>662</v>
+        <v>643</v>
       </c>
       <c r="J110" t="s">
-        <v>663</v>
+        <v>575</v>
       </c>
       <c r="K110" t="s">
-        <v>664</v>
+        <v>649</v>
       </c>
       <c r="L110" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="M110" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="N110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="I111" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="J111" t="s">
-        <v>663</v>
+        <v>575</v>
       </c>
       <c r="K111" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="L111" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="M111" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="N111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112" t="s">
-        <v>673</v>
+        <v>658</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>674</v>
+        <v>659</v>
       </c>
       <c r="I112" t="s">
-        <v>675</v>
+        <v>660</v>
       </c>
       <c r="J112" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="K112" t="s">
-        <v>677</v>
+        <v>661</v>
       </c>
       <c r="L112" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="M112" t="s">
-        <v>679</v>
+        <v>663</v>
       </c>
       <c r="N112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113" t="s">
-        <v>680</v>
+        <v>664</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="I113" t="s">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="J113" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="K113" t="s">
-        <v>683</v>
+        <v>666</v>
       </c>
       <c r="L113" t="s">
-        <v>684</v>
+        <v>667</v>
       </c>
       <c r="M113" t="s">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114" t="s">
-        <v>686</v>
+        <v>669</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>687</v>
+        <v>670</v>
       </c>
       <c r="I114" t="s">
-        <v>682</v>
+        <v>671</v>
       </c>
       <c r="J114" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K114" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="L114" t="s">
-        <v>689</v>
+        <v>674</v>
       </c>
       <c r="M114" t="s">
-        <v>690</v>
+        <v>675</v>
       </c>
       <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B115"/>
       <c r="C115"/>
       <c r="D115" t="s">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>692</v>
+        <v>677</v>
       </c>
       <c r="I115" t="s">
-        <v>693</v>
+        <v>678</v>
       </c>
       <c r="J115" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K115" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="L115" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="M115" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116" t="s">
-        <v>697</v>
+        <v>682</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>698</v>
+        <v>683</v>
       </c>
       <c r="I116" t="s">
-        <v>693</v>
+        <v>678</v>
       </c>
       <c r="J116" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K116" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="L116" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="M116" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>703</v>
+        <v>688</v>
       </c>
       <c r="I117" t="s">
-        <v>704</v>
+        <v>689</v>
       </c>
       <c r="J117" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K117" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="L117" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="M117" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="I118" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="J118" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K118" t="s">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="L118" t="s">
-        <v>711</v>
+        <v>697</v>
       </c>
       <c r="M118" t="s">
-        <v>712</v>
+        <v>698</v>
       </c>
       <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119" t="s">
-        <v>713</v>
+        <v>699</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>714</v>
+        <v>700</v>
       </c>
       <c r="I119" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="J119" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K119" t="s">
-        <v>716</v>
+        <v>701</v>
       </c>
       <c r="L119" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="M119" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>720</v>
+        <v>705</v>
       </c>
       <c r="I120" t="s">
-        <v>721</v>
+        <v>706</v>
       </c>
       <c r="J120" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K120" t="s">
-        <v>722</v>
+        <v>707</v>
       </c>
       <c r="L120" t="s">
-        <v>723</v>
+        <v>708</v>
       </c>
       <c r="M120" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="N120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121" t="s">
-        <v>725</v>
+        <v>710</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>726</v>
+        <v>711</v>
       </c>
       <c r="I121" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="J121" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="K121" t="s">
-        <v>728</v>
+        <v>712</v>
       </c>
       <c r="L121" t="s">
-        <v>729</v>
+        <v>713</v>
       </c>
       <c r="M121" t="s">
-        <v>730</v>
+        <v>714</v>
       </c>
       <c r="N121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>732</v>
+        <v>716</v>
       </c>
       <c r="I122" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="J122" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K122" t="s">
-        <v>733</v>
+        <v>719</v>
       </c>
       <c r="L122" t="s">
-        <v>734</v>
+        <v>720</v>
       </c>
       <c r="M122" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123" t="s">
-        <v>736</v>
+        <v>722</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="I123" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="J123" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K123" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
       <c r="L123" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="M123" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
       <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
       <c r="I124" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="J124" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K124" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="L124" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="M124" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="I125" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="J125" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K125" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="L125" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="M125" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
       <c r="I126" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="J126" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K126" t="s">
-        <v>755</v>
+        <v>741</v>
       </c>
       <c r="L126" t="s">
-        <v>756</v>
+        <v>742</v>
       </c>
       <c r="M126" t="s">
-        <v>757</v>
+        <v>743</v>
       </c>
       <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127" t="s">
-        <v>758</v>
+        <v>744</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="I127" t="s">
-        <v>760</v>
+        <v>746</v>
       </c>
       <c r="J127" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K127" t="s">
-        <v>761</v>
+        <v>747</v>
       </c>
       <c r="L127" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="M127" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
       <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>765</v>
+        <v>751</v>
       </c>
       <c r="I128" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="J128" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K128" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="L128" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="M128" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="I129" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="J129" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K129" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="L129" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="M129" t="s">
-        <v>774</v>
+        <v>761</v>
       </c>
       <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130" t="s">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>776</v>
+        <v>763</v>
       </c>
       <c r="I130" t="s">
-        <v>777</v>
+        <v>764</v>
       </c>
       <c r="J130" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K130" t="s">
-        <v>778</v>
+        <v>765</v>
       </c>
       <c r="L130" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="M130" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="I131" t="s">
-        <v>783</v>
+        <v>764</v>
       </c>
       <c r="J131" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K131" t="s">
-        <v>784</v>
+        <v>770</v>
       </c>
       <c r="L131" t="s">
-        <v>785</v>
+        <v>771</v>
       </c>
       <c r="M131" t="s">
-        <v>786</v>
+        <v>772</v>
       </c>
       <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132" t="s">
-        <v>787</v>
+        <v>773</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>788</v>
+        <v>774</v>
       </c>
       <c r="I132" t="s">
-        <v>789</v>
+        <v>775</v>
       </c>
       <c r="J132" t="s">
-        <v>676</v>
+        <v>718</v>
       </c>
       <c r="K132" t="s">
-        <v>790</v>
+        <v>776</v>
       </c>
       <c r="L132" t="s">
-        <v>791</v>
+        <v>777</v>
       </c>
       <c r="M132" t="s">
-        <v>792</v>
+        <v>778</v>
       </c>
       <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133" t="s">
-        <v>793</v>
+        <v>779</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>794</v>
+        <v>780</v>
       </c>
       <c r="I133" t="s">
-        <v>795</v>
+        <v>775</v>
       </c>
       <c r="J133" t="s">
-        <v>796</v>
+        <v>718</v>
       </c>
       <c r="K133" t="s">
-        <v>797</v>
+        <v>781</v>
       </c>
       <c r="L133" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="M133" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="I134" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="J134" t="s">
-        <v>796</v>
+        <v>718</v>
       </c>
       <c r="K134" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
       <c r="L134" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="M134" t="s">
-        <v>805</v>
+        <v>789</v>
       </c>
       <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135" t="s">
-        <v>806</v>
+        <v>790</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>807</v>
+        <v>791</v>
       </c>
       <c r="I135" t="s">
-        <v>808</v>
+        <v>792</v>
       </c>
       <c r="J135" t="s">
-        <v>796</v>
+        <v>718</v>
       </c>
       <c r="K135" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="L135" t="s">
-        <v>810</v>
+        <v>794</v>
       </c>
       <c r="M135" t="s">
-        <v>811</v>
+        <v>795</v>
       </c>
       <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B136"/>
       <c r="C136"/>
       <c r="D136" t="s">
-        <v>812</v>
+        <v>796</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>813</v>
+        <v>797</v>
       </c>
       <c r="I136" t="s">
-        <v>814</v>
+        <v>792</v>
       </c>
       <c r="J136" t="s">
-        <v>815</v>
+        <v>718</v>
       </c>
       <c r="K136" t="s">
-        <v>816</v>
+        <v>798</v>
       </c>
       <c r="L136" t="s">
-        <v>817</v>
+        <v>799</v>
       </c>
       <c r="M136" t="s">
-        <v>818</v>
+        <v>800</v>
       </c>
       <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137" t="s">
-        <v>819</v>
+        <v>801</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>820</v>
+        <v>802</v>
       </c>
       <c r="I137" t="s">
-        <v>821</v>
+        <v>803</v>
       </c>
       <c r="J137" t="s">
-        <v>815</v>
+        <v>718</v>
       </c>
       <c r="K137" t="s">
-        <v>822</v>
+        <v>804</v>
       </c>
       <c r="L137" t="s">
-        <v>823</v>
+        <v>805</v>
       </c>
       <c r="M137" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>826</v>
+        <v>808</v>
       </c>
       <c r="I138" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="J138" t="s">
-        <v>815</v>
+        <v>718</v>
       </c>
       <c r="K138" t="s">
-        <v>828</v>
+        <v>810</v>
       </c>
       <c r="L138" t="s">
-        <v>829</v>
+        <v>811</v>
       </c>
       <c r="M138" t="s">
-        <v>830</v>
+        <v>812</v>
       </c>
       <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139" t="s">
-        <v>831</v>
+        <v>813</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="I139" t="s">
-        <v>833</v>
+        <v>815</v>
       </c>
       <c r="J139" t="s">
-        <v>834</v>
+        <v>816</v>
       </c>
       <c r="K139" t="s">
-        <v>835</v>
+        <v>817</v>
       </c>
       <c r="L139" t="s">
-        <v>836</v>
+        <v>818</v>
       </c>
       <c r="M139" t="s">
-        <v>837</v>
+        <v>819</v>
       </c>
       <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140" t="s">
-        <v>838</v>
+        <v>820</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>839</v>
+        <v>821</v>
       </c>
       <c r="I140" t="s">
-        <v>840</v>
+        <v>822</v>
       </c>
       <c r="J140" t="s">
-        <v>834</v>
+        <v>816</v>
       </c>
       <c r="K140" t="s">
-        <v>841</v>
+        <v>823</v>
       </c>
       <c r="L140" t="s">
-        <v>842</v>
+        <v>824</v>
       </c>
       <c r="M140" t="s">
-        <v>843</v>
+        <v>825</v>
       </c>
       <c r="N140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141" t="s">
-        <v>844</v>
+        <v>826</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>845</v>
+        <v>827</v>
       </c>
       <c r="I141" t="s">
-        <v>846</v>
+        <v>828</v>
       </c>
       <c r="J141" t="s">
-        <v>834</v>
+        <v>816</v>
       </c>
       <c r="K141" t="s">
-        <v>847</v>
+        <v>829</v>
       </c>
       <c r="L141" t="s">
-        <v>848</v>
+        <v>830</v>
       </c>
       <c r="M141" t="s">
-        <v>849</v>
+        <v>831</v>
       </c>
       <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142" t="s">
-        <v>850</v>
+        <v>832</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>851</v>
+        <v>833</v>
       </c>
       <c r="I142" t="s">
-        <v>846</v>
+        <v>834</v>
       </c>
       <c r="J142" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K142" t="s">
-        <v>852</v>
+        <v>836</v>
       </c>
       <c r="L142" t="s">
-        <v>853</v>
+        <v>837</v>
       </c>
       <c r="M142" t="s">
-        <v>854</v>
+        <v>838</v>
       </c>
       <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="I143" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="J143" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K143" t="s">
-        <v>858</v>
+        <v>842</v>
       </c>
       <c r="L143" t="s">
-        <v>859</v>
+        <v>843</v>
       </c>
       <c r="M143" t="s">
-        <v>860</v>
+        <v>844</v>
       </c>
       <c r="N143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144" t="s">
-        <v>861</v>
+        <v>845</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>862</v>
+        <v>846</v>
       </c>
       <c r="I144" t="s">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="J144" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K144" t="s">
-        <v>864</v>
+        <v>847</v>
       </c>
       <c r="L144" t="s">
-        <v>865</v>
+        <v>848</v>
       </c>
       <c r="M144" t="s">
-        <v>866</v>
+        <v>849</v>
       </c>
       <c r="N144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B145"/>
       <c r="C145"/>
       <c r="D145" t="s">
-        <v>867</v>
+        <v>850</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>868</v>
+        <v>851</v>
       </c>
       <c r="I145" t="s">
-        <v>863</v>
+        <v>852</v>
       </c>
       <c r="J145" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K145" t="s">
-        <v>869</v>
+        <v>853</v>
       </c>
       <c r="L145" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="M145" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
       <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146" t="s">
-        <v>872</v>
+        <v>856</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>873</v>
+        <v>857</v>
       </c>
       <c r="I146" t="s">
-        <v>874</v>
+        <v>852</v>
       </c>
       <c r="J146" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K146" t="s">
-        <v>875</v>
+        <v>858</v>
       </c>
       <c r="L146" t="s">
-        <v>876</v>
+        <v>859</v>
       </c>
       <c r="M146" t="s">
-        <v>877</v>
+        <v>860</v>
       </c>
       <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147" t="s">
-        <v>878</v>
+        <v>861</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>879</v>
+        <v>862</v>
       </c>
       <c r="I147" t="s">
-        <v>880</v>
+        <v>863</v>
       </c>
       <c r="J147" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K147" t="s">
-        <v>881</v>
+        <v>864</v>
       </c>
       <c r="L147" t="s">
-        <v>882</v>
+        <v>865</v>
       </c>
       <c r="M147" t="s">
-        <v>883</v>
+        <v>866</v>
       </c>
       <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148" t="s">
-        <v>884</v>
+        <v>867</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>885</v>
+        <v>868</v>
       </c>
       <c r="I148" t="s">
-        <v>880</v>
+        <v>863</v>
       </c>
       <c r="J148" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K148" t="s">
-        <v>886</v>
+        <v>869</v>
       </c>
       <c r="L148" t="s">
-        <v>887</v>
+        <v>870</v>
       </c>
       <c r="M148" t="s">
-        <v>888</v>
+        <v>871</v>
       </c>
       <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149" t="s">
-        <v>889</v>
+        <v>872</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>890</v>
+        <v>873</v>
       </c>
       <c r="I149" t="s">
-        <v>891</v>
+        <v>874</v>
       </c>
       <c r="J149" t="s">
-        <v>892</v>
+        <v>835</v>
       </c>
       <c r="K149" t="s">
-        <v>893</v>
+        <v>875</v>
       </c>
       <c r="L149" t="s">
-        <v>894</v>
+        <v>876</v>
       </c>
       <c r="M149" t="s">
-        <v>895</v>
+        <v>877</v>
       </c>
       <c r="N149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150" t="s">
-        <v>896</v>
+        <v>878</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
       <c r="I150" t="s">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="J150" t="s">
-        <v>892</v>
+        <v>835</v>
       </c>
       <c r="K150" t="s">
-        <v>899</v>
+        <v>881</v>
       </c>
       <c r="L150" t="s">
-        <v>900</v>
+        <v>882</v>
       </c>
       <c r="M150" t="s">
-        <v>901</v>
+        <v>883</v>
       </c>
       <c r="N150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151" t="s">
-        <v>902</v>
+        <v>884</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>903</v>
+        <v>885</v>
       </c>
       <c r="I151" t="s">
-        <v>904</v>
+        <v>880</v>
       </c>
       <c r="J151" t="s">
-        <v>892</v>
+        <v>835</v>
       </c>
       <c r="K151" t="s">
-        <v>905</v>
+        <v>886</v>
       </c>
       <c r="L151" t="s">
-        <v>906</v>
+        <v>887</v>
       </c>
       <c r="M151" t="s">
-        <v>907</v>
+        <v>888</v>
       </c>
       <c r="N151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152" t="s">
-        <v>908</v>
+        <v>889</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>909</v>
+        <v>890</v>
       </c>
       <c r="I152" t="s">
-        <v>910</v>
+        <v>891</v>
       </c>
       <c r="J152" t="s">
+        <v>835</v>
+      </c>
+      <c r="K152" t="s">
         <v>892</v>
       </c>
-      <c r="K152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L152" t="s">
-        <v>912</v>
+        <v>893</v>
       </c>
       <c r="M152" t="s">
-        <v>913</v>
+        <v>894</v>
       </c>
       <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>915</v>
+        <v>896</v>
       </c>
       <c r="I153" t="s">
-        <v>916</v>
+        <v>891</v>
       </c>
       <c r="J153" t="s">
-        <v>892</v>
+        <v>835</v>
       </c>
       <c r="K153" t="s">
-        <v>917</v>
+        <v>897</v>
       </c>
       <c r="L153" t="s">
-        <v>918</v>
+        <v>898</v>
       </c>
       <c r="M153" t="s">
-        <v>919</v>
+        <v>899</v>
       </c>
       <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154" t="s">
-        <v>920</v>
+        <v>900</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>921</v>
+        <v>901</v>
       </c>
       <c r="I154" t="s">
-        <v>922</v>
+        <v>902</v>
       </c>
       <c r="J154" t="s">
-        <v>892</v>
+        <v>835</v>
       </c>
       <c r="K154" t="s">
-        <v>923</v>
+        <v>903</v>
       </c>
       <c r="L154" t="s">
-        <v>924</v>
+        <v>904</v>
       </c>
       <c r="M154" t="s">
-        <v>925</v>
+        <v>905</v>
       </c>
       <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155" t="s">
-        <v>926</v>
+        <v>906</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>927</v>
+        <v>907</v>
       </c>
       <c r="I155" t="s">
-        <v>928</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="J155"/>
       <c r="K155" t="s">
-        <v>929</v>
+        <v>909</v>
       </c>
       <c r="L155" t="s">
-        <v>930</v>
+        <v>910</v>
       </c>
       <c r="M155" t="s">
-        <v>931</v>
+        <v>911</v>
       </c>
       <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156" t="s">
-        <v>932</v>
+        <v>912</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>933</v>
+        <v>913</v>
       </c>
       <c r="I156" t="s">
-        <v>934</v>
+        <v>914</v>
       </c>
       <c r="J156" t="s">
-        <v>892</v>
+        <v>915</v>
       </c>
       <c r="K156" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="L156" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="M156" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="I157" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="J157" t="s">
-        <v>892</v>
+        <v>915</v>
       </c>
       <c r="K157" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="L157" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="M157" t="s">
-        <v>943</v>
+        <v>924</v>
       </c>
       <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158" t="s">
-        <v>944</v>
+        <v>925</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>945</v>
+        <v>926</v>
       </c>
       <c r="I158" t="s">
-        <v>946</v>
+        <v>927</v>
       </c>
       <c r="J158" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K158" t="s">
-        <v>948</v>
+        <v>928</v>
       </c>
       <c r="L158" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="M158" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
       <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159" t="s">
-        <v>951</v>
+        <v>845</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>952</v>
+        <v>931</v>
       </c>
       <c r="I159" t="s">
-        <v>946</v>
+        <v>932</v>
       </c>
       <c r="J159" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K159" t="s">
-        <v>953</v>
+        <v>933</v>
       </c>
       <c r="L159" t="s">
-        <v>954</v>
+        <v>934</v>
       </c>
       <c r="M159" t="s">
-        <v>955</v>
+        <v>935</v>
       </c>
       <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160" t="s">
-        <v>956</v>
+        <v>936</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>957</v>
+        <v>937</v>
       </c>
       <c r="I160" t="s">
-        <v>958</v>
+        <v>938</v>
       </c>
       <c r="J160" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K160" t="s">
-        <v>959</v>
+        <v>939</v>
       </c>
       <c r="L160" t="s">
-        <v>960</v>
+        <v>940</v>
       </c>
       <c r="M160" t="s">
-        <v>961</v>
+        <v>941</v>
       </c>
       <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161" t="s">
-        <v>962</v>
+        <v>942</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>963</v>
+        <v>943</v>
       </c>
       <c r="I161" t="s">
-        <v>964</v>
+        <v>944</v>
       </c>
       <c r="J161" t="s">
+        <v>915</v>
+      </c>
+      <c r="K161" t="s">
+        <v>945</v>
+      </c>
+      <c r="L161" t="s">
+        <v>946</v>
+      </c>
+      <c r="M161" t="s">
         <v>947</v>
-      </c>
-[...7 lines deleted...]
-        <v>967</v>
       </c>
       <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162" t="s">
-        <v>968</v>
+        <v>948</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>969</v>
+        <v>949</v>
       </c>
       <c r="I162" t="s">
-        <v>964</v>
+        <v>944</v>
       </c>
       <c r="J162" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K162" t="s">
-        <v>970</v>
+        <v>950</v>
       </c>
       <c r="L162" t="s">
-        <v>971</v>
+        <v>951</v>
       </c>
       <c r="M162" t="s">
-        <v>972</v>
+        <v>952</v>
       </c>
       <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163" t="s">
-        <v>973</v>
+        <v>953</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
       <c r="I163" t="s">
-        <v>975</v>
+        <v>955</v>
       </c>
       <c r="J163" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K163" t="s">
-        <v>976</v>
+        <v>956</v>
       </c>
       <c r="L163" t="s">
-        <v>977</v>
+        <v>957</v>
       </c>
       <c r="M163" t="s">
-        <v>978</v>
+        <v>958</v>
       </c>
       <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164" t="s">
-        <v>979</v>
+        <v>959</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="I164" t="s">
-        <v>981</v>
+        <v>955</v>
       </c>
       <c r="J164" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K164" t="s">
-        <v>982</v>
+        <v>961</v>
       </c>
       <c r="L164" t="s">
-        <v>983</v>
+        <v>962</v>
       </c>
       <c r="M164" t="s">
-        <v>984</v>
+        <v>963</v>
       </c>
       <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165" t="s">
-        <v>985</v>
+        <v>964</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>986</v>
+        <v>965</v>
       </c>
       <c r="I165" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="J165" t="s">
-        <v>947</v>
+        <v>915</v>
       </c>
       <c r="K165" t="s">
-        <v>987</v>
+        <v>967</v>
       </c>
       <c r="L165" t="s">
-        <v>988</v>
+        <v>968</v>
       </c>
       <c r="M165" t="s">
-        <v>989</v>
+        <v>969</v>
       </c>
       <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B166"/>
       <c r="C166"/>
       <c r="D166" t="s">
-        <v>990</v>
+        <v>970</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="I166" t="s">
-        <v>992</v>
+        <v>972</v>
       </c>
       <c r="J166" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K166" t="s">
-        <v>993</v>
+        <v>974</v>
       </c>
       <c r="L166" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="M166" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167" t="s">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>997</v>
+        <v>978</v>
       </c>
       <c r="I167" t="s">
-        <v>992</v>
+        <v>972</v>
       </c>
       <c r="J167" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K167" t="s">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="L167" t="s">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="M167" t="s">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1002</v>
+        <v>983</v>
       </c>
       <c r="I168" t="s">
-        <v>1003</v>
+        <v>984</v>
       </c>
       <c r="J168" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K168" t="s">
-        <v>1004</v>
+        <v>985</v>
       </c>
       <c r="L168" t="s">
-        <v>1005</v>
+        <v>986</v>
       </c>
       <c r="M168" t="s">
-        <v>1006</v>
+        <v>987</v>
       </c>
       <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169" t="s">
-        <v>1007</v>
+        <v>988</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1008</v>
+        <v>989</v>
       </c>
       <c r="I169" t="s">
-        <v>1009</v>
+        <v>984</v>
       </c>
       <c r="J169" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K169" t="s">
-        <v>1010</v>
+        <v>990</v>
       </c>
       <c r="L169" t="s">
-        <v>1011</v>
+        <v>991</v>
       </c>
       <c r="M169" t="s">
-        <v>1012</v>
+        <v>992</v>
       </c>
       <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170" t="s">
-        <v>1013</v>
+        <v>993</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1014</v>
+        <v>994</v>
       </c>
       <c r="I170" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="J170" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K170" t="s">
-        <v>1015</v>
+        <v>996</v>
       </c>
       <c r="L170" t="s">
-        <v>1016</v>
+        <v>997</v>
       </c>
       <c r="M170" t="s">
-        <v>1017</v>
+        <v>998</v>
       </c>
       <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171" t="s">
-        <v>1018</v>
+        <v>999</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1019</v>
+        <v>1000</v>
       </c>
       <c r="I171" t="s">
-        <v>1020</v>
+        <v>1001</v>
       </c>
       <c r="J171" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K171" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="L171" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="M171" t="s">
-        <v>1023</v>
+        <v>1004</v>
       </c>
       <c r="N171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172" t="s">
-        <v>1024</v>
+        <v>1005</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1025</v>
+        <v>1006</v>
       </c>
       <c r="I172" t="s">
-        <v>1020</v>
+        <v>1001</v>
       </c>
       <c r="J172" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K172" t="s">
-        <v>1026</v>
+        <v>1007</v>
       </c>
       <c r="L172" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="M172" t="s">
-        <v>1028</v>
+        <v>1009</v>
       </c>
       <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173" t="s">
-        <v>1029</v>
+        <v>1010</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1030</v>
+        <v>1011</v>
       </c>
       <c r="I173" t="s">
-        <v>1031</v>
+        <v>1012</v>
       </c>
       <c r="J173" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K173" t="s">
-        <v>1032</v>
+        <v>1013</v>
       </c>
       <c r="L173" t="s">
-        <v>1033</v>
+        <v>1014</v>
       </c>
       <c r="M173" t="s">
-        <v>1034</v>
+        <v>1015</v>
       </c>
       <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B174"/>
       <c r="C174"/>
       <c r="D174" t="s">
-        <v>1035</v>
+        <v>1016</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1036</v>
+        <v>1017</v>
       </c>
       <c r="I174" t="s">
-        <v>1031</v>
+        <v>1012</v>
       </c>
       <c r="J174" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K174" t="s">
-        <v>1037</v>
+        <v>1018</v>
       </c>
       <c r="L174" t="s">
-        <v>1038</v>
+        <v>1019</v>
       </c>
       <c r="M174" t="s">
-        <v>1039</v>
+        <v>1020</v>
       </c>
       <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175" t="s">
-        <v>1040</v>
+        <v>1021</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1041</v>
+        <v>1022</v>
       </c>
       <c r="I175" t="s">
-        <v>1042</v>
+        <v>1023</v>
       </c>
       <c r="J175" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K175" t="s">
-        <v>1043</v>
+        <v>1024</v>
       </c>
       <c r="L175" t="s">
-        <v>1044</v>
+        <v>1025</v>
       </c>
       <c r="M175" t="s">
-        <v>1045</v>
+        <v>1026</v>
       </c>
       <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176" t="s">
-        <v>1046</v>
+        <v>1027</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1047</v>
+        <v>1028</v>
       </c>
       <c r="I176" t="s">
-        <v>1048</v>
+        <v>1023</v>
       </c>
       <c r="J176" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K176" t="s">
-        <v>1049</v>
+        <v>1029</v>
       </c>
       <c r="L176" t="s">
-        <v>1050</v>
+        <v>1030</v>
       </c>
       <c r="M176" t="s">
-        <v>1051</v>
+        <v>1031</v>
       </c>
       <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177" t="s">
-        <v>1052</v>
+        <v>1032</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1053</v>
+        <v>1033</v>
       </c>
       <c r="I177" t="s">
-        <v>1048</v>
+        <v>1034</v>
       </c>
       <c r="J177" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K177" t="s">
-        <v>1054</v>
+        <v>1035</v>
       </c>
       <c r="L177" t="s">
-        <v>1055</v>
+        <v>1036</v>
       </c>
       <c r="M177" t="s">
-        <v>1056</v>
+        <v>1037</v>
       </c>
       <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178" t="s">
-        <v>1057</v>
+        <v>1038</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
       <c r="I178" t="s">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="J178" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="K178" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="L178" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
       <c r="M178" t="s">
-        <v>1062</v>
+        <v>1043</v>
       </c>
       <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179" t="s">
-        <v>1063</v>
+        <v>1044</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1064</v>
+        <v>1045</v>
       </c>
       <c r="I179" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
       <c r="J179" t="s">
-        <v>1066</v>
+        <v>973</v>
       </c>
       <c r="K179" t="s">
-        <v>1067</v>
+        <v>1046</v>
       </c>
       <c r="L179" t="s">
-        <v>1068</v>
+        <v>1047</v>
       </c>
       <c r="M179" t="s">
-        <v>1069</v>
+        <v>1048</v>
       </c>
       <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180" t="s">
-        <v>1070</v>
+        <v>1049</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1071</v>
+        <v>1050</v>
       </c>
       <c r="I180" t="s">
-        <v>1072</v>
+        <v>1051</v>
       </c>
       <c r="J180" t="s">
-        <v>1066</v>
+        <v>973</v>
       </c>
       <c r="K180" t="s">
-        <v>1073</v>
+        <v>1052</v>
       </c>
       <c r="L180" t="s">
-        <v>1074</v>
+        <v>1053</v>
       </c>
       <c r="M180" t="s">
-        <v>1075</v>
+        <v>1054</v>
       </c>
       <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B181"/>
       <c r="C181"/>
       <c r="D181" t="s">
-        <v>1076</v>
+        <v>1055</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1077</v>
+        <v>1056</v>
       </c>
       <c r="I181" t="s">
-        <v>1078</v>
+        <v>1051</v>
       </c>
       <c r="J181" t="s">
-        <v>1066</v>
+        <v>973</v>
       </c>
       <c r="K181" t="s">
-        <v>1079</v>
+        <v>1057</v>
       </c>
       <c r="L181" t="s">
-        <v>1080</v>
+        <v>1058</v>
       </c>
       <c r="M181" t="s">
-        <v>1081</v>
+        <v>1059</v>
       </c>
       <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B182"/>
       <c r="C182"/>
       <c r="D182" t="s">
-        <v>1082</v>
+        <v>1060</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1083</v>
+        <v>1061</v>
       </c>
       <c r="I182" t="s">
-        <v>1084</v>
+        <v>1062</v>
       </c>
       <c r="J182" t="s">
-        <v>1066</v>
+        <v>973</v>
       </c>
       <c r="K182" t="s">
-        <v>1085</v>
+        <v>1063</v>
       </c>
       <c r="L182" t="s">
-        <v>1086</v>
+        <v>1064</v>
       </c>
       <c r="M182" t="s">
-        <v>1087</v>
+        <v>1065</v>
       </c>
       <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183" t="s">
-        <v>1088</v>
+        <v>1066</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1089</v>
+        <v>1067</v>
       </c>
       <c r="I183" t="s">
-        <v>1090</v>
+        <v>1068</v>
       </c>
       <c r="J183" t="s">
-        <v>1066</v>
+        <v>973</v>
       </c>
       <c r="K183" t="s">
-        <v>1091</v>
+        <v>1069</v>
       </c>
       <c r="L183" t="s">
-        <v>1092</v>
+        <v>1070</v>
       </c>
       <c r="M183" t="s">
-        <v>1093</v>
+        <v>1071</v>
       </c>
       <c r="N183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184" t="s">
-        <v>1094</v>
+        <v>1072</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1095</v>
+        <v>1073</v>
       </c>
       <c r="I184" t="s">
-        <v>1096</v>
+        <v>1068</v>
       </c>
       <c r="J184" t="s">
-        <v>1066</v>
+        <v>973</v>
       </c>
       <c r="K184" t="s">
-        <v>1097</v>
+        <v>1074</v>
       </c>
       <c r="L184" t="s">
-        <v>1098</v>
+        <v>1075</v>
       </c>
       <c r="M184" t="s">
-        <v>1099</v>
+        <v>1076</v>
       </c>
       <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185" t="s">
-        <v>1100</v>
+        <v>1077</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1101</v>
+        <v>1078</v>
       </c>
       <c r="I185" t="s">
-        <v>1102</v>
+        <v>1079</v>
       </c>
       <c r="J185" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K185" t="s">
-        <v>1104</v>
+        <v>1080</v>
       </c>
       <c r="L185" t="s">
-        <v>1105</v>
+        <v>1081</v>
       </c>
       <c r="M185" t="s">
-        <v>1106</v>
+        <v>1082</v>
       </c>
       <c r="N185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B186"/>
       <c r="C186"/>
       <c r="D186" t="s">
-        <v>1107</v>
+        <v>1083</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1108</v>
+        <v>1084</v>
       </c>
       <c r="I186" t="s">
-        <v>1102</v>
+        <v>1079</v>
       </c>
       <c r="J186" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K186" t="s">
-        <v>1109</v>
+        <v>1085</v>
       </c>
       <c r="L186" t="s">
-        <v>1110</v>
+        <v>1086</v>
       </c>
       <c r="M186" t="s">
-        <v>1111</v>
+        <v>1087</v>
       </c>
       <c r="N186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187" t="s">
-        <v>1112</v>
+        <v>1088</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1113</v>
+        <v>1089</v>
       </c>
       <c r="I187" t="s">
-        <v>1114</v>
+        <v>1090</v>
       </c>
       <c r="J187" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K187" t="s">
-        <v>1115</v>
+        <v>1091</v>
       </c>
       <c r="L187" t="s">
-        <v>1116</v>
+        <v>1092</v>
       </c>
       <c r="M187" t="s">
-        <v>1117</v>
+        <v>1093</v>
       </c>
       <c r="N187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B188"/>
       <c r="C188"/>
       <c r="D188" t="s">
-        <v>1118</v>
+        <v>1094</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1119</v>
+        <v>1095</v>
       </c>
       <c r="I188" t="s">
-        <v>1114</v>
+        <v>1096</v>
       </c>
       <c r="J188" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K188" t="s">
-        <v>1120</v>
+        <v>1097</v>
       </c>
       <c r="L188" t="s">
-        <v>1121</v>
+        <v>1098</v>
       </c>
       <c r="M188" t="s">
-        <v>1122</v>
+        <v>1099</v>
       </c>
       <c r="N188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189" t="s">
-        <v>1123</v>
+        <v>1100</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1124</v>
+        <v>1101</v>
       </c>
       <c r="I189" t="s">
-        <v>1125</v>
+        <v>1096</v>
       </c>
       <c r="J189" t="s">
+        <v>973</v>
+      </c>
+      <c r="K189" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L189" t="s">
         <v>1103</v>
       </c>
-      <c r="K189" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M189" t="s">
-        <v>1128</v>
+        <v>1104</v>
       </c>
       <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B190"/>
       <c r="C190"/>
       <c r="D190" t="s">
-        <v>1129</v>
+        <v>1105</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1130</v>
+        <v>1106</v>
       </c>
       <c r="I190" t="s">
-        <v>1125</v>
+        <v>1107</v>
       </c>
       <c r="J190" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K190" t="s">
-        <v>1131</v>
+        <v>1108</v>
       </c>
       <c r="L190" t="s">
-        <v>1132</v>
+        <v>1109</v>
       </c>
       <c r="M190" t="s">
-        <v>1133</v>
+        <v>1110</v>
       </c>
       <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B191"/>
       <c r="C191"/>
       <c r="D191" t="s">
-        <v>1134</v>
+        <v>1111</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1135</v>
+        <v>1112</v>
       </c>
       <c r="I191" t="s">
-        <v>1136</v>
+        <v>1107</v>
       </c>
       <c r="J191" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K191" t="s">
-        <v>1137</v>
+        <v>1113</v>
       </c>
       <c r="L191" t="s">
-        <v>1138</v>
+        <v>1114</v>
       </c>
       <c r="M191" t="s">
-        <v>1139</v>
+        <v>1115</v>
       </c>
       <c r="N191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B192"/>
       <c r="C192"/>
       <c r="D192" t="s">
-        <v>1140</v>
+        <v>1116</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1141</v>
+        <v>1117</v>
       </c>
       <c r="I192" t="s">
-        <v>1142</v>
+        <v>1118</v>
       </c>
       <c r="J192" t="s">
-        <v>1103</v>
+        <v>973</v>
       </c>
       <c r="K192" t="s">
-        <v>1143</v>
+        <v>1119</v>
       </c>
       <c r="L192" t="s">
-        <v>1144</v>
+        <v>1120</v>
       </c>
       <c r="M192" t="s">
-        <v>1145</v>
+        <v>1121</v>
       </c>
       <c r="N192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193" t="s">
-        <v>1146</v>
+        <v>1122</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1147</v>
+        <v>1123</v>
       </c>
       <c r="I193" t="s">
-        <v>1142</v>
+        <v>1124</v>
       </c>
       <c r="J193" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K193" t="s">
-        <v>1148</v>
+        <v>1126</v>
       </c>
       <c r="L193" t="s">
-        <v>1149</v>
+        <v>1127</v>
       </c>
       <c r="M193" t="s">
-        <v>1150</v>
+        <v>1128</v>
       </c>
       <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B194"/>
       <c r="C194"/>
       <c r="D194" t="s">
-        <v>1151</v>
+        <v>1129</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1152</v>
+        <v>1130</v>
       </c>
       <c r="I194" t="s">
-        <v>1153</v>
+        <v>1131</v>
       </c>
       <c r="J194" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K194" t="s">
-        <v>1154</v>
+        <v>1132</v>
       </c>
       <c r="L194" t="s">
-        <v>1155</v>
+        <v>1133</v>
       </c>
       <c r="M194" t="s">
-        <v>1156</v>
+        <v>1134</v>
       </c>
       <c r="N194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B195"/>
       <c r="C195"/>
       <c r="D195" t="s">
-        <v>1157</v>
+        <v>1135</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1158</v>
+        <v>1136</v>
       </c>
       <c r="I195" t="s">
-        <v>1153</v>
+        <v>1137</v>
       </c>
       <c r="J195" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K195" t="s">
-        <v>1159</v>
+        <v>1138</v>
       </c>
       <c r="L195" t="s">
-        <v>1160</v>
+        <v>1139</v>
       </c>
       <c r="M195" t="s">
-        <v>1161</v>
+        <v>1140</v>
       </c>
       <c r="N195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B196"/>
       <c r="C196"/>
       <c r="D196" t="s">
-        <v>1162</v>
+        <v>1141</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1163</v>
+        <v>1142</v>
       </c>
       <c r="I196" t="s">
-        <v>1164</v>
+        <v>1137</v>
       </c>
       <c r="J196" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K196" t="s">
-        <v>1165</v>
+        <v>1143</v>
       </c>
       <c r="L196" t="s">
-        <v>1166</v>
+        <v>1144</v>
       </c>
       <c r="M196" t="s">
-        <v>1167</v>
+        <v>1145</v>
       </c>
       <c r="N196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B197"/>
       <c r="C197"/>
       <c r="D197" t="s">
-        <v>1168</v>
+        <v>1146</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1169</v>
+        <v>1147</v>
       </c>
       <c r="I197" t="s">
-        <v>1170</v>
+        <v>1148</v>
       </c>
       <c r="J197" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K197" t="s">
-        <v>1171</v>
+        <v>1149</v>
       </c>
       <c r="L197" t="s">
-        <v>1172</v>
+        <v>1150</v>
       </c>
       <c r="M197" t="s">
-        <v>1173</v>
+        <v>1151</v>
       </c>
       <c r="N197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B198"/>
       <c r="C198"/>
       <c r="D198" t="s">
-        <v>1174</v>
+        <v>1152</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1175</v>
+        <v>1153</v>
       </c>
       <c r="I198" t="s">
-        <v>1176</v>
+        <v>1154</v>
       </c>
       <c r="J198" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K198" t="s">
-        <v>1177</v>
+        <v>1155</v>
       </c>
       <c r="L198" t="s">
-        <v>1178</v>
+        <v>1156</v>
       </c>
       <c r="M198" t="s">
-        <v>1179</v>
+        <v>1157</v>
       </c>
       <c r="N198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B199"/>
       <c r="C199"/>
       <c r="D199" t="s">
-        <v>1180</v>
+        <v>1158</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1181</v>
+        <v>1159</v>
       </c>
       <c r="I199" t="s">
-        <v>1182</v>
+        <v>1154</v>
       </c>
       <c r="J199" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="K199" t="s">
-        <v>1183</v>
+        <v>1160</v>
       </c>
       <c r="L199" t="s">
-        <v>1184</v>
+        <v>1161</v>
       </c>
       <c r="M199" t="s">
-        <v>1185</v>
+        <v>1162</v>
       </c>
       <c r="N199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B200"/>
       <c r="C200"/>
       <c r="D200" t="s">
-        <v>1186</v>
+        <v>1163</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1187</v>
+        <v>1164</v>
       </c>
       <c r="I200" t="s">
-        <v>1188</v>
+        <v>1165</v>
       </c>
       <c r="J200" t="s">
-        <v>1189</v>
+        <v>1125</v>
       </c>
       <c r="K200" t="s">
-        <v>1190</v>
+        <v>1166</v>
       </c>
       <c r="L200" t="s">
-        <v>1191</v>
+        <v>1167</v>
       </c>
       <c r="M200" t="s">
-        <v>1192</v>
+        <v>1168</v>
       </c>
       <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B201"/>
       <c r="C201"/>
       <c r="D201" t="s">
-        <v>1193</v>
+        <v>1169</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1194</v>
+        <v>1170</v>
       </c>
       <c r="I201" t="s">
-        <v>1195</v>
+        <v>1165</v>
       </c>
       <c r="J201" t="s">
-        <v>1189</v>
+        <v>1125</v>
       </c>
       <c r="K201" t="s">
-        <v>1196</v>
+        <v>1171</v>
       </c>
       <c r="L201" t="s">
-        <v>1197</v>
+        <v>1172</v>
       </c>
       <c r="M201" t="s">
-        <v>1198</v>
+        <v>1173</v>
       </c>
       <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B202"/>
       <c r="C202"/>
       <c r="D202" t="s">
-        <v>1199</v>
+        <v>1174</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1200</v>
+        <v>1175</v>
       </c>
       <c r="I202" t="s">
-        <v>1201</v>
+        <v>1176</v>
       </c>
       <c r="J202" t="s">
-        <v>1189</v>
+        <v>1125</v>
       </c>
       <c r="K202" t="s">
-        <v>1202</v>
+        <v>1177</v>
       </c>
       <c r="L202" t="s">
-        <v>1203</v>
+        <v>1178</v>
       </c>
       <c r="M202" t="s">
-        <v>1204</v>
+        <v>1179</v>
       </c>
       <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B203"/>
       <c r="C203"/>
       <c r="D203" t="s">
-        <v>1205</v>
+        <v>1180</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1206</v>
+        <v>1181</v>
       </c>
       <c r="I203" t="s">
-        <v>1207</v>
+        <v>1182</v>
       </c>
       <c r="J203" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="K203" t="s">
-        <v>1208</v>
+        <v>1184</v>
       </c>
       <c r="L203" t="s">
-        <v>1209</v>
+        <v>1185</v>
       </c>
       <c r="M203" t="s">
-        <v>1210</v>
+        <v>1186</v>
       </c>
       <c r="N203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B204"/>
       <c r="C204"/>
       <c r="D204" t="s">
-        <v>1211</v>
+        <v>1187</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1212</v>
+        <v>1188</v>
       </c>
       <c r="I204" t="s">
-        <v>1213</v>
+        <v>1182</v>
       </c>
       <c r="J204" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K204" t="s">
         <v>1189</v>
       </c>
-      <c r="K204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L204" t="s">
-        <v>1215</v>
+        <v>1190</v>
       </c>
       <c r="M204" t="s">
-        <v>1216</v>
+        <v>1191</v>
       </c>
       <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B205"/>
       <c r="C205"/>
       <c r="D205" t="s">
-        <v>1217</v>
+        <v>1192</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1218</v>
+        <v>1193</v>
       </c>
       <c r="I205" t="s">
-        <v>1219</v>
+        <v>1194</v>
       </c>
       <c r="J205" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="K205" t="s">
-        <v>1220</v>
+        <v>1195</v>
       </c>
       <c r="L205" t="s">
-        <v>1221</v>
+        <v>1196</v>
       </c>
       <c r="M205" t="s">
-        <v>1222</v>
+        <v>1197</v>
       </c>
       <c r="N205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B206"/>
       <c r="C206"/>
       <c r="D206" t="s">
-        <v>1223</v>
+        <v>1198</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1224</v>
+        <v>1199</v>
       </c>
       <c r="I206" t="s">
-        <v>1225</v>
+        <v>1200</v>
       </c>
       <c r="J206" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="K206" t="s">
-        <v>1226</v>
+        <v>1201</v>
       </c>
       <c r="L206" t="s">
-        <v>1227</v>
+        <v>1202</v>
       </c>
       <c r="M206" t="s">
-        <v>1228</v>
+        <v>1203</v>
       </c>
       <c r="N206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B207"/>
       <c r="C207"/>
       <c r="D207" t="s">
-        <v>1229</v>
+        <v>1204</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1230</v>
+        <v>1205</v>
       </c>
       <c r="I207" t="s">
-        <v>1231</v>
+        <v>1206</v>
       </c>
       <c r="J207" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="K207" t="s">
-        <v>1232</v>
+        <v>1207</v>
       </c>
       <c r="L207" t="s">
-        <v>1233</v>
+        <v>1208</v>
       </c>
       <c r="M207" t="s">
-        <v>1234</v>
+        <v>1209</v>
       </c>
       <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B208"/>
       <c r="C208"/>
       <c r="D208" t="s">
-        <v>1235</v>
+        <v>1210</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1236</v>
+        <v>1211</v>
       </c>
       <c r="I208" t="s">
-        <v>1237</v>
+        <v>1212</v>
       </c>
       <c r="J208" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="K208" t="s">
-        <v>1238</v>
+        <v>1213</v>
       </c>
       <c r="L208" t="s">
-        <v>1239</v>
+        <v>1214</v>
       </c>
       <c r="M208" t="s">
-        <v>1240</v>
+        <v>1215</v>
       </c>
       <c r="N208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B209"/>
       <c r="C209"/>
       <c r="D209" t="s">
-        <v>1241</v>
+        <v>1216</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1242</v>
+        <v>1217</v>
       </c>
       <c r="I209" t="s">
-        <v>1243</v>
+        <v>1218</v>
       </c>
       <c r="J209" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="K209" t="s">
-        <v>1245</v>
+        <v>1219</v>
       </c>
       <c r="L209" t="s">
-        <v>1246</v>
+        <v>1220</v>
       </c>
       <c r="M209" t="s">
-        <v>1247</v>
+        <v>1221</v>
       </c>
       <c r="N209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B210"/>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>1248</v>
+        <v>1222</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1249</v>
+        <v>1223</v>
       </c>
       <c r="I210" t="s">
-        <v>1250</v>
+        <v>1218</v>
       </c>
       <c r="J210" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="K210" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="L210" t="s">
-        <v>1252</v>
+        <v>1225</v>
       </c>
       <c r="M210" t="s">
-        <v>1253</v>
+        <v>1226</v>
       </c>
       <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B211"/>
       <c r="C211"/>
       <c r="D211" t="s">
-        <v>1254</v>
+        <v>1227</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1255</v>
+        <v>1228</v>
       </c>
       <c r="I211" t="s">
-        <v>1256</v>
+        <v>1229</v>
       </c>
       <c r="J211" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="K211" t="s">
-        <v>1257</v>
+        <v>1230</v>
       </c>
       <c r="L211" t="s">
-        <v>1258</v>
+        <v>1231</v>
       </c>
       <c r="M211" t="s">
-        <v>1259</v>
+        <v>1232</v>
       </c>
       <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B212"/>
       <c r="C212"/>
       <c r="D212" t="s">
-        <v>1260</v>
+        <v>1233</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1261</v>
+        <v>1234</v>
       </c>
       <c r="I212" t="s">
-        <v>1262</v>
+        <v>1229</v>
       </c>
       <c r="J212" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="K212" t="s">
-        <v>1263</v>
+        <v>1235</v>
       </c>
       <c r="L212" t="s">
-        <v>1264</v>
+        <v>1236</v>
       </c>
       <c r="M212" t="s">
-        <v>1265</v>
+        <v>1237</v>
       </c>
       <c r="N212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B213"/>
       <c r="C213"/>
       <c r="D213" t="s">
-        <v>1266</v>
+        <v>1238</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1267</v>
+        <v>1239</v>
       </c>
       <c r="I213" t="s">
-        <v>1268</v>
+        <v>1240</v>
       </c>
       <c r="J213" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="K213" t="s">
-        <v>1269</v>
+        <v>1241</v>
       </c>
       <c r="L213" t="s">
-        <v>1270</v>
+        <v>1242</v>
       </c>
       <c r="M213" t="s">
-        <v>1271</v>
+        <v>1243</v>
       </c>
       <c r="N213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B214"/>
       <c r="C214"/>
       <c r="D214" t="s">
-        <v>1272</v>
+        <v>1244</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1273</v>
+        <v>1245</v>
       </c>
       <c r="I214" t="s">
-        <v>1274</v>
+        <v>1246</v>
       </c>
       <c r="J214" t="s">
-        <v>1244</v>
+        <v>1183</v>
       </c>
       <c r="K214" t="s">
-        <v>1275</v>
+        <v>1247</v>
       </c>
       <c r="L214" t="s">
-        <v>1276</v>
+        <v>1248</v>
       </c>
       <c r="M214" t="s">
-        <v>1277</v>
+        <v>1249</v>
       </c>
       <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B215"/>
       <c r="C215"/>
       <c r="D215" t="s">
-        <v>1278</v>
+        <v>1250</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1279</v>
+        <v>1251</v>
       </c>
       <c r="I215" t="s">
-        <v>1280</v>
+        <v>1252</v>
       </c>
       <c r="J215" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K215" t="s">
-        <v>1281</v>
+        <v>1254</v>
       </c>
       <c r="L215" t="s">
-        <v>1282</v>
+        <v>1255</v>
       </c>
       <c r="M215" t="s">
-        <v>1283</v>
+        <v>1256</v>
       </c>
       <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B216"/>
       <c r="C216"/>
       <c r="D216" t="s">
-        <v>1284</v>
+        <v>1257</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1285</v>
+        <v>1258</v>
       </c>
       <c r="I216" t="s">
-        <v>1286</v>
+        <v>1252</v>
       </c>
       <c r="J216" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K216" t="s">
-        <v>1287</v>
+        <v>1259</v>
       </c>
       <c r="L216" t="s">
-        <v>1288</v>
+        <v>1260</v>
       </c>
       <c r="M216" t="s">
-        <v>1289</v>
+        <v>1261</v>
       </c>
       <c r="N216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B217"/>
       <c r="C217"/>
       <c r="D217" t="s">
-        <v>1290</v>
+        <v>1262</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1291</v>
+        <v>1263</v>
       </c>
       <c r="I217" t="s">
-        <v>1292</v>
+        <v>1264</v>
       </c>
       <c r="J217" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K217" t="s">
-        <v>1293</v>
+        <v>1265</v>
       </c>
       <c r="L217" t="s">
-        <v>1294</v>
+        <v>1266</v>
       </c>
       <c r="M217" t="s">
-        <v>1295</v>
+        <v>1267</v>
       </c>
       <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B218"/>
       <c r="C218"/>
       <c r="D218" t="s">
-        <v>1296</v>
+        <v>1268</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1297</v>
+        <v>1269</v>
       </c>
       <c r="I218" t="s">
-        <v>1298</v>
+        <v>1270</v>
       </c>
       <c r="J218" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K218" t="s">
-        <v>1299</v>
+        <v>1271</v>
       </c>
       <c r="L218" t="s">
-        <v>1300</v>
+        <v>1272</v>
       </c>
       <c r="M218" t="s">
-        <v>1301</v>
+        <v>1273</v>
       </c>
       <c r="N218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B219"/>
       <c r="C219"/>
       <c r="D219" t="s">
-        <v>1302</v>
+        <v>1274</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1303</v>
+        <v>1275</v>
       </c>
       <c r="I219" t="s">
-        <v>1304</v>
+        <v>1276</v>
       </c>
       <c r="J219" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K219" t="s">
-        <v>1305</v>
+        <v>1277</v>
       </c>
       <c r="L219" t="s">
-        <v>1306</v>
+        <v>1278</v>
       </c>
       <c r="M219" t="s">
-        <v>1307</v>
+        <v>1279</v>
       </c>
       <c r="N219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B220"/>
       <c r="C220"/>
       <c r="D220" t="s">
-        <v>1308</v>
+        <v>1280</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1309</v>
+        <v>1281</v>
       </c>
       <c r="I220" t="s">
-        <v>1310</v>
+        <v>1282</v>
       </c>
       <c r="J220" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K220" t="s">
-        <v>1311</v>
+        <v>1283</v>
       </c>
       <c r="L220" t="s">
-        <v>1312</v>
+        <v>1284</v>
       </c>
       <c r="M220" t="s">
-        <v>1313</v>
+        <v>1285</v>
       </c>
       <c r="N220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B221"/>
       <c r="C221"/>
       <c r="D221" t="s">
-        <v>1314</v>
+        <v>1286</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1315</v>
+        <v>1287</v>
       </c>
       <c r="I221" t="s">
-        <v>1316</v>
+        <v>1282</v>
       </c>
       <c r="J221" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K221" t="s">
-        <v>1317</v>
+        <v>1288</v>
       </c>
       <c r="L221" t="s">
-        <v>1318</v>
+        <v>1289</v>
       </c>
       <c r="M221" t="s">
-        <v>1319</v>
+        <v>1290</v>
       </c>
       <c r="N221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B222"/>
       <c r="C222"/>
       <c r="D222" t="s">
-        <v>1320</v>
+        <v>1291</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1321</v>
+        <v>1292</v>
       </c>
       <c r="I222" t="s">
-        <v>1316</v>
+        <v>1293</v>
       </c>
       <c r="J222" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="K222" t="s">
-        <v>1322</v>
+        <v>1294</v>
       </c>
       <c r="L222" t="s">
-        <v>1323</v>
+        <v>1295</v>
       </c>
       <c r="M222" t="s">
-        <v>1324</v>
+        <v>1296</v>
       </c>
       <c r="N222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B223"/>
       <c r="C223"/>
       <c r="D223" t="s">
-        <v>1325</v>
+        <v>1297</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1326</v>
+        <v>1298</v>
       </c>
       <c r="I223" t="s">
-        <v>1327</v>
+        <v>1299</v>
       </c>
       <c r="J223" t="s">
-        <v>1328</v>
+        <v>1253</v>
       </c>
       <c r="K223" t="s">
-        <v>1329</v>
+        <v>1300</v>
       </c>
       <c r="L223" t="s">
-        <v>1330</v>
+        <v>1301</v>
       </c>
       <c r="M223" t="s">
-        <v>1331</v>
+        <v>1302</v>
       </c>
       <c r="N223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B224"/>
       <c r="C224"/>
       <c r="D224" t="s">
-        <v>1332</v>
+        <v>1303</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1333</v>
+        <v>1304</v>
       </c>
       <c r="I224" t="s">
-        <v>1334</v>
+        <v>1299</v>
       </c>
       <c r="J224" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K224" t="s">
-        <v>1336</v>
+        <v>1305</v>
       </c>
       <c r="L224" t="s">
-        <v>1337</v>
+        <v>1306</v>
       </c>
       <c r="M224" t="s">
-        <v>1338</v>
+        <v>1307</v>
       </c>
       <c r="N224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B225"/>
       <c r="C225"/>
       <c r="D225" t="s">
-        <v>1339</v>
+        <v>1308</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1340</v>
+        <v>1309</v>
       </c>
       <c r="I225" t="s">
-        <v>1341</v>
+        <v>1310</v>
       </c>
       <c r="J225" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K225" t="s">
-        <v>1342</v>
+        <v>1311</v>
       </c>
       <c r="L225" t="s">
-        <v>1343</v>
+        <v>1312</v>
       </c>
       <c r="M225" t="s">
-        <v>1344</v>
+        <v>1313</v>
       </c>
       <c r="N225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B226"/>
       <c r="C226"/>
       <c r="D226" t="s">
-        <v>1345</v>
+        <v>1314</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226"/>
       <c r="H226" t="s">
-        <v>1346</v>
+        <v>1315</v>
       </c>
       <c r="I226" t="s">
-        <v>1347</v>
+        <v>1316</v>
       </c>
       <c r="J226" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K226" t="s">
-        <v>1348</v>
+        <v>1317</v>
       </c>
       <c r="L226" t="s">
-        <v>1349</v>
+        <v>1318</v>
       </c>
       <c r="M226" t="s">
-        <v>1350</v>
+        <v>1319</v>
       </c>
       <c r="N226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B227"/>
       <c r="C227"/>
       <c r="D227" t="s">
-        <v>1351</v>
+        <v>1320</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1352</v>
+        <v>1321</v>
       </c>
       <c r="I227" t="s">
-        <v>1353</v>
+        <v>1322</v>
       </c>
       <c r="J227" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K227" t="s">
-        <v>1354</v>
+        <v>1323</v>
       </c>
       <c r="L227" t="s">
-        <v>1355</v>
+        <v>1324</v>
       </c>
       <c r="M227" t="s">
-        <v>1356</v>
+        <v>1325</v>
       </c>
       <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B228"/>
       <c r="C228"/>
       <c r="D228" t="s">
-        <v>1357</v>
+        <v>1326</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1358</v>
+        <v>1327</v>
       </c>
       <c r="I228" t="s">
-        <v>1359</v>
+        <v>1322</v>
       </c>
       <c r="J228" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K228" t="s">
-        <v>1360</v>
+        <v>1328</v>
       </c>
       <c r="L228" t="s">
-        <v>1361</v>
+        <v>1329</v>
       </c>
       <c r="M228" t="s">
-        <v>1362</v>
+        <v>1330</v>
       </c>
       <c r="N228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B229"/>
       <c r="C229"/>
       <c r="D229" t="s">
-        <v>1363</v>
+        <v>1331</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1364</v>
+        <v>1332</v>
       </c>
       <c r="I229" t="s">
-        <v>1365</v>
+        <v>1333</v>
       </c>
       <c r="J229" t="s">
+        <v>1253</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1334</v>
+      </c>
+      <c r="L229" t="s">
         <v>1335</v>
       </c>
-      <c r="K229" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M229" t="s">
-        <v>1368</v>
+        <v>1336</v>
       </c>
       <c r="N229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B230"/>
       <c r="C230"/>
       <c r="D230" t="s">
-        <v>1369</v>
+        <v>1337</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1370</v>
+        <v>1338</v>
       </c>
       <c r="I230" t="s">
-        <v>1371</v>
+        <v>1333</v>
       </c>
       <c r="J230" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K230" t="s">
-        <v>1372</v>
+        <v>1339</v>
       </c>
       <c r="L230" t="s">
-        <v>1373</v>
+        <v>1340</v>
       </c>
       <c r="M230" t="s">
-        <v>1374</v>
+        <v>1341</v>
       </c>
       <c r="N230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B231"/>
       <c r="C231"/>
       <c r="D231" t="s">
-        <v>1375</v>
+        <v>1342</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1376</v>
+        <v>1343</v>
       </c>
       <c r="I231" t="s">
-        <v>1377</v>
+        <v>1344</v>
       </c>
       <c r="J231" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K231" t="s">
-        <v>1378</v>
+        <v>1345</v>
       </c>
       <c r="L231" t="s">
-        <v>1379</v>
+        <v>1346</v>
       </c>
       <c r="M231" t="s">
-        <v>1380</v>
+        <v>1347</v>
       </c>
       <c r="N231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B232"/>
       <c r="C232"/>
       <c r="D232" t="s">
-        <v>1381</v>
+        <v>1348</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1382</v>
+        <v>1349</v>
       </c>
       <c r="I232" t="s">
-        <v>1377</v>
+        <v>1350</v>
       </c>
       <c r="J232" t="s">
-        <v>1335</v>
+        <v>1253</v>
       </c>
       <c r="K232" t="s">
-        <v>1383</v>
+        <v>1351</v>
       </c>
       <c r="L232" t="s">
-        <v>1384</v>
+        <v>1352</v>
       </c>
       <c r="M232" t="s">
-        <v>1385</v>
+        <v>1353</v>
       </c>
       <c r="N232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B233"/>
       <c r="C233"/>
       <c r="D233" t="s">
-        <v>1386</v>
+        <v>1354</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1387</v>
+        <v>1355</v>
       </c>
       <c r="I233" t="s">
-        <v>1388</v>
+        <v>1350</v>
       </c>
       <c r="J233" t="s">
-        <v>1389</v>
+        <v>1253</v>
       </c>
       <c r="K233" t="s">
-        <v>1390</v>
+        <v>1356</v>
       </c>
       <c r="L233" t="s">
-        <v>1391</v>
+        <v>1357</v>
       </c>
       <c r="M233" t="s">
-        <v>1392</v>
+        <v>1358</v>
       </c>
       <c r="N233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B234"/>
       <c r="C234"/>
       <c r="D234" t="s">
-        <v>1393</v>
+        <v>1359</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1394</v>
+        <v>1360</v>
       </c>
       <c r="I234" t="s">
-        <v>1395</v>
+        <v>1361</v>
       </c>
       <c r="J234" t="s">
-        <v>1389</v>
+        <v>1253</v>
       </c>
       <c r="K234" t="s">
-        <v>1396</v>
+        <v>1362</v>
       </c>
       <c r="L234" t="s">
-        <v>1397</v>
+        <v>1363</v>
       </c>
       <c r="M234" t="s">
-        <v>1398</v>
+        <v>1364</v>
       </c>
       <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B235"/>
       <c r="C235"/>
       <c r="D235" t="s">
-        <v>1399</v>
+        <v>1365</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1400</v>
+        <v>1366</v>
       </c>
       <c r="I235" t="s">
-        <v>1401</v>
+        <v>1361</v>
       </c>
       <c r="J235" t="s">
-        <v>1389</v>
+        <v>1253</v>
       </c>
       <c r="K235" t="s">
-        <v>1402</v>
+        <v>1367</v>
       </c>
       <c r="L235" t="s">
-        <v>1403</v>
+        <v>1368</v>
       </c>
       <c r="M235" t="s">
-        <v>1404</v>
+        <v>1369</v>
       </c>
       <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B236"/>
       <c r="C236"/>
       <c r="D236" t="s">
-        <v>1405</v>
+        <v>1370</v>
       </c>
       <c r="E236"/>
       <c r="F236"/>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>1406</v>
+        <v>1371</v>
       </c>
       <c r="I236" t="s">
-        <v>1401</v>
+        <v>1372</v>
       </c>
       <c r="J236" t="s">
-        <v>1389</v>
+        <v>1253</v>
       </c>
       <c r="K236" t="s">
-        <v>1407</v>
+        <v>1373</v>
       </c>
       <c r="L236" t="s">
-        <v>1408</v>
+        <v>1374</v>
       </c>
       <c r="M236" t="s">
-        <v>1409</v>
+        <v>1375</v>
       </c>
       <c r="N236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B237"/>
       <c r="C237"/>
       <c r="D237" t="s">
-        <v>1410</v>
+        <v>1376</v>
       </c>
       <c r="E237"/>
       <c r="F237"/>
       <c r="G237"/>
       <c r="H237" t="s">
-        <v>1411</v>
+        <v>1377</v>
       </c>
       <c r="I237" t="s">
-        <v>1412</v>
+        <v>1378</v>
       </c>
       <c r="J237" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="K237" t="s">
-        <v>1413</v>
+        <v>1380</v>
       </c>
       <c r="L237" t="s">
-        <v>1414</v>
+        <v>1381</v>
       </c>
       <c r="M237" t="s">
-        <v>1415</v>
+        <v>1382</v>
       </c>
       <c r="N237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B238"/>
       <c r="C238"/>
       <c r="D238" t="s">
-        <v>1416</v>
+        <v>1383</v>
       </c>
       <c r="E238"/>
       <c r="F238"/>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>1417</v>
+        <v>1384</v>
       </c>
       <c r="I238" t="s">
-        <v>1412</v>
+        <v>1385</v>
       </c>
       <c r="J238" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="K238" t="s">
-        <v>1418</v>
+        <v>1386</v>
       </c>
       <c r="L238" t="s">
-        <v>1419</v>
+        <v>1387</v>
       </c>
       <c r="M238" t="s">
-        <v>1420</v>
+        <v>1388</v>
       </c>
       <c r="N238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B239"/>
       <c r="C239"/>
       <c r="D239" t="s">
-        <v>1421</v>
+        <v>1389</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>1422</v>
+        <v>1390</v>
       </c>
       <c r="I239" t="s">
-        <v>1423</v>
+        <v>1385</v>
       </c>
       <c r="J239" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="K239" t="s">
-        <v>1424</v>
+        <v>1391</v>
       </c>
       <c r="L239" t="s">
-        <v>1425</v>
+        <v>1392</v>
       </c>
       <c r="M239" t="s">
-        <v>1426</v>
+        <v>1393</v>
       </c>
       <c r="N239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B240"/>
       <c r="C240"/>
       <c r="D240" t="s">
-        <v>1427</v>
+        <v>1394</v>
       </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>1428</v>
+        <v>1395</v>
       </c>
       <c r="I240" t="s">
-        <v>1429</v>
+        <v>1396</v>
       </c>
       <c r="J240" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="K240" t="s">
-        <v>1430</v>
+        <v>1397</v>
       </c>
       <c r="L240" t="s">
-        <v>1431</v>
+        <v>1398</v>
       </c>
       <c r="M240" t="s">
-        <v>1432</v>
+        <v>1399</v>
       </c>
       <c r="N240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B241"/>
       <c r="C241"/>
       <c r="D241" t="s">
-        <v>1433</v>
+        <v>1400</v>
       </c>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>1434</v>
+        <v>1401</v>
       </c>
       <c r="I241" t="s">
-        <v>1429</v>
+        <v>1402</v>
       </c>
       <c r="J241" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="K241" t="s">
-        <v>1435</v>
+        <v>1403</v>
       </c>
       <c r="L241" t="s">
-        <v>1436</v>
+        <v>1404</v>
       </c>
       <c r="M241" t="s">
-        <v>1437</v>
+        <v>1405</v>
       </c>
       <c r="N241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B242"/>
       <c r="C242"/>
       <c r="D242" t="s">
-        <v>1438</v>
+        <v>1406</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>1439</v>
+        <v>1407</v>
       </c>
       <c r="I242" t="s">
-        <v>1440</v>
+        <v>1402</v>
       </c>
       <c r="J242" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K242" t="s">
-        <v>1442</v>
+        <v>1408</v>
       </c>
       <c r="L242" t="s">
-        <v>1443</v>
+        <v>1409</v>
       </c>
       <c r="M242" t="s">
-        <v>1444</v>
+        <v>1410</v>
       </c>
       <c r="N242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B243"/>
       <c r="C243"/>
       <c r="D243" t="s">
-        <v>1445</v>
+        <v>1411</v>
       </c>
       <c r="E243"/>
       <c r="F243"/>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>1446</v>
+        <v>1412</v>
       </c>
       <c r="I243" t="s">
-        <v>1447</v>
+        <v>1413</v>
       </c>
       <c r="J243" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K243" t="s">
-        <v>1448</v>
+        <v>1414</v>
       </c>
       <c r="L243" t="s">
-        <v>1449</v>
+        <v>1415</v>
       </c>
       <c r="M243" t="s">
-        <v>1450</v>
+        <v>1416</v>
       </c>
       <c r="N243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B244"/>
       <c r="C244"/>
       <c r="D244" t="s">
-        <v>1451</v>
+        <v>1417</v>
       </c>
       <c r="E244"/>
       <c r="F244"/>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>1452</v>
+        <v>1418</v>
       </c>
       <c r="I244" t="s">
-        <v>1447</v>
+        <v>1413</v>
       </c>
       <c r="J244" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K244" t="s">
-        <v>1453</v>
+        <v>1419</v>
       </c>
       <c r="L244" t="s">
-        <v>1454</v>
+        <v>1420</v>
       </c>
       <c r="M244" t="s">
-        <v>1455</v>
+        <v>1421</v>
       </c>
       <c r="N244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B245"/>
       <c r="C245"/>
       <c r="D245" t="s">
-        <v>1456</v>
+        <v>1422</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>1457</v>
+        <v>1423</v>
       </c>
       <c r="I245" t="s">
-        <v>1458</v>
+        <v>1424</v>
       </c>
       <c r="J245" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K245" t="s">
-        <v>1459</v>
+        <v>1425</v>
       </c>
       <c r="L245" t="s">
-        <v>1460</v>
+        <v>1426</v>
       </c>
       <c r="M245" t="s">
-        <v>1461</v>
+        <v>1427</v>
       </c>
       <c r="N245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B246"/>
       <c r="C246"/>
       <c r="D246" t="s">
-        <v>1462</v>
+        <v>1428</v>
       </c>
       <c r="E246"/>
       <c r="F246"/>
       <c r="G246"/>
       <c r="H246" t="s">
-        <v>1463</v>
+        <v>1429</v>
       </c>
       <c r="I246" t="s">
-        <v>1458</v>
+        <v>1430</v>
       </c>
       <c r="J246" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K246" t="s">
-        <v>1464</v>
+        <v>1431</v>
       </c>
       <c r="L246" t="s">
-        <v>1465</v>
+        <v>1432</v>
       </c>
       <c r="M246" t="s">
-        <v>1466</v>
+        <v>1433</v>
       </c>
       <c r="N246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B247"/>
       <c r="C247"/>
       <c r="D247" t="s">
-        <v>1467</v>
+        <v>1434</v>
       </c>
       <c r="E247"/>
       <c r="F247"/>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>1468</v>
+        <v>1435</v>
       </c>
       <c r="I247" t="s">
-        <v>1469</v>
+        <v>1430</v>
       </c>
       <c r="J247" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K247" t="s">
-        <v>1470</v>
+        <v>1436</v>
       </c>
       <c r="L247" t="s">
-        <v>1471</v>
+        <v>1437</v>
       </c>
       <c r="M247" t="s">
-        <v>1472</v>
+        <v>1438</v>
       </c>
       <c r="N247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B248"/>
       <c r="C248"/>
       <c r="D248" t="s">
-        <v>1473</v>
+        <v>1439</v>
       </c>
       <c r="E248"/>
       <c r="F248"/>
       <c r="G248"/>
       <c r="H248" t="s">
-        <v>1474</v>
+        <v>1440</v>
       </c>
       <c r="I248" t="s">
-        <v>1475</v>
+        <v>1441</v>
       </c>
       <c r="J248" t="s">
-        <v>1441</v>
+        <v>1379</v>
       </c>
       <c r="K248" t="s">
-        <v>1476</v>
+        <v>1442</v>
       </c>
       <c r="L248" t="s">
-        <v>1477</v>
+        <v>1443</v>
       </c>
       <c r="M248" t="s">
-        <v>1478</v>
+        <v>1444</v>
       </c>
       <c r="N248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B249"/>
       <c r="C249"/>
       <c r="D249" t="s">
-        <v>1479</v>
+        <v>1445</v>
       </c>
       <c r="E249"/>
       <c r="F249"/>
       <c r="G249"/>
       <c r="H249" t="s">
-        <v>1480</v>
+        <v>1446</v>
       </c>
       <c r="I249" t="s">
-        <v>1475</v>
+        <v>1447</v>
       </c>
       <c r="J249" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="K249" t="s">
-        <v>1481</v>
+        <v>1449</v>
       </c>
       <c r="L249" t="s">
-        <v>1482</v>
+        <v>1450</v>
       </c>
       <c r="M249" t="s">
-        <v>1483</v>
+        <v>1451</v>
       </c>
       <c r="N249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B250"/>
       <c r="C250"/>
       <c r="D250" t="s">
-        <v>1484</v>
+        <v>1452</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>1485</v>
+        <v>1453</v>
       </c>
       <c r="I250" t="s">
-        <v>1486</v>
+        <v>1454</v>
       </c>
       <c r="J250" t="s">
-        <v>1441</v>
+        <v>1448</v>
       </c>
       <c r="K250" t="s">
-        <v>1487</v>
+        <v>1455</v>
       </c>
       <c r="L250" t="s">
-        <v>1488</v>
+        <v>1456</v>
       </c>
       <c r="M250" t="s">
-        <v>1489</v>
+        <v>1457</v>
       </c>
       <c r="N250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B251"/>
       <c r="C251"/>
       <c r="D251" t="s">
-        <v>1490</v>
+        <v>1458</v>
       </c>
       <c r="E251"/>
       <c r="F251"/>
       <c r="G251"/>
       <c r="H251" t="s">
-        <v>1491</v>
+        <v>1459</v>
       </c>
       <c r="I251" t="s">
-        <v>1486</v>
+        <v>1460</v>
       </c>
       <c r="J251" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="K251" t="s">
-        <v>1492</v>
+        <v>1462</v>
       </c>
       <c r="L251" t="s">
-        <v>1493</v>
+        <v>1463</v>
       </c>
       <c r="M251" t="s">
-        <v>1494</v>
+        <v>1464</v>
       </c>
       <c r="N251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B252"/>
       <c r="C252"/>
       <c r="D252" t="s">
-        <v>1495</v>
+        <v>1465</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252"/>
       <c r="H252" t="s">
-        <v>1496</v>
+        <v>1466</v>
       </c>
       <c r="I252" t="s">
-        <v>1497</v>
+        <v>1467</v>
       </c>
       <c r="J252" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="K252" t="s">
-        <v>1498</v>
+        <v>1468</v>
       </c>
       <c r="L252" t="s">
-        <v>1499</v>
+        <v>1469</v>
       </c>
       <c r="M252" t="s">
-        <v>1500</v>
+        <v>1470</v>
       </c>
       <c r="N252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B253"/>
       <c r="C253"/>
       <c r="D253" t="s">
-        <v>1501</v>
+        <v>1471</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>1502</v>
+        <v>1472</v>
       </c>
       <c r="I253" t="s">
-        <v>1497</v>
+        <v>1473</v>
       </c>
       <c r="J253" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="K253" t="s">
-        <v>1503</v>
+        <v>1474</v>
       </c>
       <c r="L253" t="s">
-        <v>1504</v>
+        <v>1475</v>
       </c>
       <c r="M253" t="s">
-        <v>1505</v>
+        <v>1476</v>
       </c>
       <c r="N253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B254"/>
       <c r="C254"/>
       <c r="D254" t="s">
-        <v>1506</v>
+        <v>1477</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254"/>
       <c r="H254" t="s">
-        <v>1507</v>
+        <v>1478</v>
       </c>
       <c r="I254" t="s">
-        <v>1508</v>
+        <v>1473</v>
       </c>
       <c r="J254" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="K254" t="s">
-        <v>1509</v>
+        <v>1479</v>
       </c>
       <c r="L254" t="s">
-        <v>1510</v>
+        <v>1480</v>
       </c>
       <c r="M254" t="s">
-        <v>1511</v>
+        <v>1481</v>
       </c>
       <c r="N254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B255"/>
       <c r="C255"/>
       <c r="D255" t="s">
-        <v>1512</v>
+        <v>1482</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255"/>
       <c r="H255" t="s">
-        <v>1513</v>
+        <v>1483</v>
       </c>
       <c r="I255" t="s">
-        <v>1508</v>
+        <v>1484</v>
       </c>
       <c r="J255" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="K255" t="s">
-        <v>1514</v>
+        <v>1485</v>
       </c>
       <c r="L255" t="s">
-        <v>1515</v>
+        <v>1486</v>
       </c>
       <c r="M255" t="s">
-        <v>1516</v>
+        <v>1487</v>
       </c>
       <c r="N255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B256"/>
       <c r="C256"/>
       <c r="D256" t="s">
-        <v>1517</v>
+        <v>1488</v>
       </c>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256"/>
       <c r="H256" t="s">
-        <v>1518</v>
+        <v>1489</v>
       </c>
       <c r="I256" t="s">
-        <v>1519</v>
+        <v>1490</v>
       </c>
       <c r="J256" t="s">
-        <v>1441</v>
+        <v>1461</v>
       </c>
       <c r="K256" t="s">
-        <v>1520</v>
+        <v>1491</v>
       </c>
       <c r="L256" t="s">
-        <v>1521</v>
+        <v>1492</v>
       </c>
       <c r="M256" t="s">
-        <v>1522</v>
+        <v>1493</v>
       </c>
       <c r="N256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B257"/>
       <c r="C257"/>
       <c r="D257" t="s">
-        <v>1523</v>
+        <v>1494</v>
       </c>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257"/>
       <c r="H257" t="s">
-        <v>1524</v>
+        <v>1495</v>
       </c>
       <c r="I257" t="s">
-        <v>1525</v>
+        <v>1496</v>
       </c>
       <c r="J257" t="s">
-        <v>52</v>
+        <v>1461</v>
       </c>
       <c r="K257" t="s">
-        <v>1526</v>
+        <v>1497</v>
       </c>
       <c r="L257" t="s">
-        <v>1527</v>
+        <v>1498</v>
       </c>
       <c r="M257" t="s">
-        <v>1528</v>
+        <v>1499</v>
       </c>
       <c r="N257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B258"/>
       <c r="C258"/>
       <c r="D258" t="s">
-        <v>1529</v>
+        <v>1500</v>
       </c>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258"/>
       <c r="H258" t="s">
-        <v>1530</v>
+        <v>1501</v>
       </c>
       <c r="I258" t="s">
-        <v>1531</v>
+        <v>1502</v>
       </c>
       <c r="J258" t="s">
-        <v>1532</v>
+        <v>1461</v>
       </c>
       <c r="K258" t="s">
-        <v>1533</v>
+        <v>1503</v>
       </c>
       <c r="L258" t="s">
-        <v>1534</v>
+        <v>1504</v>
       </c>
       <c r="M258" t="s">
-        <v>1535</v>
+        <v>1505</v>
       </c>
       <c r="N258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B259"/>
       <c r="C259"/>
       <c r="D259" t="s">
-        <v>1536</v>
+        <v>1506</v>
       </c>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259"/>
       <c r="H259" t="s">
-        <v>1537</v>
+        <v>1507</v>
       </c>
       <c r="I259" t="s">
-        <v>1538</v>
+        <v>1502</v>
       </c>
       <c r="J259" t="s">
-        <v>1532</v>
+        <v>1461</v>
       </c>
       <c r="K259" t="s">
-        <v>1539</v>
+        <v>1508</v>
       </c>
       <c r="L259" t="s">
-        <v>1540</v>
+        <v>1509</v>
       </c>
       <c r="M259" t="s">
-        <v>1541</v>
+        <v>1510</v>
       </c>
       <c r="N259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B260"/>
       <c r="C260"/>
       <c r="D260" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>1543</v>
+        <v>1512</v>
       </c>
       <c r="I260" t="s">
-        <v>1544</v>
+        <v>1513</v>
       </c>
       <c r="J260" t="s">
-        <v>1532</v>
+        <v>1461</v>
       </c>
       <c r="K260" t="s">
-        <v>1545</v>
+        <v>1514</v>
       </c>
       <c r="L260" t="s">
-        <v>1546</v>
+        <v>1515</v>
       </c>
       <c r="M260" t="s">
-        <v>1547</v>
+        <v>1516</v>
       </c>
       <c r="N260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B261"/>
       <c r="C261"/>
       <c r="D261" t="s">
-        <v>1548</v>
+        <v>1517</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261"/>
       <c r="H261" t="s">
-        <v>1549</v>
+        <v>1518</v>
       </c>
       <c r="I261" t="s">
-        <v>1550</v>
+        <v>1513</v>
       </c>
       <c r="J261" t="s">
-        <v>1551</v>
+        <v>1461</v>
       </c>
       <c r="K261" t="s">
-        <v>1552</v>
+        <v>1519</v>
       </c>
       <c r="L261" t="s">
-        <v>1553</v>
+        <v>1520</v>
       </c>
       <c r="M261" t="s">
-        <v>1554</v>
+        <v>1521</v>
       </c>
       <c r="N261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B262"/>
       <c r="C262"/>
       <c r="D262" t="s">
-        <v>1555</v>
+        <v>1522</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262"/>
       <c r="H262" t="s">
-        <v>1556</v>
+        <v>1523</v>
       </c>
       <c r="I262" t="s">
-        <v>1550</v>
+        <v>1524</v>
       </c>
       <c r="J262" t="s">
-        <v>1551</v>
+        <v>1461</v>
       </c>
       <c r="K262" t="s">
-        <v>1557</v>
+        <v>1525</v>
       </c>
       <c r="L262" t="s">
-        <v>1558</v>
+        <v>1526</v>
       </c>
       <c r="M262" t="s">
-        <v>1559</v>
+        <v>1527</v>
       </c>
       <c r="N262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B263"/>
       <c r="C263"/>
       <c r="D263" t="s">
-        <v>1560</v>
+        <v>1528</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263"/>
       <c r="H263" t="s">
-        <v>1561</v>
+        <v>1529</v>
       </c>
       <c r="I263" t="s">
-        <v>1562</v>
+        <v>1530</v>
       </c>
       <c r="J263" t="s">
-        <v>1551</v>
+        <v>1461</v>
       </c>
       <c r="K263" t="s">
-        <v>1563</v>
+        <v>1531</v>
       </c>
       <c r="L263" t="s">
-        <v>1564</v>
+        <v>1532</v>
       </c>
       <c r="M263" t="s">
-        <v>1565</v>
+        <v>1533</v>
       </c>
       <c r="N263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B264"/>
       <c r="C264"/>
       <c r="D264" t="s">
-        <v>1566</v>
+        <v>1534</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264"/>
       <c r="H264" t="s">
-        <v>1567</v>
+        <v>1535</v>
       </c>
       <c r="I264" t="s">
-        <v>1562</v>
+        <v>1530</v>
       </c>
       <c r="J264" t="s">
-        <v>1551</v>
+        <v>1461</v>
       </c>
       <c r="K264" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="L264" t="s">
-        <v>1569</v>
+        <v>1537</v>
       </c>
       <c r="M264" t="s">
-        <v>1570</v>
+        <v>1538</v>
       </c>
       <c r="N264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B265"/>
       <c r="C265"/>
       <c r="D265" t="s">
-        <v>1571</v>
+        <v>1539</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>1572</v>
+        <v>1540</v>
       </c>
       <c r="I265" t="s">
-        <v>1573</v>
+        <v>1541</v>
       </c>
       <c r="J265" t="s">
-        <v>1551</v>
+        <v>1461</v>
       </c>
       <c r="K265" t="s">
-        <v>1574</v>
+        <v>1542</v>
       </c>
       <c r="L265" t="s">
-        <v>1575</v>
+        <v>1543</v>
       </c>
       <c r="M265" t="s">
-        <v>1576</v>
+        <v>1544</v>
       </c>
       <c r="N265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B266"/>
       <c r="C266"/>
       <c r="D266" t="s">
-        <v>1577</v>
+        <v>1545</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266"/>
       <c r="H266" t="s">
-        <v>1578</v>
+        <v>1546</v>
       </c>
       <c r="I266" t="s">
-        <v>1579</v>
+        <v>1541</v>
       </c>
       <c r="J266" t="s">
-        <v>1551</v>
+        <v>1461</v>
       </c>
       <c r="K266" t="s">
-        <v>1580</v>
+        <v>1547</v>
       </c>
       <c r="L266" t="s">
-        <v>1581</v>
+        <v>1548</v>
       </c>
       <c r="M266" t="s">
-        <v>1582</v>
+        <v>1549</v>
       </c>
       <c r="N266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B267"/>
       <c r="C267"/>
       <c r="D267" t="s">
-        <v>1583</v>
+        <v>1550</v>
       </c>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267"/>
       <c r="H267" t="s">
-        <v>1584</v>
+        <v>1551</v>
       </c>
       <c r="I267" t="s">
-        <v>1585</v>
+        <v>1552</v>
       </c>
       <c r="J267" t="s">
-        <v>157</v>
+        <v>1461</v>
       </c>
       <c r="K267" t="s">
-        <v>1586</v>
+        <v>1553</v>
       </c>
       <c r="L267" t="s">
-        <v>1587</v>
+        <v>1554</v>
       </c>
       <c r="M267" t="s">
-        <v>1588</v>
+        <v>1555</v>
       </c>
       <c r="N267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B268"/>
       <c r="C268"/>
       <c r="D268" t="s">
-        <v>1589</v>
+        <v>1556</v>
       </c>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268"/>
       <c r="H268" t="s">
-        <v>1590</v>
+        <v>1557</v>
       </c>
       <c r="I268" t="s">
-        <v>1591</v>
+        <v>1558</v>
       </c>
       <c r="J268" t="s">
-        <v>157</v>
+        <v>1559</v>
       </c>
       <c r="K268" t="s">
-        <v>1592</v>
+        <v>1560</v>
       </c>
       <c r="L268" t="s">
-        <v>1593</v>
+        <v>1561</v>
       </c>
       <c r="M268" t="s">
-        <v>1594</v>
+        <v>1562</v>
       </c>
       <c r="N268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B269"/>
       <c r="C269"/>
       <c r="D269" t="s">
-        <v>1595</v>
+        <v>1563</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
-        <v>1596</v>
+        <v>1564</v>
       </c>
       <c r="I269" t="s">
-        <v>1597</v>
+        <v>1565</v>
       </c>
       <c r="J269" t="s">
-        <v>157</v>
+        <v>1559</v>
       </c>
       <c r="K269" t="s">
-        <v>1598</v>
+        <v>1566</v>
       </c>
       <c r="L269" t="s">
-        <v>1599</v>
+        <v>1567</v>
       </c>
       <c r="M269" t="s">
-        <v>1600</v>
+        <v>1568</v>
       </c>
       <c r="N269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B270"/>
       <c r="C270"/>
       <c r="D270" t="s">
-        <v>1601</v>
+        <v>1569</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
-        <v>1602</v>
+        <v>1570</v>
       </c>
       <c r="I270" t="s">
-        <v>1603</v>
+        <v>1571</v>
       </c>
       <c r="J270" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K270" t="s">
-        <v>1604</v>
+        <v>1573</v>
       </c>
       <c r="L270" t="s">
-        <v>1605</v>
+        <v>1574</v>
       </c>
       <c r="M270" t="s">
-        <v>1606</v>
+        <v>1575</v>
       </c>
       <c r="N270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B271"/>
       <c r="C271"/>
       <c r="D271" t="s">
-        <v>1607</v>
+        <v>1576</v>
       </c>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
-        <v>1608</v>
+        <v>1577</v>
       </c>
       <c r="I271" t="s">
-        <v>1609</v>
+        <v>1578</v>
       </c>
       <c r="J271" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K271" t="s">
-        <v>1610</v>
+        <v>1579</v>
       </c>
       <c r="L271" t="s">
-        <v>1611</v>
+        <v>1580</v>
       </c>
       <c r="M271" t="s">
-        <v>1612</v>
+        <v>1581</v>
       </c>
       <c r="N271"/>
     </row>
     <row r="272">
       <c r="A272" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B272"/>
       <c r="C272"/>
       <c r="D272" t="s">
-        <v>1613</v>
+        <v>1582</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
-        <v>1614</v>
+        <v>1583</v>
       </c>
       <c r="I272" t="s">
-        <v>1609</v>
+        <v>1584</v>
       </c>
       <c r="J272" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K272" t="s">
-        <v>1615</v>
+        <v>1585</v>
       </c>
       <c r="L272" t="s">
-        <v>1616</v>
+        <v>1586</v>
       </c>
       <c r="M272" t="s">
-        <v>1617</v>
+        <v>1587</v>
       </c>
       <c r="N272"/>
     </row>
     <row r="273">
       <c r="A273" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B273"/>
       <c r="C273"/>
       <c r="D273" t="s">
-        <v>1618</v>
+        <v>1588</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>1619</v>
+        <v>1589</v>
       </c>
       <c r="I273" t="s">
-        <v>1620</v>
+        <v>1584</v>
       </c>
       <c r="J273" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K273" t="s">
-        <v>1621</v>
+        <v>1590</v>
       </c>
       <c r="L273" t="s">
-        <v>1622</v>
+        <v>1591</v>
       </c>
       <c r="M273" t="s">
-        <v>1623</v>
+        <v>1592</v>
       </c>
       <c r="N273"/>
     </row>
     <row r="274">
       <c r="A274" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B274"/>
       <c r="C274"/>
       <c r="D274" t="s">
-        <v>1624</v>
+        <v>1593</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
-        <v>1625</v>
+        <v>1594</v>
       </c>
       <c r="I274" t="s">
-        <v>1620</v>
+        <v>1595</v>
       </c>
       <c r="J274" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K274" t="s">
-        <v>1626</v>
+        <v>1596</v>
       </c>
       <c r="L274" t="s">
-        <v>1627</v>
+        <v>1597</v>
       </c>
       <c r="M274" t="s">
-        <v>1628</v>
+        <v>1598</v>
       </c>
       <c r="N274"/>
     </row>
     <row r="275">
       <c r="A275" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B275"/>
       <c r="C275"/>
       <c r="D275" t="s">
-        <v>1629</v>
+        <v>1599</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
-        <v>1630</v>
+        <v>1600</v>
       </c>
       <c r="I275" t="s">
-        <v>1631</v>
+        <v>1601</v>
       </c>
       <c r="J275" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K275" t="s">
-        <v>1632</v>
+        <v>1602</v>
       </c>
       <c r="L275" t="s">
-        <v>1633</v>
+        <v>1603</v>
       </c>
       <c r="M275" t="s">
-        <v>1634</v>
+        <v>1604</v>
       </c>
       <c r="N275"/>
     </row>
     <row r="276">
       <c r="A276" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B276"/>
       <c r="C276"/>
       <c r="D276" t="s">
-        <v>1635</v>
+        <v>1605</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
-        <v>1636</v>
+        <v>1606</v>
       </c>
       <c r="I276" t="s">
-        <v>1637</v>
+        <v>1601</v>
       </c>
       <c r="J276" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K276" t="s">
-        <v>1638</v>
+        <v>1607</v>
       </c>
       <c r="L276" t="s">
-        <v>1639</v>
+        <v>1608</v>
       </c>
       <c r="M276" t="s">
-        <v>1640</v>
+        <v>1609</v>
       </c>
       <c r="N276"/>
     </row>
     <row r="277">
       <c r="A277" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B277"/>
       <c r="C277"/>
       <c r="D277" t="s">
-        <v>1641</v>
+        <v>1610</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
-        <v>1642</v>
+        <v>1611</v>
       </c>
       <c r="I277" t="s">
-        <v>1637</v>
+        <v>1612</v>
       </c>
       <c r="J277" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K277" t="s">
-        <v>1643</v>
+        <v>1613</v>
       </c>
       <c r="L277" t="s">
-        <v>1644</v>
+        <v>1614</v>
       </c>
       <c r="M277" t="s">
-        <v>1645</v>
+        <v>1615</v>
       </c>
       <c r="N277"/>
     </row>
     <row r="278">
       <c r="A278" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B278"/>
       <c r="C278"/>
       <c r="D278" t="s">
-        <v>1646</v>
+        <v>1616</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
-        <v>1647</v>
+        <v>1617</v>
       </c>
       <c r="I278" t="s">
-        <v>1648</v>
+        <v>1618</v>
       </c>
       <c r="J278" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K278" t="s">
-        <v>1649</v>
+        <v>1619</v>
       </c>
       <c r="L278" t="s">
-        <v>1650</v>
+        <v>1620</v>
       </c>
       <c r="M278" t="s">
-        <v>1651</v>
+        <v>1621</v>
       </c>
       <c r="N278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B279"/>
       <c r="C279"/>
       <c r="D279" t="s">
-        <v>1652</v>
+        <v>1622</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
-        <v>1653</v>
+        <v>1623</v>
       </c>
       <c r="I279" t="s">
-        <v>1648</v>
+        <v>1624</v>
       </c>
       <c r="J279" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K279" t="s">
-        <v>1654</v>
+        <v>1625</v>
       </c>
       <c r="L279" t="s">
-        <v>1655</v>
+        <v>1626</v>
       </c>
       <c r="M279" t="s">
-        <v>1656</v>
+        <v>1627</v>
       </c>
       <c r="N279"/>
     </row>
     <row r="280">
       <c r="A280" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B280"/>
       <c r="C280"/>
       <c r="D280" t="s">
-        <v>1657</v>
+        <v>1628</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>1658</v>
+        <v>1629</v>
       </c>
       <c r="I280" t="s">
-        <v>1659</v>
+        <v>1630</v>
       </c>
       <c r="J280" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K280" t="s">
-        <v>1660</v>
+        <v>1631</v>
       </c>
       <c r="L280" t="s">
-        <v>1661</v>
+        <v>1632</v>
       </c>
       <c r="M280" t="s">
-        <v>1662</v>
+        <v>1633</v>
       </c>
       <c r="N280"/>
     </row>
     <row r="281">
       <c r="A281" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B281"/>
       <c r="C281"/>
       <c r="D281" t="s">
-        <v>1663</v>
+        <v>1634</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
-        <v>1664</v>
+        <v>1635</v>
       </c>
       <c r="I281" t="s">
-        <v>1665</v>
+        <v>1636</v>
       </c>
       <c r="J281" t="s">
-        <v>157</v>
+        <v>1572</v>
       </c>
       <c r="K281" t="s">
-        <v>1666</v>
+        <v>1637</v>
       </c>
       <c r="L281" t="s">
-        <v>1667</v>
+        <v>1638</v>
       </c>
       <c r="M281" t="s">
-        <v>1668</v>
+        <v>1639</v>
       </c>
       <c r="N281"/>
     </row>
     <row r="282">
       <c r="A282" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B282"/>
       <c r="C282"/>
       <c r="D282" t="s">
-        <v>1669</v>
+        <v>1640</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
-        <v>1670</v>
+        <v>1641</v>
       </c>
       <c r="I282" t="s">
-        <v>1671</v>
+        <v>1642</v>
       </c>
       <c r="J282" t="s">
-        <v>1672</v>
+        <v>1572</v>
       </c>
       <c r="K282" t="s">
-        <v>1673</v>
+        <v>1643</v>
       </c>
       <c r="L282" t="s">
-        <v>1674</v>
+        <v>1644</v>
       </c>
       <c r="M282" t="s">
-        <v>1675</v>
+        <v>1645</v>
       </c>
       <c r="N282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B283"/>
       <c r="C283"/>
       <c r="D283" t="s">
-        <v>1676</v>
+        <v>1646</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
-        <v>1677</v>
+        <v>1647</v>
       </c>
       <c r="I283" t="s">
-        <v>1671</v>
+        <v>1648</v>
       </c>
       <c r="J283" t="s">
-        <v>1672</v>
+        <v>1572</v>
       </c>
       <c r="K283" t="s">
-        <v>1678</v>
+        <v>1649</v>
       </c>
       <c r="L283" t="s">
-        <v>1679</v>
+        <v>1650</v>
       </c>
       <c r="M283" t="s">
-        <v>1680</v>
+        <v>1651</v>
       </c>
       <c r="N283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B284"/>
       <c r="C284"/>
       <c r="D284" t="s">
-        <v>1681</v>
+        <v>1652</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
-        <v>1682</v>
+        <v>1653</v>
       </c>
       <c r="I284" t="s">
-        <v>1683</v>
+        <v>1654</v>
       </c>
       <c r="J284" t="s">
-        <v>1672</v>
+        <v>1655</v>
       </c>
       <c r="K284" t="s">
-        <v>1684</v>
+        <v>1656</v>
       </c>
       <c r="L284" t="s">
-        <v>1685</v>
+        <v>1657</v>
       </c>
       <c r="M284" t="s">
-        <v>1686</v>
+        <v>1658</v>
       </c>
       <c r="N284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B285"/>
       <c r="C285"/>
       <c r="D285" t="s">
-        <v>1687</v>
+        <v>1659</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>1688</v>
+        <v>1660</v>
       </c>
       <c r="I285" t="s">
-        <v>1689</v>
+        <v>1661</v>
       </c>
       <c r="J285" t="s">
-        <v>1672</v>
+        <v>1655</v>
       </c>
       <c r="K285" t="s">
-        <v>1690</v>
+        <v>1662</v>
       </c>
       <c r="L285" t="s">
-        <v>1691</v>
+        <v>1663</v>
       </c>
       <c r="M285" t="s">
-        <v>1692</v>
+        <v>1664</v>
       </c>
       <c r="N285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B286"/>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>1693</v>
+        <v>1665</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
-        <v>1694</v>
+        <v>1666</v>
       </c>
       <c r="I286" t="s">
-        <v>1689</v>
+        <v>1661</v>
       </c>
       <c r="J286" t="s">
-        <v>1672</v>
+        <v>1655</v>
       </c>
       <c r="K286" t="s">
-        <v>1695</v>
+        <v>1667</v>
       </c>
       <c r="L286" t="s">
-        <v>1696</v>
+        <v>1668</v>
       </c>
       <c r="M286" t="s">
-        <v>1697</v>
+        <v>1669</v>
       </c>
       <c r="N286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B287"/>
       <c r="C287"/>
       <c r="D287" t="s">
-        <v>1698</v>
+        <v>1670</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
-        <v>1699</v>
+        <v>1671</v>
       </c>
       <c r="I287" t="s">
-        <v>1700</v>
+        <v>1672</v>
       </c>
       <c r="J287" t="s">
-        <v>1672</v>
+        <v>1655</v>
       </c>
       <c r="K287" t="s">
-        <v>1701</v>
+        <v>1673</v>
       </c>
       <c r="L287" t="s">
-        <v>1702</v>
+        <v>1674</v>
       </c>
       <c r="M287" t="s">
-        <v>1703</v>
+        <v>1675</v>
       </c>
       <c r="N287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B288"/>
       <c r="C288"/>
       <c r="D288" t="s">
-        <v>1704</v>
+        <v>1676</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
-        <v>1705</v>
+        <v>1677</v>
       </c>
       <c r="I288" t="s">
-        <v>1706</v>
+        <v>1678</v>
       </c>
       <c r="J288" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K288" t="s">
-        <v>1707</v>
+        <v>1680</v>
       </c>
       <c r="L288" t="s">
-        <v>1708</v>
+        <v>1681</v>
       </c>
       <c r="M288" t="s">
-        <v>1709</v>
+        <v>1682</v>
       </c>
       <c r="N288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B289"/>
       <c r="C289"/>
       <c r="D289" t="s">
-        <v>1710</v>
+        <v>1683</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
-        <v>1711</v>
+        <v>1684</v>
       </c>
       <c r="I289" t="s">
-        <v>1712</v>
+        <v>1678</v>
       </c>
       <c r="J289" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K289" t="s">
-        <v>1713</v>
+        <v>1685</v>
       </c>
       <c r="L289" t="s">
-        <v>1714</v>
+        <v>1686</v>
       </c>
       <c r="M289" t="s">
-        <v>1715</v>
+        <v>1687</v>
       </c>
       <c r="N289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B290"/>
       <c r="C290"/>
       <c r="D290" t="s">
-        <v>1716</v>
+        <v>1688</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
-        <v>1717</v>
+        <v>1689</v>
       </c>
       <c r="I290" t="s">
-        <v>1718</v>
+        <v>1690</v>
       </c>
       <c r="J290" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K290" t="s">
-        <v>1719</v>
+        <v>1691</v>
       </c>
       <c r="L290" t="s">
-        <v>1720</v>
+        <v>1692</v>
       </c>
       <c r="M290" t="s">
-        <v>1721</v>
+        <v>1693</v>
       </c>
       <c r="N290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B291"/>
       <c r="C291"/>
       <c r="D291" t="s">
-        <v>1722</v>
+        <v>1694</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>1723</v>
+        <v>1695</v>
       </c>
       <c r="I291" t="s">
-        <v>1718</v>
+        <v>1696</v>
       </c>
       <c r="J291" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K291" t="s">
-        <v>1724</v>
+        <v>1697</v>
       </c>
       <c r="L291" t="s">
-        <v>1725</v>
+        <v>1698</v>
       </c>
       <c r="M291" t="s">
-        <v>1726</v>
+        <v>1699</v>
       </c>
       <c r="N291"/>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B292"/>
       <c r="C292"/>
       <c r="D292" t="s">
-        <v>1727</v>
+        <v>1700</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
-        <v>1728</v>
+        <v>1701</v>
       </c>
       <c r="I292" t="s">
-        <v>1729</v>
+        <v>1702</v>
       </c>
       <c r="J292" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K292" t="s">
-        <v>1730</v>
+        <v>1703</v>
       </c>
       <c r="L292" t="s">
-        <v>1731</v>
+        <v>1704</v>
       </c>
       <c r="M292" t="s">
-        <v>1732</v>
+        <v>1705</v>
       </c>
       <c r="N292"/>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B293"/>
       <c r="C293"/>
       <c r="D293" t="s">
-        <v>1733</v>
+        <v>1706</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>1734</v>
+        <v>1707</v>
       </c>
       <c r="I293" t="s">
-        <v>1729</v>
+        <v>1708</v>
       </c>
       <c r="J293" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K293" t="s">
-        <v>1735</v>
+        <v>1709</v>
       </c>
       <c r="L293" t="s">
-        <v>1736</v>
+        <v>1710</v>
       </c>
       <c r="M293" t="s">
-        <v>1737</v>
+        <v>1711</v>
       </c>
       <c r="N293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B294"/>
       <c r="C294"/>
       <c r="D294" t="s">
-        <v>1738</v>
+        <v>1712</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>1739</v>
+        <v>1713</v>
       </c>
       <c r="I294" t="s">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="J294" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K294" t="s">
-        <v>1741</v>
+        <v>1714</v>
       </c>
       <c r="L294" t="s">
-        <v>1742</v>
+        <v>1715</v>
       </c>
       <c r="M294" t="s">
-        <v>1743</v>
+        <v>1716</v>
       </c>
       <c r="N294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B295"/>
       <c r="C295"/>
       <c r="D295" t="s">
-        <v>1744</v>
+        <v>1717</v>
       </c>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
-        <v>1745</v>
+        <v>1718</v>
       </c>
       <c r="I295" t="s">
-        <v>1740</v>
+        <v>1719</v>
       </c>
       <c r="J295" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K295" t="s">
-        <v>1746</v>
+        <v>1720</v>
       </c>
       <c r="L295" t="s">
-        <v>1747</v>
+        <v>1721</v>
       </c>
       <c r="M295" t="s">
-        <v>1748</v>
+        <v>1722</v>
       </c>
       <c r="N295"/>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B296"/>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>1749</v>
+        <v>1723</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
-        <v>1750</v>
+        <v>1724</v>
       </c>
       <c r="I296" t="s">
-        <v>1751</v>
+        <v>1725</v>
       </c>
       <c r="J296" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K296" t="s">
-        <v>1752</v>
+        <v>1726</v>
       </c>
       <c r="L296" t="s">
-        <v>1753</v>
+        <v>1727</v>
       </c>
       <c r="M296" t="s">
-        <v>1754</v>
+        <v>1728</v>
       </c>
       <c r="N296"/>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B297"/>
       <c r="C297"/>
       <c r="D297" t="s">
-        <v>1755</v>
+        <v>1729</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>1756</v>
+        <v>1730</v>
       </c>
       <c r="I297" t="s">
-        <v>1757</v>
+        <v>1725</v>
       </c>
       <c r="J297" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="K297" t="s">
-        <v>1758</v>
+        <v>1731</v>
       </c>
       <c r="L297" t="s">
-        <v>1759</v>
+        <v>1732</v>
       </c>
       <c r="M297" t="s">
-        <v>1760</v>
+        <v>1733</v>
       </c>
       <c r="N297"/>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B298"/>
       <c r="C298"/>
       <c r="D298" t="s">
-        <v>1761</v>
+        <v>1734</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
-        <v>23</v>
+        <v>1735</v>
       </c>
       <c r="I298" t="s">
-        <v>1762</v>
-[...1 lines deleted...]
-      <c r="J298"/>
+        <v>1736</v>
+      </c>
+      <c r="J298" t="s">
+        <v>1679</v>
+      </c>
       <c r="K298" t="s">
-        <v>1763</v>
+        <v>1737</v>
       </c>
       <c r="L298" t="s">
-        <v>1764</v>
+        <v>1738</v>
       </c>
       <c r="M298" t="s">
-        <v>1765</v>
+        <v>1739</v>
       </c>
       <c r="N298"/>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B299"/>
       <c r="C299"/>
       <c r="D299" t="s">
-        <v>1761</v>
+        <v>1740</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
-        <v>23</v>
+        <v>1741</v>
       </c>
       <c r="I299" t="s">
-        <v>1766</v>
-[...1 lines deleted...]
-      <c r="J299"/>
+        <v>1742</v>
+      </c>
+      <c r="J299" t="s">
+        <v>1679</v>
+      </c>
       <c r="K299" t="s">
-        <v>1767</v>
+        <v>1743</v>
       </c>
       <c r="L299" t="s">
-        <v>1768</v>
+        <v>1744</v>
       </c>
       <c r="M299" t="s">
-        <v>1769</v>
+        <v>1745</v>
       </c>
       <c r="N299"/>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B300"/>
       <c r="C300"/>
       <c r="D300" t="s">
-        <v>1770</v>
+        <v>1746</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
-        <v>23</v>
+        <v>1747</v>
       </c>
       <c r="I300" t="s">
-        <v>1771</v>
-[...1 lines deleted...]
-      <c r="J300"/>
+        <v>1748</v>
+      </c>
+      <c r="J300" t="s">
+        <v>1679</v>
+      </c>
       <c r="K300" t="s">
-        <v>1772</v>
+        <v>1749</v>
       </c>
       <c r="L300" t="s">
-        <v>1773</v>
+        <v>1750</v>
       </c>
       <c r="M300" t="s">
-        <v>1774</v>
+        <v>1751</v>
       </c>
       <c r="N300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B301"/>
       <c r="C301"/>
       <c r="D301" t="s">
-        <v>1775</v>
+        <v>1752</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>23</v>
+        <v>1753</v>
       </c>
       <c r="I301" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J301" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1755</v>
+      </c>
+      <c r="L301" t="s">
+        <v>1756</v>
+      </c>
+      <c r="M301" t="s">
+        <v>1757</v>
+      </c>
+      <c r="N301"/>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>22</v>
+      </c>
+      <c r="B302"/>
+      <c r="C302"/>
+      <c r="D302" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>1759</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K302" t="s">
+        <v>1761</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1762</v>
+      </c>
+      <c r="M302" t="s">
+        <v>1763</v>
+      </c>
+      <c r="N302"/>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>22</v>
+      </c>
+      <c r="B303"/>
+      <c r="C303"/>
+      <c r="D303" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J303" t="s">
+        <v>1767</v>
+      </c>
+      <c r="K303" t="s">
+        <v>1768</v>
+      </c>
+      <c r="L303" t="s">
+        <v>1769</v>
+      </c>
+      <c r="M303" t="s">
+        <v>1770</v>
+      </c>
+      <c r="N303"/>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>22</v>
+      </c>
+      <c r="B304"/>
+      <c r="C304"/>
+      <c r="D304" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>1772</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1767</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1774</v>
+      </c>
+      <c r="L304" t="s">
+        <v>1775</v>
+      </c>
+      <c r="M304" t="s">
         <v>1776</v>
       </c>
-      <c r="J301"/>
-      <c r="K301" t="s">
+      <c r="N304"/>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>22</v>
+      </c>
+      <c r="B305"/>
+      <c r="C305"/>
+      <c r="D305" t="s">
         <v>1777</v>
       </c>
-      <c r="L301" t="s">
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
+      <c r="H305" t="s">
         <v>1778</v>
       </c>
-      <c r="M301" t="s">
+      <c r="I305" t="s">
         <v>1779</v>
       </c>
-      <c r="N301"/>
+      <c r="J305" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K305" t="s">
+        <v>1781</v>
+      </c>
+      <c r="L305" t="s">
+        <v>1782</v>
+      </c>
+      <c r="M305" t="s">
+        <v>1783</v>
+      </c>
+      <c r="N305"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>22</v>
+      </c>
+      <c r="B306"/>
+      <c r="C306"/>
+      <c r="D306" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>1785</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J306" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K306" t="s">
+        <v>1787</v>
+      </c>
+      <c r="L306" t="s">
+        <v>1788</v>
+      </c>
+      <c r="M306" t="s">
+        <v>1789</v>
+      </c>
+      <c r="N306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>22</v>
+      </c>
+      <c r="B307"/>
+      <c r="C307"/>
+      <c r="D307" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J307" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K307" t="s">
+        <v>1792</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1793</v>
+      </c>
+      <c r="M307" t="s">
+        <v>1794</v>
+      </c>
+      <c r="N307"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>22</v>
+      </c>
+      <c r="B308"/>
+      <c r="C308"/>
+      <c r="D308" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>1796</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1797</v>
+      </c>
+      <c r="J308" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K308" t="s">
+        <v>1798</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1799</v>
+      </c>
+      <c r="M308" t="s">
+        <v>1800</v>
+      </c>
+      <c r="N308"/>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>22</v>
+      </c>
+      <c r="B309"/>
+      <c r="C309"/>
+      <c r="D309" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
+      <c r="H309" t="s">
+        <v>1802</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1803</v>
+      </c>
+      <c r="J309" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K309" t="s">
+        <v>1804</v>
+      </c>
+      <c r="L309" t="s">
+        <v>1805</v>
+      </c>
+      <c r="M309" t="s">
+        <v>1806</v>
+      </c>
+      <c r="N309"/>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>22</v>
+      </c>
+      <c r="B310"/>
+      <c r="C310"/>
+      <c r="D310" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
+      <c r="H310" t="s">
+        <v>1808</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1809</v>
+      </c>
+      <c r="J310" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K310" t="s">
+        <v>1810</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1811</v>
+      </c>
+      <c r="M310" t="s">
+        <v>1812</v>
+      </c>
+      <c r="N310"/>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>22</v>
+      </c>
+      <c r="B311"/>
+      <c r="C311"/>
+      <c r="D311" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
+      <c r="H311" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I311" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J311" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K311" t="s">
+        <v>1817</v>
+      </c>
+      <c r="L311" t="s">
+        <v>1818</v>
+      </c>
+      <c r="M311" t="s">
+        <v>1819</v>
+      </c>
+      <c r="N311"/>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>22</v>
+      </c>
+      <c r="B312"/>
+      <c r="C312"/>
+      <c r="D312" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1822</v>
+      </c>
+      <c r="J312" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K312" t="s">
+        <v>1823</v>
+      </c>
+      <c r="L312" t="s">
+        <v>1824</v>
+      </c>
+      <c r="M312" t="s">
+        <v>1825</v>
+      </c>
+      <c r="N312"/>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>22</v>
+      </c>
+      <c r="B313"/>
+      <c r="C313"/>
+      <c r="D313" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1828</v>
+      </c>
+      <c r="J313" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K313" t="s">
+        <v>1829</v>
+      </c>
+      <c r="L313" t="s">
+        <v>1830</v>
+      </c>
+      <c r="M313" t="s">
+        <v>1831</v>
+      </c>
+      <c r="N313"/>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>22</v>
+      </c>
+      <c r="B314"/>
+      <c r="C314"/>
+      <c r="D314" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1834</v>
+      </c>
+      <c r="J314" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K314" t="s">
+        <v>1835</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1836</v>
+      </c>
+      <c r="M314" t="s">
+        <v>1837</v>
+      </c>
+      <c r="N314"/>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>22</v>
+      </c>
+      <c r="B315"/>
+      <c r="C315"/>
+      <c r="D315" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315" t="s">
+        <v>1839</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J315" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K315" t="s">
+        <v>1841</v>
+      </c>
+      <c r="L315" t="s">
+        <v>1842</v>
+      </c>
+      <c r="M315" t="s">
+        <v>1843</v>
+      </c>
+      <c r="N315"/>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>22</v>
+      </c>
+      <c r="B316"/>
+      <c r="C316"/>
+      <c r="D316" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J316" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K316" t="s">
+        <v>1846</v>
+      </c>
+      <c r="L316" t="s">
+        <v>1847</v>
+      </c>
+      <c r="M316" t="s">
+        <v>1848</v>
+      </c>
+      <c r="N316"/>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>22</v>
+      </c>
+      <c r="B317"/>
+      <c r="C317"/>
+      <c r="D317" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317"/>
+      <c r="H317" t="s">
+        <v>1850</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1851</v>
+      </c>
+      <c r="J317" t="s">
+        <v>1816</v>
+      </c>
+      <c r="K317" t="s">
+        <v>1852</v>
+      </c>
+      <c r="L317" t="s">
+        <v>1853</v>
+      </c>
+      <c r="M317" t="s">
+        <v>1854</v>
+      </c>
+      <c r="N317"/>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>22</v>
+      </c>
+      <c r="B318"/>
+      <c r="C318"/>
+      <c r="D318" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318"/>
+      <c r="G318"/>
+      <c r="H318" t="s">
+        <v>1856</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J318" t="s">
+        <v>18</v>
+      </c>
+      <c r="K318" t="s">
+        <v>1858</v>
+      </c>
+      <c r="L318" t="s">
+        <v>1859</v>
+      </c>
+      <c r="M318" t="s">
+        <v>1860</v>
+      </c>
+      <c r="N318"/>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>22</v>
+      </c>
+      <c r="B319"/>
+      <c r="C319"/>
+      <c r="D319" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319"/>
+      <c r="G319"/>
+      <c r="H319" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J319" t="s">
+        <v>18</v>
+      </c>
+      <c r="K319" t="s">
+        <v>1863</v>
+      </c>
+      <c r="L319" t="s">
+        <v>1864</v>
+      </c>
+      <c r="M319" t="s">
+        <v>1865</v>
+      </c>
+      <c r="N319"/>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>22</v>
+      </c>
+      <c r="B320"/>
+      <c r="C320"/>
+      <c r="D320" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320"/>
+      <c r="G320"/>
+      <c r="H320" t="s">
+        <v>1867</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J320" t="s">
+        <v>18</v>
+      </c>
+      <c r="K320" t="s">
+        <v>1869</v>
+      </c>
+      <c r="L320" t="s">
+        <v>1870</v>
+      </c>
+      <c r="M320" t="s">
+        <v>1871</v>
+      </c>
+      <c r="N320"/>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>22</v>
+      </c>
+      <c r="B321"/>
+      <c r="C321"/>
+      <c r="D321" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321"/>
+      <c r="G321"/>
+      <c r="H321" t="s">
+        <v>1873</v>
+      </c>
+      <c r="I321" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J321" t="s">
+        <v>18</v>
+      </c>
+      <c r="K321" t="s">
+        <v>1875</v>
+      </c>
+      <c r="L321" t="s">
+        <v>1876</v>
+      </c>
+      <c r="M321" t="s">
+        <v>1877</v>
+      </c>
+      <c r="N321"/>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>22</v>
+      </c>
+      <c r="B322"/>
+      <c r="C322"/>
+      <c r="D322" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322"/>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>1879</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J322" t="s">
+        <v>18</v>
+      </c>
+      <c r="K322" t="s">
+        <v>1881</v>
+      </c>
+      <c r="L322" t="s">
+        <v>1882</v>
+      </c>
+      <c r="M322" t="s">
+        <v>1883</v>
+      </c>
+      <c r="N322"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>22</v>
+      </c>
+      <c r="B323"/>
+      <c r="C323"/>
+      <c r="D323" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323"/>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>1885</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1886</v>
+      </c>
+      <c r="J323" t="s">
+        <v>18</v>
+      </c>
+      <c r="K323" t="s">
+        <v>1887</v>
+      </c>
+      <c r="L323" t="s">
+        <v>1888</v>
+      </c>
+      <c r="M323" t="s">
+        <v>1889</v>
+      </c>
+      <c r="N323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>22</v>
+      </c>
+      <c r="B324"/>
+      <c r="C324"/>
+      <c r="D324" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324"/>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>1891</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J324" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1894</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1895</v>
+      </c>
+      <c r="M324" t="s">
+        <v>1896</v>
+      </c>
+      <c r="N324"/>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>22</v>
+      </c>
+      <c r="B325"/>
+      <c r="C325"/>
+      <c r="D325" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325"/>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>1898</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1892</v>
+      </c>
+      <c r="J325" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K325" t="s">
+        <v>1899</v>
+      </c>
+      <c r="L325" t="s">
+        <v>1900</v>
+      </c>
+      <c r="M325" t="s">
+        <v>1901</v>
+      </c>
+      <c r="N325"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>22</v>
+      </c>
+      <c r="B326"/>
+      <c r="C326"/>
+      <c r="D326" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326"/>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1904</v>
+      </c>
+      <c r="J326" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K326" t="s">
+        <v>1905</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1906</v>
+      </c>
+      <c r="M326" t="s">
+        <v>1907</v>
+      </c>
+      <c r="N326"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>22</v>
+      </c>
+      <c r="B327"/>
+      <c r="C327"/>
+      <c r="D327" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327"/>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>1909</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1910</v>
+      </c>
+      <c r="J327" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K327" t="s">
+        <v>1911</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1912</v>
+      </c>
+      <c r="M327" t="s">
+        <v>1913</v>
+      </c>
+      <c r="N327"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>22</v>
+      </c>
+      <c r="B328"/>
+      <c r="C328"/>
+      <c r="D328" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328"/>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>1915</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1916</v>
+      </c>
+      <c r="J328" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1917</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1918</v>
+      </c>
+      <c r="M328" t="s">
+        <v>1919</v>
+      </c>
+      <c r="N328"/>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>22</v>
+      </c>
+      <c r="B329"/>
+      <c r="C329"/>
+      <c r="D329" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J329" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1923</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1924</v>
+      </c>
+      <c r="M329" t="s">
+        <v>1925</v>
+      </c>
+      <c r="N329"/>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>22</v>
+      </c>
+      <c r="B330"/>
+      <c r="C330"/>
+      <c r="D330" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330"/>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>1927</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1928</v>
+      </c>
+      <c r="J330" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K330" t="s">
+        <v>1929</v>
+      </c>
+      <c r="L330" t="s">
+        <v>1930</v>
+      </c>
+      <c r="M330" t="s">
+        <v>1931</v>
+      </c>
+      <c r="N330"/>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>22</v>
+      </c>
+      <c r="B331"/>
+      <c r="C331"/>
+      <c r="D331" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331"/>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1934</v>
+      </c>
+      <c r="J331" t="s">
+        <v>1893</v>
+      </c>
+      <c r="K331" t="s">
+        <v>1935</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1936</v>
+      </c>
+      <c r="M331" t="s">
+        <v>1937</v>
+      </c>
+      <c r="N331"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332"/>
+      <c r="C332"/>
+      <c r="D332" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332"/>
+      <c r="G332"/>
+      <c r="H332" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1940</v>
+      </c>
+      <c r="J332"/>
+      <c r="K332" t="s">
+        <v>1941</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1942</v>
+      </c>
+      <c r="M332" t="s">
+        <v>1943</v>
+      </c>
+      <c r="N332"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333"/>
+      <c r="C333"/>
+      <c r="D333" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333"/>
+      <c r="G333"/>
+      <c r="H333" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1944</v>
+      </c>
+      <c r="J333"/>
+      <c r="K333" t="s">
+        <v>1945</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1946</v>
+      </c>
+      <c r="M333" t="s">
+        <v>1947</v>
+      </c>
+      <c r="N333"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334"/>
+      <c r="C334"/>
+      <c r="D334" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334"/>
+      <c r="G334"/>
+      <c r="H334" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1949</v>
+      </c>
+      <c r="J334"/>
+      <c r="K334" t="s">
+        <v>1950</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1951</v>
+      </c>
+      <c r="M334" t="s">
+        <v>1952</v>
+      </c>
+      <c r="N334"/>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335"/>
+      <c r="C335"/>
+      <c r="D335" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335"/>
+      <c r="G335"/>
+      <c r="H335" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I335" t="s">
+        <v>1954</v>
+      </c>
+      <c r="J335"/>
+      <c r="K335" t="s">
+        <v>1955</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1956</v>
+      </c>
+      <c r="M335" t="s">
+        <v>1957</v>
+      </c>
+      <c r="N335"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>