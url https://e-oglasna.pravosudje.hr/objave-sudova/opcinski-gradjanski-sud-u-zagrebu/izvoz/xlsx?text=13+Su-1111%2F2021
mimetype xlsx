--- v0 (2026-06-04)
+++ v1 (2026-08-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>13 Su-1111/2021</t>
   </si>
   <si>
-    <t>Oglas od 15. travnja 2026. - otvaranje dijela zemljišne knjige za zone 20 i 30 k.o. Čučerje Novo</t>
+    <t>Oglas od 8. srpnja 2026. - otvaranje dijela zemljišne knjige za zone 27 i 29 k.o. Čučerje Novo</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>16.04.2026. 07:46:33</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/563a7306-b31d-431a-845b-9b49a0956bd4/dokumenti/preuzimanje</t>
+    <t>13.07.2026. 07:43:08</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ed2be73-847d-4073-bed9-037f9415948f</t>
+  </si>
+  <si>
+    <t>Oglas o otvaranju dijela zemljišne knjige za zone 27 i 29 k.o. Čučerje Novo.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ed2be73-847d-4073-bed9-037f9415948f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=13 Su&amp;predmet=1111&amp;godina=2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>