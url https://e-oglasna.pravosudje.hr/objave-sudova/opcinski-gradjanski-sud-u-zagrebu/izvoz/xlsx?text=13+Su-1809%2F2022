--- v0 (2026-05-13)
+++ v1 (2026-09-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>13 Su-1809/2022</t>
   </si>
   <si>
-    <t>Oglas od 10. travnja 2026. - otvaranje dijela zemljišne knjige za zonu 9 k.o. Donje Vrapče</t>
+    <t>Oglas od 17. srpnja 2026. - otvaranje dijela zemljišne knjige za zonu 10 k.o. Donje Vrapče</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>13.04.2026. 09:01:13</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1a04a5f7-4041-4941-b708-4629a3338538/dokumenti/preuzimanje</t>
+    <t>20.07.2026. 07:36:12</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14a36926-ac82-48fb-a1a0-d898d3beecd0</t>
+  </si>
+  <si>
+    <t>Oglas o otvaranju dijela zemljišne knjige za zonu 10 k.o. Donje Vrapče.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14a36926-ac82-48fb-a1a0-d898d3beecd0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=13 Su&amp;predmet=1809&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>