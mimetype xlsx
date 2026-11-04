--- v1 (2026-09-02)
+++ v2 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>13 Su-1809/2022</t>
   </si>
   <si>
-    <t>Oglas od 17. srpnja 2026. - otvaranje dijela zemljišne knjige za zonu 10 k.o. Donje Vrapče</t>
+    <t>Oglas od 30. listopada 2026.- otvaranje dijela zemljišne knjige za zonu 11 k.o. Donje Vrapče</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>20.07.2026. 07:36:12</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/14a36926-ac82-48fb-a1a0-d898d3beecd0/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 08:14:58</t>
+  </si>
+  <si>
+    <t>31.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e96b13d-6fdd-4eed-89f6-ba8ad6be0051</t>
+  </si>
+  <si>
+    <t>Oglas_o_otvaranju_dijela_zemljišne_knjige_za_zonu_11_k.o._Donje_Vrapče.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e96b13d-6fdd-4eed-89f6-ba8ad6be0051/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=13 Su&amp;predmet=1809&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>