--- v0 (2026-05-02)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>O-1519/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 02.06.2026.</t>
+    <t>Rješenje od 22.09.2026.; Rješenje od 21.09.2026.</t>
   </si>
   <si>
     <t>Katrina May George 68022620102</t>
   </si>
   <si>
-    <t>21.04.2026. 09:44:05</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/53a65467-4cdc-4b2b-b9a3-3460fd34a090/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 10:20:33</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe7d818-10a3-4b1f-a109-fc8923d2d63f</t>
+  </si>
+  <si>
+    <t>Rješenje - o nasljeđivanju.pdf O186O; Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe7d818-10a3-4b1f-a109-fc8923d2d63f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=O&amp;predmet=1519&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>