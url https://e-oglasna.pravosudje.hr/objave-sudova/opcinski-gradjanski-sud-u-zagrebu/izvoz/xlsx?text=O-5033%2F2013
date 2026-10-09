--- v0 (2026-05-31)
+++ v1 (2026-10-09)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>O-5033/2013</t>
   </si>
   <si>
-    <t>Poziv - Ročište 01.07.2026.; Rješenje od 12.03.2026.</t>
+    <t>Zapisnik od 01.07.2026.</t>
   </si>
   <si>
     <t>Ivana Jazbec 31508982293</t>
   </si>
   <si>
-    <t>29.05.2026. 13:33:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a60728b1-f4b9-4456-aea5-64fba25857ce/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 08:19:55</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e3faca-712c-4b4a-91cb-fd6ad68621ce</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 01.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e3faca-712c-4b4a-91cb-fd6ad68621ce/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=O&amp;predmet=5033&amp;godina=2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>