--- v0 (2026-07-10)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovr-1298/2022</t>
   </si>
   <si>
-    <t>Zaključak od 10.07.2026.</t>
+    <t>Zaključak-odgoda dražbe od 15.10.2026.</t>
   </si>
   <si>
     <t>Sibela Gajer 16446524494</t>
   </si>
   <si>
-    <t>10.07.2026. 15:44:54</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e9fee7a5-29d4-493e-8fee-e2b9f4355d15/dokumenti/preuzimanje</t>
+    <t>15.10.2026. 12:25:11</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb67bbc4-2f8a-4521-9ce5-b57f4a3c75e9</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb67bbc4-2f8a-4521-9ce5-b57f4a3c75e9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovr&amp;predmet=1298&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>