--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovr-189/2019</t>
   </si>
   <si>
-    <t>Zaključak od 25.02.2026.; Dopis od 25.02.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/00eb0c04-8a16-421f-b438-43e6230cd43f/dokumenti/preuzimanje</t>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>OGSZG</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:41:22</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cd1bd8f-d93a-42db-833e-287db9baac4d</t>
+  </si>
+  <si>
+    <t>Rješenje - dosuda.pdf O160O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cd1bd8f-d93a-42db-833e-287db9baac4d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovr&amp;predmet=189&amp;godina=2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>