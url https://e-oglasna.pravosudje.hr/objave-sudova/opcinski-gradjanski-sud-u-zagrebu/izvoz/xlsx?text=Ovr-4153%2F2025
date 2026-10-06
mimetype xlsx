--- v0 (2026-05-02)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovr-4153/2025</t>
   </si>
   <si>
-    <t>Rješenje o osiguranju od 03.02.2026.; Prijedlog od 11.12.2025. uz prilog</t>
+    <t>Rješenje od 05.06.2026.</t>
   </si>
   <si>
     <t>Barica Rakić 41784150236</t>
   </si>
   <si>
-    <t>24.04.2026. 12:48:35</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/78c1acb7-34d4-43fe-9d63-16df7d4c9bf9/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 08:16:54</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4f9ef70-3e01-4508-a914-d422244c914a</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4f9ef70-3e01-4508-a914-d422244c914a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovr&amp;predmet=4153&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>