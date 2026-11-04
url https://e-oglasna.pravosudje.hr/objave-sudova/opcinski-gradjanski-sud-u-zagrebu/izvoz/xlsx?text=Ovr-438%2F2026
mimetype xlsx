--- v0 (2026-06-16)
+++ v1 (2026-11-04)
@@ -59,70 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovr-438/2026</t>
   </si>
   <si>
-    <t>Rješenje o ovrsi od 18.02.2026.;
- Prijedlog od 06.02.2026.; sa prilozima</t>
+    <t>Zaključak od 28.09.2026.
+- OČEVID 10.11.2026.</t>
   </si>
   <si>
     <t>Azur Aličehajić 37454755035</t>
   </si>
   <si>
-    <t>16.06.2026. 14:48:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a9a654c0-e5ca-445b-8c36-66a692605850/dokumenti/preuzimanje</t>
+    <t>29.10.2026. 14:24:32</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5e445b2-c282-4474-b2e7-ca1b9b9698c5</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5e445b2-c282-4474-b2e7-ca1b9b9698c5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovr&amp;predmet=438&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>