--- v0 (2026-07-09)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovr-8691/2017</t>
   </si>
   <si>
-    <t>Rješenje od 07.07.2026.</t>
+    <t>Rješenje od 18.09.2026.</t>
   </si>
   <si>
     <t>e Oglasna ploča</t>
   </si>
   <si>
-    <t>09.07.2026. 10:10:32</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/32f6c8a9-9aef-4f6b-bdb3-9cbbf0f45bab</t>
+    <t>29.09.2026. 13:36:35</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bd7c46-b64a-4f4e-82f3-ea33be56b0cf</t>
   </si>
   <si>
     <t>Rješenje - dosuda.pdf O160O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/32f6c8a9-9aef-4f6b-bdb3-9cbbf0f45bab/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/44bd7c46-b64a-4f4e-82f3-ea33be56b0cf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovr&amp;predmet=8691&amp;godina=2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>