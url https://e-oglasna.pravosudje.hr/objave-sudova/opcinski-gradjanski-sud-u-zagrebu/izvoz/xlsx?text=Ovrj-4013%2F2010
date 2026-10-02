--- v0 (2026-08-02)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrj-4013/2010</t>
   </si>
   <si>
-    <t>Rješenje od 27.07.2026.</t>
+    <t>Rješenje od 29.09.2026.</t>
   </si>
   <si>
     <t>eOglasna ploča</t>
   </si>
   <si>
-    <t>29.07.2026. 13:02:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c9de3b1a-43e3-4ceb-9800-dfc9202b6078/dokumenti/preuzimanje</t>
+    <t>01.10.2026. 09:45:32</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e094ac-977d-409b-a252-aabd531ca478</t>
+  </si>
+  <si>
+    <t>Rješenje - o namirenju.pdf O185O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e094ac-977d-409b-a252-aabd531ca478/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrj&amp;predmet=4013&amp;godina=2010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>