--- v0 (2026-07-26)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrv-131006/2025</t>
   </si>
   <si>
-    <t>Obavijest</t>
+    <t>Rješenje</t>
   </si>
   <si>
     <t>ZEJNIL HAMIDOVIĆ 24325551976</t>
   </si>
   <si>
-    <t>20.07.2026. 15:38:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2c7be5a4-56ec-4494-86b7-9b15881d8b42/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 09:12:23</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/429c7ab1-4ef1-4749-a122-9b0e6ca94d6f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-131006_2025-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-131006_2025-3-3 - Uplatnica uz rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/429c7ab1-4ef1-4749-a122-9b0e6ca94d6f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrv&amp;predmet=131006&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>