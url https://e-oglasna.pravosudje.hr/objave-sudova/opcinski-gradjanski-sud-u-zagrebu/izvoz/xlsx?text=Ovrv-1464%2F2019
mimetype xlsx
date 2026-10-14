--- v0 (2026-08-01)
+++ v1 (2026-10-14)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrv-1464/2019</t>
   </si>
   <si>
     <t>Rješenje od 10.07.2026.</t>
   </si>
   <si>
     <t>Hrvoje Šupih-Kvaternik 47561938990</t>
   </si>
   <si>
-    <t>30.07.2026. 09:50:40</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e50f9e99-6c40-479c-85f0-54c2b0cf5415</t>
+    <t>14.10.2026. 08:59:53</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4cfa14-2015-46eb-a461-230d4389993e</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e50f9e99-6c40-479c-85f0-54c2b0cf5415/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4cfa14-2015-46eb-a461-230d4389993e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrv&amp;predmet=1464&amp;godina=2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>