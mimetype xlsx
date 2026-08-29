--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrv-2018/2015</t>
   </si>
   <si>
     <t>Rješenje od 08.01.2026.</t>
   </si>
   <si>
-    <t>Neva Rašperić 40671842999</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/df259be6-cf37-486d-aa85-cdca4158b287</t>
+    <t>Dražen Rašperić 30258342227</t>
+  </si>
+  <si>
+    <t>27.08.2026. 14:02:00</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b56970-13ac-4049-91e6-1cefe5dcc1b6</t>
   </si>
   <si>
     <t>Rješenje - nastavak postupka.pdf O373O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/df259be6-cf37-486d-aa85-cdca4158b287/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/65b56970-13ac-4049-91e6-1cefe5dcc1b6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrv&amp;predmet=2018&amp;godina=2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>