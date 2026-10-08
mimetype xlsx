--- v0 (2026-06-02)
+++ v1 (2026-10-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrvg-2494/2005</t>
   </si>
   <si>
-    <t>Rješenje o ovrsi od 20.12.2023.</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d4aa44eb-8501-4071-9930-87a902dabc37/dokumenti/preuzimanje</t>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Safet Šarić</t>
+  </si>
+  <si>
+    <t>Turopoljska 46, Zagreb</t>
+  </si>
+  <si>
+    <t>01390614731</t>
+  </si>
+  <si>
+    <t>Safet Šarić 01390614731</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:15:30</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4223e31-0ae8-4ace-82dc-6839e2d9a18f</t>
+  </si>
+  <si>
+    <t>Ovrvg-2494-03-39.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4223e31-0ae8-4ace-82dc-6839e2d9a18f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrvg&amp;predmet=2494&amp;godina=2005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>