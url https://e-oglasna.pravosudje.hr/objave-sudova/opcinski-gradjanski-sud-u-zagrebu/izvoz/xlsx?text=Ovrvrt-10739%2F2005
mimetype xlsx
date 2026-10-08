--- v0 (2026-06-03)
+++ v1 (2026-10-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrvrt-10739/2005</t>
   </si>
   <si>
-    <t>Rješenje od 10.12.2025.</t>
+    <t>Rješenje od 31.07.2026.</t>
   </si>
   <si>
     <t>Ljubo Radonić</t>
   </si>
   <si>
-    <t>Ulica Cvjetka Škarpe 2, Stari grad</t>
+    <t>Cvjetka Škarpe 2, Stari Grad</t>
   </si>
   <si>
     <t>28351590894</t>
   </si>
   <si>
     <t>Ljubo Radonić 28351590894</t>
   </si>
   <si>
-    <t>26.05.2026. 10:24:09</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3e23757e-4ded-40b2-a381-250bca1780cd/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 12:11:27</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a963769-5b4a-4067-ad23-c7d858e89e47</t>
+  </si>
+  <si>
+    <t>Ovrvrt-10739-05-44.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a963769-5b4a-4067-ad23-c7d858e89e47/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrvrt&amp;predmet=10739&amp;godina=2005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>