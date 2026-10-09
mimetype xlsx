--- v0 (2026-06-02)
+++ v1 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,144 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovrvrt-4989/2005</t>
   </si>
   <si>
-    <t>Rješenje od 15.09.2025.</t>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Magdalena Baštek</t>
+  </si>
+  <si>
+    <t>Orešje 56, Zagreb</t>
+  </si>
+  <si>
+    <t>10356395080</t>
+  </si>
+  <si>
+    <t>Magdalena Baštek 10356395080</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:54:34</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd618ae3-c1d4-44a7-b4cb-496864df871e</t>
+  </si>
+  <si>
+    <t>Ovrvrt-4989-05-64.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd618ae3-c1d4-44a7-b4cb-496864df871e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrvrt&amp;predmet=4989&amp;godina=2005</t>
   </si>
   <si>
     <t>Iva Jakopec</t>
   </si>
   <si>
     <t>Ježdovečka ulica 114, Ježdovec</t>
   </si>
   <si>
     <t>73241412625</t>
   </si>
   <si>
     <t>Iva Jakopec 73241412625</t>
   </si>
   <si>
-    <t>26.05.2026. 12:41:46</t>
-[...14 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ovrvrt&amp;predmet=4989&amp;godina=2005</t>
+    <t>08.10.2026. 11:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d90c77c7-b376-44a0-902d-4edec35204c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d90c77c7-b376-44a0-902d-4edec35204c9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Mirela Jakopec-Beštak</t>
   </si>
   <si>
     <t>82467250699</t>
   </si>
   <si>
     <t>Mirela Jakopec-Beštak 82467250699</t>
   </si>
   <si>
-    <t>26.05.2026. 12:40:34</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3a8baf85-a2af-441f-a6b1-dca29a7e4cdd/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 11:51:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c1ec2e8-e26c-4fc6-b0e3-01f4c067a899</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c1ec2e8-e26c-4fc6-b0e3-01f4c067a899/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Radojka Jakopec</t>
   </si>
   <si>
     <t>39892429663</t>
   </si>
   <si>
     <t>Radojka Jakopec 39892429663</t>
   </si>
   <si>
-    <t>26.05.2026. 12:39:28</t>
-[...32 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aa5fc02b-babd-43af-a3cd-ada4a7df17c6/dokumenti/preuzimanje</t>
+    <t>08.10.2026. 11:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de149e9-3468-4ea7-a0f3-52f246783d18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de149e9-3468-4ea7-a0f3-52f246783d18/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -311,157 +305,157 @@
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L3" t="s">
         <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
         <v>42</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>43</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>