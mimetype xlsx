--- v0 (2026-07-10)
+++ v1 (2026-10-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P Ob-1475/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 13.10.2026.</t>
+    <t>Rješenje od 13.10.2026.</t>
   </si>
   <si>
     <t>Tomislav Kelava 04839906434</t>
   </si>
   <si>
-    <t>09.07.2026. 12:40:49</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/944c71b9-1f3e-4e1f-be32-0e2908e58104/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 11:58:41</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c762b946-b488-476b-bb4d-9c45745b5754</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c762b946-b488-476b-bb4d-9c45745b5754/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P Ob&amp;predmet=1475&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>