--- v0 (2026-05-31)
+++ v1 (2026-10-01)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P Ob-170/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 04.09.2026.</t>
+    <t>Dopis od 30.09.2026.; Poziv - Ročište 10.12.2026.</t>
   </si>
   <si>
     <t>Tomislav Majetić 03782452839</t>
   </si>
   <si>
-    <t>28.05.2026. 10:58:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/77c03588-f442-4e4c-82dc-b75f525aca3e/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 14:11:04</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9bac649-24c7-4ee0-af58-5aec064cd71c</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O; Poziv za sudsku radnju od 10.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9bac649-24c7-4ee0-af58-5aec064cd71c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P Ob&amp;predmet=170&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>