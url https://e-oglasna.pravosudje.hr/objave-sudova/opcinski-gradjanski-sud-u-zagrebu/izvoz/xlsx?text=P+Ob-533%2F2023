--- v0 (2026-06-20)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P Ob-533/2023</t>
   </si>
   <si>
-    <t>Dopis od 07.04.2026.</t>
+    <t>Obavijest od 05.10.2026.</t>
   </si>
   <si>
     <t>Sanja Štefić 41051206665</t>
   </si>
   <si>
-    <t>18.06.2026. 12:21:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/62f54435-6af4-4f22-89c8-b034fc3babc5</t>
+    <t>05.10.2026. 14:14:17</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40a68337-5bd8-4928-b072-9f0d030303d6</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.pdf O822O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/62f54435-6af4-4f22-89c8-b034fc3babc5/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/40a68337-5bd8-4928-b072-9f0d030303d6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P Ob&amp;predmet=533&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>