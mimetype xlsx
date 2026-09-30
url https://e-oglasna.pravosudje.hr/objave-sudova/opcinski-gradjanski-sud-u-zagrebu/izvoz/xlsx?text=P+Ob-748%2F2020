--- v0 (2026-05-02)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P Ob-748/2020</t>
   </si>
   <si>
-    <t>Poziv - Ročište 15.06.2026.</t>
+    <t>Dopis od 30.09.2026.</t>
   </si>
   <si>
     <t>Ante Leko 77783744366</t>
   </si>
   <si>
-    <t>24.04.2026. 12:55:32</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/718cad03-8351-4777-b5bc-5b5538635ea4/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 09:54:17</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61763b3e-dafe-45fe-bbc4-fe902ce35bd5</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61763b3e-dafe-45fe-bbc4-fe902ce35bd5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P Ob&amp;predmet=748&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>