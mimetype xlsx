--- v0 (2026-05-16)
+++ v1 (2026-10-26)
@@ -59,70 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P-1433/2026</t>
   </si>
   <si>
-    <t>Rješenje od 09.03.2026.; 
+    <t>Rješenje od 09.03.2026.
 Tužba od 03.03.2026. sa prilozima</t>
   </si>
   <si>
     <t>Daniel Mundoz 70386713948</t>
   </si>
   <si>
-    <t>15.05.2026. 14:36:28</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d330467-e9d8-42e1-8127-a69a8305198a</t>
+    <t>19.10.2026. 09:38:51</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2590f7-4bb2-4187-8195-67dab995ae3d</t>
   </si>
   <si>
     <t>Tužba.pdf P185P; Prilog P-1433_2026-1-1 - privitci uz tužbu - Daniel Munoz - fotografije.pdf; Prilog P-1433_2026-1-2 - privitci uz tužbu - Daniel Munoz.pdf; Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3d330467-e9d8-42e1-8127-a69a8305198a/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/be2590f7-4bb2-4187-8195-67dab995ae3d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P&amp;predmet=1433&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>