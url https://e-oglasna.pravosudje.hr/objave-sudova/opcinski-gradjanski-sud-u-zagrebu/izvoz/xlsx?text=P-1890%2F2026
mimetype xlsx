--- v0 (2026-06-18)
+++ v1 (2026-10-06)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P-1890/2026</t>
   </si>
   <si>
-    <t>Rješenje od 25.03.2026.; Tužba 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.; Prilog od: 20.03.2026.</t>
+    <t>Poziv - Ročište 11.02.2027.</t>
   </si>
   <si>
     <t>N.B.Promet društvo s ograničenom odgovornošću za usluge i trgovinu 39328571615</t>
   </si>
   <si>
-    <t>16.06.2026. 12:14:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/00c83a26-eb1b-4eb8-89d9-0c6d189dd63b/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 08:14:47</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6fc3d36-86e8-437e-bb22-a721264fbc1a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.02.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6fc3d36-86e8-437e-bb22-a721264fbc1a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P&amp;predmet=1890&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>