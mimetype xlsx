--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -59,70 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P-351/2026</t>
   </si>
   <si>
-    <t>PRIPREMNO ROČIŠTE 24.09.2026. - poziv
-Rješenje poslovni broj P-351/2026-13 od 17.09.2026.</t>
+    <t>PRIPREMNO ROČIŠTE 11.01.2027. - poziv
+Rješenje poslovni broj P-351/2026-13 od 17.09.2026., Zapisnik od 24.09.2026., Podnesci tužitelja od 24.09.2026. i 29.09.2026. sa prilozima</t>
   </si>
   <si>
     <t>Denis Majcen 18068240242</t>
   </si>
   <si>
-    <t>17.09.2026. 10:24:11</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dbd3c0fe-b308-4403-bce8-5d098579c342/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 15:06:23</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62537d7e-9d3a-458b-9cfd-321a22e3061c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Podnesak tužitelja.pdf P246P; Prilog P-351_2026-15-1 - Pošta – Dolores Svitlanović – Outlook.pdf; Prilog P-351_2026-15-2 - ANEKS ugovora Ljubijska ulica.pdf; Prilog P-351_2026-15-3 - Fwd_ FW_ Denis Majcen – Dolores Svitlanović – Outlook.pdf; Prilog P-351_2026-15-4 - ZK-33354-KO-GRANESINA-3.pdf; Prilog P-351_2026-15-5 - Prilog_SMS_prepiska_Luketic-Majcen_P-351-2026_1.pdf; Zapisnik sa sudske radnje od 24.09.2026.docx; Poziv za sudsku radnju od 11.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62537d7e-9d3a-458b-9cfd-321a22e3061c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P&amp;predmet=351&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>