--- v0 (2026-05-10)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P-7601/2025</t>
   </si>
   <si>
-    <t>Rješenje od 30.01.2026.; Podnesak od 27.11.2025.; Prilog od: 27.11.2025.; Prilog od: 27.11.2025.; Prilog od: 27.11.2025.</t>
+    <t>Presuda od 18.09.2026.</t>
   </si>
   <si>
     <t>Sphinx plan d.o.o. za usluge 20170524306</t>
   </si>
   <si>
-    <t>09.05.2026. 12:16:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d6299dc-64e3-471c-adbd-6fee18dc8a6b/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 09:46:41</t>
+  </si>
+  <si>
+    <t>27.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e82e67-088f-4b1a-bbf4-b2d32b68f0a9</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e82e67-088f-4b1a-bbf4-b2d32b68f0a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P&amp;predmet=7601&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>