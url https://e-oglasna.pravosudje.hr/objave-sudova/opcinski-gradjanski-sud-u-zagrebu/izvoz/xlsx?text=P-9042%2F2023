--- v0 (2026-05-04)
+++ v1 (2026-10-04)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>P-9042/2023</t>
   </si>
   <si>
-    <t>Presuda od 09.04.2026.</t>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Jockov 17397584921</t>
+  </si>
+  <si>
+    <t>03.10.2026. 13:51:54</t>
+  </si>
+  <si>
+    <t>11.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3978fae3-eac9-46fa-a143-6975e3484945</t>
+  </si>
+  <si>
+    <t>Dopunsko rješenje.pdf O10O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3978fae3-eac9-46fa-a143-6975e3484945/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=P&amp;predmet=9042&amp;godina=2023</t>
   </si>
   <si>
     <t>Tomislav Jockov 61997669748</t>
   </si>
   <si>
-    <t>27.04.2026. 08:42:10</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ec6de81-9964-412f-b787-3acd305463fd/dokumenti/preuzimanje</t>
+    <t>03.10.2026. 13:51:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8a07901-44f1-4166-9343-7cb7e58cc5cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8a07901-44f1-4166-9343-7cb7e58cc5cf/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">