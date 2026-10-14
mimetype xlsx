--- v0 (2026-07-25)
+++ v1 (2026-10-14)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Pn-122/2026</t>
   </si>
   <si>
-    <t>Rješenje od 12.06.2026.</t>
+    <t>Poziv - Ročište 15.12.2026.</t>
   </si>
   <si>
     <t>UZELAC GRADNJA  d.o.o. za građevinu 20737048465</t>
   </si>
   <si>
-    <t>21.07.2026. 10:13:40</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c86ea6d3-f275-4c37-a5a1-8137ab9cdadd/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 08:40:33</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/631bbc7c-04c5-4122-b9c1-299511e67a71</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/631bbc7c-04c5-4122-b9c1-299511e67a71/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Pn&amp;predmet=122&amp;godina=2026</t>
   </si>
   <si>
     <t>GTM STOJAK j.d.o.o. za usluge 52082239382</t>
   </si>
   <si>
-    <t>21.07.2026. 10:13:37</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f71bf180-feba-4461-b9fa-4aa68b056394/dokumenti/preuzimanje</t>
+    <t>14.10.2026. 08:40:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4251c9b-0c7b-477f-8e71-b2e097cda970</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4251c9b-0c7b-477f-8e71-b2e097cda970/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">