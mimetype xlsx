--- v0 (2026-07-31)
+++ v1 (2026-10-29)
@@ -59,69 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-2403/2024</t>
   </si>
   <si>
-    <t>Rješenje od 24.04.2025.</t>
+    <t>Obavijest od 22.09.2026.; 
+Podnesak od 13.05.2025. uz priloge</t>
   </si>
   <si>
     <t>PROJEKT DUH d.o.o. za usluge 87887938674</t>
   </si>
   <si>
-    <t>30.07.2026. 14:53:33</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/43280a05-5dc2-4869-a6c1-9085a4c95e7f/dokumenti/preuzimanje</t>
+    <t>28.10.2026. 13:58:00</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60dd524e-a455-4dbd-8dde-227c59a40bac</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog Povrv-2403_2024-3-1 - utuženi RAČUN  2203277428-230520-9 po ID 81238149.pdf; Prilog Povrv-2403_2024-3-2 - Račun trošak JB obavijest.pdf; Prilog Povrv-2403_2024-3-3 - Račun  JB trošak.pdf; Prilog Povrv-2403_2024-3-4 - knjigovodstvena kartica po ID 81238149 PROJEKT DUH D.O.O. ZA USLUGE.pdf; Prilog Povrv-2403_2024-3-5 - knjigovodstvena kartica zadužnja i uplata po ID 81238149 PROJEKT DUH D.O.O. ZA USLUGE.pdf; Prilog Povrv-2403_2024-3-6 - knjigovodstvena kartica   zadužnja i uplata po ID 81238149 PROJEKT DUH D.O.O. ZA USLUGE.pdf; Prilog Povrv-2403_2024-3-7 - Specifikacija zaduženja i uplata PROJEKT DUH d.o.o..pdf; Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60dd524e-a455-4dbd-8dde-227c59a40bac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Povrv&amp;predmet=2403&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>