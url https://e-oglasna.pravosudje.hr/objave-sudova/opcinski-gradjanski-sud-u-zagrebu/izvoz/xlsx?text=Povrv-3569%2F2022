--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-3569/2022</t>
   </si>
   <si>
     <t>Presuda od 28.05.2026.</t>
   </si>
   <si>
-    <t>Đina Lukac Novaković 19187831857</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/81cb209d-2784-44d9-8811-5995fa104495</t>
+    <t>Josip Gašpar 55497254649</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:38:32</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6474cecd-f9d2-4a98-9e09-8870e12aeff8</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/81cb209d-2784-44d9-8811-5995fa104495/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6474cecd-f9d2-4a98-9e09-8870e12aeff8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Povrv&amp;predmet=3569&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>