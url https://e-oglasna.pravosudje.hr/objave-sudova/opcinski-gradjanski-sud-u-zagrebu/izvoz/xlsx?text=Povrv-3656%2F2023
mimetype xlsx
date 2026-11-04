--- v0 (2026-07-14)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-3656/2023</t>
   </si>
   <si>
-    <t>Rješenje od 30.09.2024.</t>
+    <t>Podnesak od 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.; Prilog od: 29.10.2024.</t>
   </si>
   <si>
     <t>Šeila Lagumdžija 11160473934</t>
   </si>
   <si>
-    <t>11.07.2026. 10:47:38</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/17a1e23f-b69f-4314-8632-2b4074bf5911/dokumenti/preuzimanje</t>
+    <t>22.10.2026. 12:14:38</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4a0be3-af93-484e-9680-c037dc3c189e</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja (tužitelja).pdf P1000000014P; Prilog Povrv-3656_2023-3-1 - analtička kartica.pdf; Prilog Povrv-3656_2023-3-2 - knjigovodstvena kartica.pdf; Prilog Povrv-3656_2023-3-3 - rč.4.pdf; Prilog Povrv-3656_2023-3-4 - rč.5..pdf; Prilog Povrv-3656_2023-3-5 - rč.8..pdf; Prilog Povrv-3656_2023-3-6 - rč.9..pdf; Prilog Povrv-3656_2023-3-7 - rč.7..pdf; Prilog Povrv-3656_2023-3-8 - matične evidencije.pdf; Prilog Povrv-3656_2023-3-9 - rč.6.pdf; Prilog Povrv-3656_2023-3-10 - rč.1..pdf; Prilog Povrv-3656_2023-3-11 - rč.2..pdf; Prilog Povrv-3656_2023-3-12 - rč.3..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4a0be3-af93-484e-9680-c037dc3c189e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Povrv&amp;predmet=3656&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>