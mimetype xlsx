--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-660/2025</t>
   </si>
   <si>
     <t>Rješenje od 22.04.2026.</t>
   </si>
   <si>
     <t>Nenad Tatarinov 73884404428</t>
   </si>
   <si>
-    <t>29.05.2026. 08:52:26</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/45247230-9a19-4277-8825-8cf47c5a35ec</t>
+    <t>02.11.2026. 07:18:51</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2c10c8-82e3-4a6c-96a1-afe423b5dcb9</t>
   </si>
   <si>
     <t>Rješenje - stavljanje izvan snage rješenja o ovrsi na temelju vjerodostojne isprave u dijelu u kojem je određena ovrha.pdf O295O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/45247230-9a19-4277-8825-8cf47c5a35ec/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2c10c8-82e3-4a6c-96a1-afe423b5dcb9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Povrv&amp;predmet=660&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>