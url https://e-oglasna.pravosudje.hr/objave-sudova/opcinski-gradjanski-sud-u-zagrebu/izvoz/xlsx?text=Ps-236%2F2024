--- v0 (2026-08-04)
+++ v1 (2026-10-30)
@@ -59,70 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Ps-236/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 30.09.2026.; Podnesak 
-[...18 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ccb059c9-d822-47d6-bea2-8982cb63b3a0/dokumenti/preuzimanje</t>
+    <t>Presuda od 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Ivanić 12866994381</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:50:08</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dccdc4c3-08ed-4bd9-972b-9cba974398df</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dccdc4c3-08ed-4bd9-972b-9cba974398df/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Ps&amp;predmet=236&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>