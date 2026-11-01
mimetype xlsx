--- v0 (2026-08-01)
+++ v1 (2026-11-01)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Psp-68/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 28.10.2026.</t>
+    <t>Poziv - Ročište 03.02.2027.</t>
   </si>
   <si>
     <t>Branko Lacković 05065834108</t>
   </si>
   <si>
-    <t>29.07.2026. 16:06:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/058d1176-0c5e-46b5-b1ff-b702b7431078/dokumenti/preuzimanje</t>
+    <t>28.10.2026. 12:50:13</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10719ca5-7ac7-4965-9cb7-ae82c743a535</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.02.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10719ca5-7ac7-4965-9cb7-ae82c743a535/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Psp&amp;predmet=68&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>