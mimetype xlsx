--- v0 (2026-06-02)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>R1 Ob-633/2025</t>
   </si>
   <si>
-    <t>Podnesak od 12.05.2026.; Žalba od 28.04.2026.</t>
+    <t>Rješenje od 24.07.2026.</t>
   </si>
   <si>
     <t>Robert Strmečki-Barlek 93960619310</t>
   </si>
   <si>
-    <t>27.05.2026. 10:04:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/648ec7b0-448e-4131-8874-e1e7dd1f6802/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 08:51:36</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb6e15c-f00d-4cf9-850f-a17ef3f9e7b9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bb6e15c-f00d-4cf9-850f-a17ef3f9e7b9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=R1 Ob&amp;predmet=633&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>