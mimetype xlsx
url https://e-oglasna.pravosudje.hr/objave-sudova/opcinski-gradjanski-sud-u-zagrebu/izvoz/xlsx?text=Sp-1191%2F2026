--- v0 (2026-08-03)
+++ v1 (2026-09-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-1191/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.06.2026.</t>
+    <t>Rješenje od 24.08.2026.</t>
   </si>
   <si>
     <t>Emil Tkalec</t>
   </si>
   <si>
     <t>Božjakovinska Ulica 28, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>65818518841</t>
   </si>
   <si>
-    <t>Emil Tkalec 65818518841; oglasna ploča suda</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5143a13b-ad2e-4b54-b3bc-f6988a5d34d4/dokumenti/preuzimanje</t>
+    <t>Emil Tkalec 65818518841</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:36:35</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c604b5a6-0546-4d29-82d1-b5cd9e538042</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c604b5a6-0546-4d29-82d1-b5cd9e538042/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=1191&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>