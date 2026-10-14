--- v0 (2026-08-03)
+++ v1 (2026-10-14)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-1218/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.07.2026.</t>
+    <t>Rješenje od 13.10.2026.</t>
   </si>
   <si>
     <t>Jasmin Bečić</t>
   </si>
   <si>
     <t>Ulica Milana Rešetara 2, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>98378638065</t>
   </si>
   <si>
-    <t>Jasmin Bečić 98378638065; e-oglasna ploča</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f120c1bb-cac6-4f05-8259-a59b201c4d5f/dokumenti/preuzimanje</t>
+    <t>Jasmin Bečić 98378638065; e-oglasna ploča sudionicima</t>
+  </si>
+  <si>
+    <t>13.10.2026. 12:05:12</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5537215-f085-4b77-b6c9-997be14c729f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5537215-f085-4b77-b6c9-997be14c729f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=1218&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>