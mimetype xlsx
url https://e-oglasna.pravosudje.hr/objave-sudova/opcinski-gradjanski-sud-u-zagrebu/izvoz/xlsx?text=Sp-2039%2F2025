--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-2039/2025</t>
   </si>
   <si>
     <t>Rješenje od 18.06.2026.</t>
   </si>
   <si>
     <t>Ankica Gelo</t>
   </si>
   <si>
     <t>Boškovićeva Ulica 10, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>17316172595</t>
   </si>
   <si>
-    <t>Ankica Gelo 17316172595; svim sudionicima</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a29567c2-502a-4ec4-b4ac-1a098b1b86cd</t>
+    <t>Ankica Gelo 17316172595</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:25:18</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19cfa8b6-2810-40e0-9ffe-02bc6807b898</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a29567c2-502a-4ec4-b4ac-1a098b1b86cd/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/19cfa8b6-2810-40e0-9ffe-02bc6807b898/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=2039&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>