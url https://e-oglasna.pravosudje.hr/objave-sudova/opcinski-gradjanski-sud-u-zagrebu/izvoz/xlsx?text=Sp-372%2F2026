--- v0 (2026-06-03)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-372/2026</t>
   </si>
   <si>
-    <t>Rješenje od 29.04.2026.</t>
+    <t>Rješenje žs Gž-968/2026 od 14.08.2026.</t>
   </si>
   <si>
     <t>Edin Dedić</t>
   </si>
   <si>
     <t>Kanalski Put 48a, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>65535257398</t>
   </si>
   <si>
-    <t>Edin Dedić 65535257398</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/49b7b7fe-eb75-4cd6-be51-33bf4c715b9c/dokumenti/preuzimanje</t>
+    <t>Edin Dedić 65535257398; Svim sudionicima</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:54:06</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdfe8cf4-0049-473a-bd0b-20f243687a54</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdfe8cf4-0049-473a-bd0b-20f243687a54/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=372&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>