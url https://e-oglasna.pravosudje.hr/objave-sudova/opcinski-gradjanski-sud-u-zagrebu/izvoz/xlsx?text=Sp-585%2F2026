--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-585/2026</t>
   </si>
   <si>
-    <t>Rješenje od 27.05.2026.</t>
+    <t>Rješenje GŽ-1130/2026 od 27.08.2026.</t>
   </si>
   <si>
     <t>Smajo Šarić</t>
   </si>
   <si>
     <t>I. Petruševec V. Odvojak 180, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>47616377771</t>
   </si>
   <si>
     <t>Smajo Šarić 47616377771; svim sudionicima</t>
   </si>
   <si>
-    <t>27.05.2026. 10:03:08</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7ab1ecaf-dda3-42c9-a9ab-731257642e22/dokumenti/preuzimanje</t>
+    <t>11.09.2026. 09:54:08</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bebfa5e-5759-4dd3-83c2-ba969ffa8755</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bebfa5e-5759-4dd3-83c2-ba969ffa8755/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=585&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>