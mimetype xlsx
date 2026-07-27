--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-799/2026</t>
   </si>
   <si>
-    <t>Oglas od 05.05.2026.</t>
+    <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
     <t>Josip Bašić</t>
   </si>
   <si>
     <t>Obrtnička Ulica 1a, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>94267885425</t>
   </si>
   <si>
-    <t>Josip Bašić 94267885425; e-oglasna ploča</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bb021b33-679c-44af-abfc-f5d70db1e615/dokumenti/preuzimanje</t>
+    <t>Josip Bašić 94267885425; e-oglasna ploča sudionicima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:11:53</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e10b89-91c8-4c18-b209-726b33f1fad6</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8e10b89-91c8-4c18-b209-726b33f1fad6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=799&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>