--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-898/2026</t>
   </si>
   <si>
-    <t>Oglas od 18.05.2026.</t>
+    <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>Mithad Nurikić</t>
   </si>
   <si>
     <t>Ulica Milke Trnine 1, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>88464648942</t>
   </si>
   <si>
-    <t>Mithad Nurikić 88464648942; oglasna ploča suda</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7018b11c-332e-4433-8a2f-f3ca0cae6f3a/dokumenti/preuzimanje</t>
+    <t>Mithad Nurikić 88464648942; svim sudionicima</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:23:13</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b01b1af3-3c1a-48ef-a30f-3b3d28e77e7e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b01b1af3-3c1a-48ef-a30f-3b3d28e77e7e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=898&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>