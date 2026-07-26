--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Sp-973/2026</t>
   </si>
   <si>
-    <t>Oglas od 26.05.2026.</t>
+    <t>Rješenje od 21.07.2026.</t>
   </si>
   <si>
     <t>Dražen Derbuc</t>
   </si>
   <si>
     <t>Ulica Mirka Deanovića 17, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>55682575501</t>
   </si>
   <si>
-    <t>Dražen Derbuc 55682575501; oglasna ploča suda</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/54aa05c1-a192-4ae7-94a2-94f0b5c8e959/dokumenti/preuzimanje</t>
+    <t>Dražen Derbuc 55682575501; svim sudionicima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:12:46</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a2e737-c3b8-495b-bed2-bdf7f688fd83</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a2e737-c3b8-495b-bed2-bdf7f688fd83/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Sp&amp;predmet=973&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>