--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-12904/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12904/2023</t>
   </si>
   <si>
-    <t>JELA KEGLEVIĆ; MAGDA BALOG</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/36219863-5eac-4173-81d6-6c7eb70b328f/dokumenti/preuzimanje</t>
+    <t>Jela Keglević-Plehan; Magda Balog</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:48:56</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6318b11a-d803-4bb5-8506-567bb470a9be</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6318b11a-d803-4bb5-8506-567bb470a9be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=12904&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>