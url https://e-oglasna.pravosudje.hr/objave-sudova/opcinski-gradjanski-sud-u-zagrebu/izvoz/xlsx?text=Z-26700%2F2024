--- v0 (2026-04-29)
+++ v1 (2026-10-14)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-26700/2024</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-26700/2024</t>
   </si>
   <si>
-    <t>Francisco Tomas Predovic 46091162132; Francisco Tomas Predovic 46091162132; Liliana Maria Predovic 91263832105; Magdalena Slava Sanfelice 58720974870; Magdalena Slava Sanfelice 58720974870</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/74a373e9-ac8c-4d26-b00c-fe1d67d1a18d</t>
+    <t>Danica Maas Patalen 74101947822; Liliana Maria Predovic 91263832105; Margarete Predovic 48099806662</t>
+  </si>
+  <si>
+    <t>15.09.2026. 07:43:12</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c9ce88-ef91-4996-9d57-90d35af10cde</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/74a373e9-ac8c-4d26-b00c-fe1d67d1a18d/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c9ce88-ef91-4996-9d57-90d35af10cde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=26700&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>