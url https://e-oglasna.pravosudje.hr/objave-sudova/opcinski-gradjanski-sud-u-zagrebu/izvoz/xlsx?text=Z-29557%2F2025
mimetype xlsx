--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-29557/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-29557/2025</t>
   </si>
   <si>
-    <t>Alojz Majdak; Amalija Majdak; Ana Boronić; Ana Boronić; Bogdan Majdak; Danica Majdak; Danica Majdak; Ivan Boronić; Ivan Boronić; Ivan Majdak-Novak; Josip Boronić; Josip Majdak-Novak; Jura Boronić; Juraj Majdak-Novak; Katica Majdak-Novak mldb.; Marica Car; Marija Milica Milković; Marija Milković; Marko Boronić; Marko Majdak; Miro Majdak-Novak; Olga Majdak; Olgica Majdak; Stjepan Boronić; Stjepan Boronić; Stjepan Hrebinec; Stjepan Majdak-Novak; Tomo Majdak-Novak</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/26a772af-d0ec-4392-8b7e-35528395b847</t>
+    <t>Bogdan Milković</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:12:55</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dcf3d87-b85d-4106-a908-fe9e78297dc7</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/26a772af-d0ec-4392-8b7e-35528395b847/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dcf3d87-b85d-4106-a908-fe9e78297dc7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=29557&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>