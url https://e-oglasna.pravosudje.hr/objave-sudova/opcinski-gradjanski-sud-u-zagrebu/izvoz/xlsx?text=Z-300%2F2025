--- v0 (2026-06-02)
+++ v1 (2026-09-01)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-300/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-300/2025</t>
   </si>
   <si>
-    <t>Jasenka Seferović</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ed4d75a8-dd95-418c-8ae9-06bc7c4910fe/dokumenti/preuzimanje</t>
+    <t>BUHIN ANKICA; Darko Žugec; ILIĆ JAGA; ILIĆ KATICA; KOREN ANKICA; KOREN BARA; KOREN BLAŽ (ANDRO); KOREN DRAGA; KOREN DRAGICA; KOREN FILIP; KOREN IVAN; KOREN IVAN; KOREN KATICA (R. KOREN); KOREN MARA (R. SUHOVEC); KOREN STJEPAN; KOREN STJEPAN; KOREN STJEPAN; KOREN STJEPAN (IVAN); MAJPRUS FRANJO; MAJPRUS KATA; MAJPRUZ MARIJA (R. HANŽEK); SANDELIĆ IVAN; SANDELIĆ JOSIP; SANDELIĆ STJEPAN; TURČIĆ JOSIP; TURČIĆ STJEPAN</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:03:22</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f7889d3-0907-4ce9-8c81-cc753b62393f</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f7889d3-0907-4ce9-8c81-cc753b62393f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=300&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>