--- v1 (2026-09-01)
+++ v2 (2026-10-29)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-300/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-300/2025</t>
   </si>
   <si>
-    <t>BUHIN ANKICA; Darko Žugec; ILIĆ JAGA; ILIĆ KATICA; KOREN ANKICA; KOREN BARA; KOREN BLAŽ (ANDRO); KOREN DRAGA; KOREN DRAGICA; KOREN FILIP; KOREN IVAN; KOREN IVAN; KOREN KATICA (R. KOREN); KOREN MARA (R. SUHOVEC); KOREN STJEPAN; KOREN STJEPAN; KOREN STJEPAN; KOREN STJEPAN (IVAN); MAJPRUS FRANJO; MAJPRUS KATA; MAJPRUZ MARIJA (R. HANŽEK); SANDELIĆ IVAN; SANDELIĆ JOSIP; SANDELIĆ STJEPAN; TURČIĆ JOSIP; TURČIĆ STJEPAN</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1f7889d3-0907-4ce9-8c81-cc753b62393f</t>
+    <t>Jasenka Seferović</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:08:02</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15df72ac-6a03-4763-a342-4adb3fe411f4</t>
   </si>
   <si>
     <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1f7889d3-0907-4ce9-8c81-cc753b62393f/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/15df72ac-6a03-4763-a342-4adb3fe411f4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=300&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>