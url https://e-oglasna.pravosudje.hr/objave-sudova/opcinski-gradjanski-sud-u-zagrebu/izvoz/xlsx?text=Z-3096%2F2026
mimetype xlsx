--- v0 (2026-06-04)
+++ v1 (2026-08-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-3096/2026</t>
   </si>
   <si>
-    <t>oglas</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cec50ef1-e754-4ae8-88a0-fd3a402bac38/dokumenti/preuzimanje</t>
+    <t>Rješenje i oglas Z-3096/2026</t>
+  </si>
+  <si>
+    <t>Marija Gabron</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:51:49</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94035af8-045e-42b9-bfff-4425c4f13898</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94035af8-045e-42b9-bfff-4425c4f13898/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=3096&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>