--- v0 (2026-06-01)
+++ v1 (2026-10-06)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-46774/2023</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-46774/2023</t>
   </si>
   <si>
-    <t>IVIĆ ANTO; JAKOVLJEVIĆ ĐURE; MARKOVIĆ ANE, (RAJKO); MARKOVSKI VANGELA; MARUŠIĆ IVANA; PETKOVIĆ MILKE; PETKOVIĆ MILOŠA; TOTH DRAGE; TROČAK ZORICE; ČRNJAK STJEPANA; ŠTRBAC DRAGICE</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5babb0e8-54a8-46fd-89ea-beac35b0a91e</t>
+    <t>Crbčević Darko</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:21:27</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41cd7932-b515-4827-8723-645afe9edc62</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5babb0e8-54a8-46fd-89ea-beac35b0a91e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/41cd7932-b515-4827-8723-645afe9edc62/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=46774&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>