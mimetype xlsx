--- v0 (2026-06-04)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-53744/2021</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-53744/2021</t>
   </si>
   <si>
-    <t>Ana Palešćak; Barica Markulin; Branko Markulin; Ivan Markulin; Ivan Markulin; Janko Markulin; Josip Kleščić; Josip Markulin; Kata Markulin; Kata Markulin; Marija Nikiforova Nikiforova 68414834053; Mariyka Nikiforova Stanimirova; Mijo Markulin; Milica Markulin; Miroslav Markulin; Nikolaj Radev Nikiforov; Stjepan Markulin; Stjepan Markulin; Vasilka Nikiforova Dimitrova; Vlado Markulin; Zdenka Markulin</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/27725f18-237f-4e0c-be58-1dc39f925d91</t>
+    <t>Rudolf Markulin</t>
+  </si>
+  <si>
+    <t>02.11.2026. 08:55:52</t>
+  </si>
+  <si>
+    <t>02.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55945ca5-aed0-47f0-bd9b-bfb5387b99f4</t>
   </si>
   <si>
     <t>RJESENJE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/27725f18-237f-4e0c-be58-1dc39f925d91/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/55945ca5-aed0-47f0-bd9b-bfb5387b99f4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=53744&amp;godina=2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>