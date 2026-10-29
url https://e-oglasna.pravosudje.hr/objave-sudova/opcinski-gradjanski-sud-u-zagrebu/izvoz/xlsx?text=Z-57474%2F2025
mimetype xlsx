--- v0 (2026-08-04)
+++ v1 (2026-10-29)
@@ -65,63 +65,63 @@
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski građanski sud u Zagrebu</t>
   </si>
   <si>
     <t>Z-57474/2025</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-57474/2025</t>
   </si>
   <si>
     <t>Ante Žagar; Christina Žagar</t>
   </si>
   <si>
-    <t>24.07.2026. 12:33:20</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5c92e107-2aea-408b-ad43-5ee35845a6a9/dokumenti/preuzimanje</t>
+    <t>20.10.2026. 13:00:24</t>
+  </si>
+  <si>
+    <t>20.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c66fdc93-fe0a-4bbd-ac31-cf6e77bc2509</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c66fdc93-fe0a-4bbd-ac31-cf6e77bc2509/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=577&amp;upisnik=Z&amp;predmet=57474&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>